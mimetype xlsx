--- v0 (2026-02-02)
+++ v1 (2026-04-03)
@@ -10,1695 +10,1797 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1288" uniqueCount="522">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1376" uniqueCount="555">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária do Legislativo</t>
   </si>
   <si>
     <t>EMERSON RAMALHO, LUIS CARLOS PERLI, VANDERSOM, WAGNER MALACO</t>
   </si>
   <si>
-    <t>https://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/98/projeto_legislativo_015-2025.pdf</t>
+    <t>http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/98/projeto_legislativo_015-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do "Programa Parlamento Jovem" no âmbito da Câmara Municipal de Araruna-PR.</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>NATA</t>
   </si>
   <si>
-    <t>https://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/1/15122025150140arquivo_indicacao_0001-2025.pdf</t>
+    <t>http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/1/15122025150140arquivo_indicacao_0001-2025.pdf</t>
   </si>
   <si>
     <t>O Vereador que abaixo subscreve, usando das atribuições que lhe são conferidas pelo Regimento Interno desta Casa de Leis, em especial ao contido no art. 125, comparecem com respeito e acatamento à presença do Ilustre Presidente da Câmara dos Vereadores para: Solicitar ao Chefe do Poder Executivo para que seja feita a transferência do aparelho de Ultrassonografia instalado no (CEM) Centro Municipal em especialidade em Saúde para o Hospital Municipal "DR. Theodoro Busso Beck". Certo de sua atenção, aguardamos o encaminhamento da presente proposição em forma de Indicação ao Chefe do Poder Executivo para que faça um estudo da realização desse serviço.</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>LUIS CARLOS PERLI, VANDERSOM</t>
   </si>
   <si>
-    <t>https://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/2/indicacao_002-2025.pdf</t>
+    <t>http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/2/indicacao_002-2025.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que abaixo subscrevem, usando das atribuições que lhe são conferidas pelo Regimento lnterno desta Casa de Leis, em especial ao contido no art. 125, comparecem com respeito e acatamento à presença do llustre Presidente da Câmara dos Vereadores para: Solicitar ao Chefe do Poder Executivo que sejam incluídos nos projetos de recapeamento asfáltico futuros, os pontos elencados em mapeamento em anexo, provenientes de solicitações oriundas dos cidadãos destas Iocalidades.</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>AZULÃO DOLLY, EMERSON RAMALHO, GABRIEL FRANÇA, LUIS CARLOS PERLI, MARCIEL MAIOLLI, NATA, VALMIR MOTORISTA, VANDERSOM, WAGNER MALACO</t>
   </si>
   <si>
-    <t>https://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/3/indicacao_003-2025.pdf</t>
+    <t>http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/3/indicacao_003-2025.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal o envio de Projeto de Lei a esta Casa Legislativa que disponha sobre a Instituição do Programa "Visão de Futuro" para aquisição de material escolar e uniformes aos alunos da Rede Pública Municipal de Ensino, no Município de Araruna/Pr e dá outras providências.</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>AZULÃO DOLLY, NATA, VALMIR MOTORISTA</t>
   </si>
   <si>
-    <t>https://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/4/indicacao_004-2025.pdf</t>
+    <t>http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/4/indicacao_004-2025.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que abaixo subscrevem, usando das atribuições que lhe são conferidas pelo Regimento lnterno desta Casa de Leis, em especial ao contido no art. 125, comparecem com respeito e acatamento à presença do llustre Presidente da Câmara dos Vereadores para: Solicitar ao Chefe do Poder Executivo para que, junto ao departamento competente, estude a possibilidade de contratação de monitores para auxiliar o transporte escolar, analisando a necessidade de criação de cargo e legislação específica para referida função.</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/5/indicacao_005-2025.pdf</t>
+    <t>http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/5/indicacao_005-2025.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que abaixo subscreve, usando das atribuições que lhe são conferidas pelo Regimento lnterno desta Casa de Leis, em especial ao contido no art. 125, comparecem com respeito e acatamento à presença do llustre Presidente da Câmara dos Vereadores para Solicitar ao Chefe do Poder Executivo para que, junto ao departamento competente, instale lixeiras nas áreas urbanas que ainda não as possuem, inclusive nas áreas externas dos órgãos públicos municipais.</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/6/indicacao_006-2025.pdf</t>
+    <t>http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/6/indicacao_006-2025.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que abaixo subscreve, usando das atribuições que lhe são conferidas pelo Regimento Interno desta Casa de Leis, em especial ao contido no art. 125, comparecem com respeito e acatamento à presença do Ilustre Presidente da Câmara dos Vereadores para: Solicita ao PREFEITO DO MUNICÍPIO DE ARARUNA, para que junto ao Departamento responsável sejam realizadas melhorias para garantir o acesso à sede da Vila Rural Sol Nascente.</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>VANDERSOM</t>
   </si>
   <si>
-    <t>https://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/7/indicacao_007-2025.pdf</t>
+    <t>http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/7/indicacao_007-2025.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que abaixo subscreve, usando das atribuições que lhe são conferidas pelo Regimento Interno desta Casa de Leis, em especial ao contido no art. 125, comparecem com respeito e acatamento à presença do Ilustre Presidente da Câmara dos Vereadores para: Solicita ao PREFEITO DO MUNICÍPIO DE ARARUNA para que, junto ao Departamento responsável seja realizado estudo e análise para adequação e ampliação de pista de caminhada e implantação de ciclovia no trajeto da Avenida Paraná.</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>EMERSON RAMALHO, GABRIEL FRANÇA</t>
   </si>
   <si>
-    <t>https://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/8/indicacao_008-2025.pdf</t>
+    <t>http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/8/indicacao_008-2025.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que abaixo subscrevem, usando das_x000D_
 atribuições que lhe são conferidas pelo Regimento Interno desta Casa de Leis,_x000D_
 em especial ao contido no art. 125, comparece com respeito e acatamento à_x000D_
 presença de Vossas Excelências para requerer, após deliberação do soberano_x000D_
 plenário: Seja enviado expediente ao PREFEITO DO MUNICÍPIO DE ARARUNA para que, através do Departamento Competente, execute obras na_x000D_
 Escola Municipal Professora Abigail e Escola Municipal Professor Mário Miguez de Mello Filho._x000D_
 As referidas obras são:_x000D_
 • Reforma do calçamento externo na Escola Abigail;_x000D_
 • Reforma do calçamento externo na Escola Mário Miguez;_x000D_
 • Construção de uma passarela coberta para facilitar o acesso_x000D_
 ao portão lateral da Escola Mário Miguez.</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/9/indicacao_009-2025.pdf</t>
+    <t>http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/9/indicacao_009-2025.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que abaixo subscrevem, usando das atribuições que lhe são conferidas pelo Regimento lnterno desta Casa de Leis, em especial ao contido no art. 125, comparecem com respeito e acatamento à presença do llustre Presidente da Câmara dos Vereadores para: solicitar ao PREFEITO DO MUNICíPIO DE ARARUNA, para que seja promovida reunião com as representatividades das organizações da sociedade civil, entidades, associações, sindicatos, clubes de serviços, igrejas, dentre outras agremiações, para sensibilização acerca da importância da participação popular junto a formulação das políticas sociais, por meio da composição dos conselhos municipais. Bem como solicitar aos órgãos responsáveis pelos conselhos constituídos, para que as reuniões dos mesmos, sejam em horários que viabilizem a participação especialmente dos membros não-governamentais.</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/10/indicacao_010-2025.pdf</t>
+    <t>http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/10/indicacao_010-2025.pdf</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>LUIS CARLOS PERLI, VALMIR MOTORISTA, AZULÃO DOLLY, EMERSON RAMALHO, GABRIEL FRANÇA, MARCIEL MAIOLLI, NATA, VANDERSOM, WAGNER MALACO</t>
   </si>
   <si>
-    <t>https://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/11/indicacao_011-2025.pdf</t>
+    <t>http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/11/indicacao_011-2025.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que abaixo subscrevem, usando das atribuições que lhe são conferidas pelo Regimento lnterno desta Casa de Leis, em especial ao contido no art. 125, comparecem com respeito e acatamento à presença do llustre Presidente da Câmara dos Vereadores para: Solicitar ao Chefe do Poder Executivo sugerindo estudos da possibilidade do encaminhamento de Projeto de Lei instituindo o serviço de Transporte Público Gratuito,"Passe Livre", destinado às regiões do Distrito de São Vicente, Distrito de São Geraldo e Comunidade Nova Brasília.</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/12/indicacao_012-2025.pdf</t>
+    <t>http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/12/indicacao_012-2025.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que abaixo subscreve, usando das atribuições que lhe são conferidas pelo Regimento Interno desta Casa de Leis, em especial ao_x000D_
 contido no art. 125, comparecem com respeito e acatamento à presença do Ilustre Presidente da Câmara dos Vereadores para: Solicita ao PREFEITO DO MUNICÍPIO DE ARARUNA, para que junto ao Departamento responsável que seja realizado estudo de planejamento e execução, para revitalização da sinalização e alterações necessárias para melhoria do trânsito do município de Araruna.</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>EMERSON RAMALHO, GABRIEL FRANÇA, MARCIEL MAIOLLI</t>
   </si>
   <si>
-    <t>https://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/13/indicacao_013-2025.pdf</t>
+    <t>http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/13/indicacao_013-2025.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que abaixo subscreve, usando das atribuições que lhe são conferidas pelo Regimento lnterno desta Casa de Leis, em especial ao_x000D_
 contido no art. 125, comparecem com respeito e acatamento à presença do llustre Presidente da Câmara dos Vereadores para: Solicitar ao PREFEITO DO MUNICÍPIO DE ARARUNA, para que junto ao Departamento competente, realize estudo orçamentário para a aquisição e instalação de parques infantis e academia da terceira idade nos bairros que ainda não os possuem.</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>LUIS CARLOS PERLI, VANDERSOM, WAGNER MALACO</t>
   </si>
   <si>
-    <t>https://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/14/indicacao_014-2025.pdf</t>
+    <t>http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/14/indicacao_014-2025.pdf</t>
   </si>
   <si>
     <t>Os vereadores que abaixo subscreve, usando das atribuições que_x000D_
 lhe são conferidas pelo Regimento lnterno desta casa de Leis em especial ao contido no art. 125, comparecem com respeito e acatamento à presença do llustre Presidente da Câmara dos Vereadores para: Solicitar ao Chefe do Poder Executivo para que sejam notificados os proprietários que possuem terrenos baldios em má conservação de limpeza no perímetro urbano com a aplicação da Lei Municipal no1.273/2006.</t>
   </si>
   <si>
     <t>WAGNER MALACO</t>
   </si>
   <si>
-    <t>https://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/15/indicacao_015-2025.pdf</t>
+    <t>http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/15/indicacao_015-2025.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que abaixo subscreve, usando das atribuições que lhe são conferidas pelo Regimento lnterno desta Casa de Leis, em especial ao_x000D_
 contido no art. 125, comparecem com respeito e acatamento à presença do llustre Presidente da Câmara dos Vereadores para: Solicita ao PREFEITO DO MUNICÍPIO DE ARARUNA, para que junto ao Departamento de Engenharia e Obras, realize melhorias e adequação no estacionamento da Avenida Aparecido Rorato, com início defronte a Empresa Fameger até a Empresa Indaiassu artefatos, bem como estude a possibilidade de realizar uma rampa e uma escada a fim de facilitar o acesso entre a Avenida Aparecido Rorato e a Rodovia Pr 465.</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/16/indicacao_016-2025.pdf</t>
+    <t>http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/16/indicacao_016-2025.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que abaixo subscreve, usando das atribuições que lhe são conferidas pelo Regimento Interno desta Casa de Leis, em especial ao_x000D_
 contido no art. 125, comparecem com respeito e acatamento à presença do Ilustre Presidente da Câmara dos Vereadores para: Solicitar ao Chefe do Poder Executivo que seja realizado obras de melhorias na acessibilidade ao Terminal Urbano dos Funcionários, com a construção de faixa elevada de pedestres e rampa de acesso da Avenida Paraná para a Rua Bahia, ao lado da escadaria já edificada.</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/17/indicacao_017-2025.pdf</t>
+    <t>http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/17/indicacao_017-2025.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que abaixo subscrevem, usando das atribuições que lhe são conferidas pelo Regimento Interno desta Casa de Leis, em especial ao_x000D_
 contido no art. 125, comparecem com respeito e acatamento à presença do Ilustre Presidente da Câmara dos Vereadores para: Solicitar ao Chefe do Poder Executivo que seja realizado com URGÊNCIA obras de adequação das fossas sépticas inativas da Escola Municipal Professora Abigail de Oliveira Guimarães, Jardim Esperança.</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/18/indicacao_018-2025.pdf</t>
+    <t>http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/18/indicacao_018-2025.pdf</t>
   </si>
   <si>
     <t>O Vereador que abaixo subscreve, usando das atribuições que lhe são conferidas pelo Regimento Interno desta Casa de Leis, em especial ao contido no art.125, comparecem com respeito e acatamento a presença do ilustre Presidente da Câmara dos Vereadores para: Solicita ao Prefeito do Município de Araruna, para que, junto ao Departamento Competente, analise a viabilidade de construção de uma capela mortuária no Distrito de São Geraldo.</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/19/indicacao_019-2025.pdf</t>
+    <t>http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/19/indicacao_019-2025.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que abaixo subscreve, usando das atribuições que lhe são conferidas pelo Regimento Interno desta Casa de Leis, em especial ao contido no art. 125, comparecem com respeito e acatamento à presença do Ilustre Presidente da Câmara dos Vereadores para: Solicitar ao Chefe do Poder Executivo que seja realizado com URGÊNCIA obras para manutenção e segurança no Parque das Araras, em decorrência aos pontos iminentes de riscos identificados.</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/20/indicacao_020-2025.pdf</t>
+    <t>http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/20/indicacao_020-2025.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que abaixo subscreve, usando das atribuições que lhe são conferidas pelo Regimento Interno desta Casa de Leis, em especial ao_x000D_
 contido no art. 125, comparecem com respeito e acatamento à presença do Ilustre Presidente da Câmara dos Vereadores para: Solicitar ao Chefe do Poder Executivo, por meio dos Departamentos competentes, que seja apresentado e executado plano de providências COM URGÊNCIA para a realização de melhorias no Bairro BeijaFlor, prevendo:_x000D_
 1. Execução de podas de árvores que comprometem a_x000D_
 atual iluminação pública nas ruas do bairro;_x000D_
 2. Realização de tapa buracos principalmente na entrada_x000D_
 do bairro;_x000D_
 3. Adequação das bocas de lobo.</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/21/indicacao_021-2025.pdf</t>
+    <t>http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/21/indicacao_021-2025.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que abaixo subscreve, usando das atribuições que lhe são conferidas pelo Regimento Interno desta Casa de Leis, em especial ao contido no art. 125, comparecem com respeito e acatamento à presença do Ilustre Presidente da Câmara dos Vereadores para: Solicitar ao Chefe do Poder Executivo, por meio do Departamento competente, que sejam instaladas lixeiras:_x000D_
 1. Ao longo da pista de caminhada da Avenida Paraná até_x000D_
 o percurso no final da avenida em frente a Associação_x000D_
 A. J. Rorato;_x000D_
 2. Ao longo da ciclovia/pista de caminhada (em_x000D_
 restauração) na Rodovia PR 567, no trecho que liga o_x000D_
 centro de Araruna ao bairro Beija-Flor;_x000D_
 3. Ao longo da pista de caminhada na Rodovia PR 558, no_x000D_
 trecho que liga o centro de Araruna à empresa Cofama.</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/22/indicacao_022-2025.pdf</t>
+    <t>http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/22/indicacao_022-2025.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que abaixo subscreve, usando das atribuições que lhe são conferidas pelo Regimento Interno desta Casa de Leis, em especial ao contido no art. 125, comparecem com respeito e acatamento à presença do Ilustre Presidente da Câmara dos Vereadores para: Solicitar ao Chefe do Poder Executivo que seja encaminhado ao departamento responsável, que seja realizado a compra de 14 (quatorze) armários em aço, para atender a demanda em salas de aula na Escola Municipal Professora Abgail de Oliveira Guimarães, Jardim Esperança.</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/23/indicacao_023-2025.pdf</t>
+    <t>http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/23/indicacao_023-2025.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que abaixo subscreve, usando das atribuições que lhe são conferidas pelo Regimento lnterno desta Casa de Leis, em especial ao_x000D_
 contido no art. 125, comparecem com respeito e acatamento à presença do llustre Presidente da Câmara dos Vereadores para:_x000D_
 Solicitar ao Chefe do Poder Executivo, modificações no Portal da Transparência, para fins de aprimoramento na publicização de informações acerca de funcionários terceirizados da Prefeitura Municipal de Araruna - Paraná._x000D_
 A) Que seja incluso no Portal da Transparência do município de Araruna, na Aba Pessoal - Recursos humanos a opção de acesso_x000D_
 a informações de terceirizados;_x000D_
 B) Que na opção terceirizados seja possível_x000D_
 identificar:_x000D_
 I - Relação dos nomes dos servidores_x000D_
 terceirizados por período;_x000D_
 ll - Número do contrato;_x000D_
 lll - Fornecedor;_x000D_
 lV - Período de vigência do contrato;_x000D_
 V - Função;_x000D_
 Vl - Lotação;_x000D_
 Vll - Carga horária;_x000D_
 Vlll - Situação;_x000D_
 lX - Valor do contrato.</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
     <t>AZULÃO DOLLY, NATA</t>
   </si>
   <si>
-    <t>https://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/24/indicacao_024-2025.pdf</t>
+    <t>http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/24/indicacao_024-2025.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que abaixo subscreve, usando das atribuições que lhe são conferidas pelo Regimento Interno desta Casa de Leis, em especial ao contido no art. 125, comparecem com respeito e acatamento à presença do Ilustre Presidente da Câmara dos Vereadores para: Solicitar ao PREFEITO DO MUNICÍPIO DE ARARUNA, para que junto ao Departamento competente, realize estudo e posterior execução de estacionamento em diagonal na Av. 29 de Novembro, especificamente no espaço atualmente ocupado pelos dois quiosques, de forma que, após o término do contrato de concessão, a área seja destinada a estacionamento diagonal, ampliando assim a quantidade de vagas disponíveis para veículos em uma das vias mais movimentadas da cidade.</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/25/indicacao_025-2025.pdf</t>
+    <t>http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/25/indicacao_025-2025.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que abaixo subscreve, usando das atribuições que lhe são conferidas pelo Regimento Interno desta Casa de Leis, em especial ao contido no art. 125, comparecem com respeito e acatamento à presença do Ilustre Presidente da Câmara dos Vereadores para: Solicita ao PREFEITO DO MUNICÍPIO DE ARARUNA, para que junto ao Departamento responsável que seja realizado estudo de planejamento e execução, para revitalização da sinalização e alterações necessárias para melhoria do trânsito na Avenida 29 de Novembro na localização esquina com a Rua João Pessoa e Rua Pioneiro Mario Soriani.</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
     <t>GABRIEL FRANÇA</t>
   </si>
   <si>
-    <t>https://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/26/indicacao_026-2025.pdf</t>
+    <t>http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/26/indicacao_026-2025.pdf</t>
   </si>
   <si>
     <t>O Vereador que abaixo subscreve, usando das atribuições que lhe são conferidas pelo Regimento lnterno desta Casa de Leis, em especial ao contido no art. 125, comparece com respeito e acatamento à presença do llustre Presidente da Câmara dos Vereadores para: Solicitar ao Chefe do Poder Executivo para que, junto ao departamento competente, instale placa de Atendimento Prioritário na Secretaria de Saúde e demais órgãos públicos relacionados, para que sejam realizados atendimentos prioritários nos agendamentos de exames e consultas, com base na Lei no 10.048/2000. Certo de sua atenção, aguardamos o encaminhamento da presente proposição em forma de indicação simples ao Chefe do Poder Executivo para avaliação e planejamento.</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/27/indicacao_027-2025.pdf</t>
+    <t>http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/27/indicacao_027-2025.pdf</t>
   </si>
   <si>
     <t>O Vereador que abaixo subscreve, usando das atribuições que lhe são conferidas pelo Regimento lnterno desta Casa de Leis, em especial ao contido_x000D_
 no art. 125, comparecem com respeito e acatamento à presença do llustre Presidente da Câmara dos Vereadores para: Solicita ao PREFEITO DO MUNICÍPIO DE ARARUNA a criação de Brigada Municipal de combate a incêndios e desastres ambientais no Município de Araruna, bem como a aquisição dos equipamentos necessários.</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/28/indicacao_028-2025.pdf</t>
+    <t>http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/28/indicacao_028-2025.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que abaixo subscreve, usando das atribuições que lhe são conferidas pelo Regimento lnterno desta Casa de Leis, em especial ao contido no art. 125, comparecem com respeito e acatamento à presença do llustre Presidente da Câmara dos Vereadores para: Solicitar ao PREFEITO DO MUNICÍPIO DE ARARUNA, para que junto ao Departamento competente, analise a viabilidade de instalação de uma nova cerca e um portão de acesso no_x000D_
 Cemitério da Comunidade Agua do Ailema</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/29/indicacao_029-2025.pdf</t>
+    <t>http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/29/indicacao_029-2025.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que abaixo subscreve, usando das atribuições que lhe são conferidas pelo Regimento Interno desta Casa de Leis, em especial ao_x000D_
 contido no art. 125, comparecem com respeito e acatamento à presença do Ilustre Presidente da Câmara dos Vereadores para: Solicitar ao PREFEITO DO MUNICÍPIO DE ARARUNA, para que junto ao Departamento responsável seja realizado melhorias nas faixas elevadas no centro de Araruna, com instalação de grade vazada ou outra providência que proporcione proteção nas canaletas, a fim de evitar quedas e/ou acidentes de transeuntes.</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/30/indicacao_030-2025.pdf</t>
+    <t>http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/30/indicacao_030-2025.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que abaixo subscreve, usando das atribuições que lhe são conferidas pelo Regimento Interno desta Casa de Leis, em especial ao_x000D_
 contido no art. 125, comparecem com respeito e acatamento à presença do Ilustre Presidente da Câmara dos Vereadores para: Solicita ao PREFEITO DO MUNICÍPIO DE ARARUNA, para que junto ao Departamento responsável sejam realizadas melhorias para garantir o acesso à sede da Vila Rural Sol Nascente.</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/31/indicacao_031-2025.pdf</t>
+    <t>http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/31/indicacao_031-2025.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que abaixo subscreve, usando das atribuições que lhe são conferidas pelo Regimento Interno desta Casa de Leis, em_x000D_
 especial ao contido no art. 125, comparecem com respeito e acatamento à presença do Ilustre Presidente da Câmara dos Vereadores para:_x000D_
 Solicitar, ao EXCELENTÍSSIMO SENHOR PREFEITO – GUSTAVO FRANÇA DOS SANTOS, para que, junto ao Departamento Competente seja realizado melhorias de readequação e cascalhento na estrada rural que liga a comunidade de São Vicente – Lavourinha – Nova Brasília.</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/32/indicacao_032-2025.pdf</t>
+    <t>http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/32/indicacao_032-2025.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que abaixo subscreve, usando das atribuições que lhe são conferidas pelo Regimento Interno desta Casa de Leis, em especial ao contido no art. 125, comparecem com respeito e acatamento à presença do Ilustre Presidente da Câmara dos Vereadores para: Solicita ao PREFEITO DO MUNICÍPIO DE ARARUNA, para que junto ao Departamento responsável que seja realizado estudo de planejamento e execução, para revitalização da sinalização e alterações necessárias para melhoria do trânsito do município de Araruna ao longo da Avenida Paraná e PR 465 trecho municipalizado.</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/33/indicacao_033-2025.pdf</t>
+    <t>http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/33/indicacao_033-2025.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que abaixo subscreve, usando das atribuições que lhe são conferidas pelo Regimento Interno desta Casa de Leis, em especial ao contido no art. 125, comparecem com respeito e acatamento à presença do Ilustre Presidente da Câmara dos Vereadores para: Solicitar ao EXCELENTÍSSIMO SENHOR PREFEITO GUSTAVO FRANÇA DOS SANTOS, para que, junto ao Departamento Competente, seja realizado a construção de uma barreira e a construção de uma escada próximo ao Abrigo das Crianças, no Jardim Vitória.</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/34/indicacao_034-2025.pdf</t>
+    <t>http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/34/indicacao_034-2025.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que abaixo subscreve, usando das atribuições que lhe são conferidas pelo Regimento Interno desta Casa de Leis, em especial ao contido no art. 125, comparecem com respeito e acatamento à presença do Ilustre Presidente da Câmara dos Vereadores para: solicitar ao Excelentíssimo SENHOR PREFEITO GUSTAVO FRANÇA DOS SANTOS  para que junto ao Departamento Competente, seja realizado melhorias de readequação e cascalhamento na estrada rural mais conhecida como Serrinha.</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/35/indicacao_035-2025.pdf</t>
+    <t>http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/35/indicacao_035-2025.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que abaixo subscreve, usando das atribuições que lhe são conferidas pelo Regimento Interno desta Casa de Leis, em especial ao_x000D_
 contido no art. 125, comparecem com respeito e acatamento à presença do Ilustre Presidente da Câmara dos Vereadores para: Solicita ao PREFEITO DO MUNICÍPIO DE ARARUNA, para que junto ao Departamento responsável seja realizado com URGÊNCIA avaliação para adequação devida da estrutura de_x000D_
 sustentação do telhado do pátio interno do CEMEI Jardim Sorriso, a fim de garantir a segurança de seus funcionários e alunos.</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/36/indicacao_036-2025.pdf</t>
+    <t>http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/36/indicacao_036-2025.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que abaixo subscreve, usando das atribuições que lhe são conferidas pelo Regimento Interno desta Casa de Leis, em especial ao contido no art. 125, comparecem com respeito e acatamento à presença do Ilustre Presidente da Câmara dos Vereadores para: Solicitar ao Chefe do Poder Executivo, por meio dos Departamentos competentes, para que seja realizado a manutenção e adequação dos bueiros e bocas de lobos de nosso município, de forma urgente, identificando aqueles que encontram com sem tampas ou com tampas quebradas, os quais representam grande risco aos moradores.</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/37/indicacao_037-2025.pdf</t>
+    <t>http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/37/indicacao_037-2025.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que abaixo subscreve, usando das atribuições que lhe são conferidas pelo Regimento Interno desta Casa de Leis, em especial ao contido no art. 125, comparece com respeito e acatamento à presença do Ilustre Presidente da Câmara dos Vereadores para: Solicitar ao Chefe do Poder Executivo que determine ao setor competente a instalação de placas com a inscrição “Proibido Jogar Lixo” nas ruas das Vilas Rurais que dão acesso às proximidades das áreas de reserva ambiental. Certo de sua atenção, aguardamos o encaminhamento da presente proposição em forma de indicação legislativa ao Chefe do Poder Executivo para que realize o pedido acima citado.</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/38/indicacao_038-2025.pdf</t>
+    <t>http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/38/indicacao_038-2025.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que abaixo subscreve, usando das atribuições que lhe são conferidas pelo Regimento Interno desta Casa de Leis, em especial ao contido no art. 125, comparecem com respeito e acatamento à presença do Ilustre Presidente da Câmara dos Vereadores para: Indicar, ao EXCELENTÍSSIMO SENHOR PREFEITO – GUSTAVO FRANÇA DOS SANTOS, para que, junto ao Departamento Competente, seja realizado reforma da praça central, melhorando a estrutura dos bancos, e do campo de futebol suíço, incluindo vestiário, alambrado, arquibancada, iluminação, no Distrito de São Geraldo.</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
     <t>MARCIEL MAIOLLI</t>
   </si>
   <si>
-    <t>https://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/39/indicacao_039-2025.pdf</t>
+    <t>http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/39/indicacao_039-2025.pdf</t>
   </si>
   <si>
     <t>O Vereador que abaixo subscreve, usando das atribuições que lhe são conferidas pelo Regimento Interno desta Casa de Leis, em especial ao contido no art. 125, comparecem com respeito e acatamento à presença do Ilustre Presidente da Câmara dos Vereadores para: Solicitar ao Chefe do Poder Executivo Municipal que determine, a realização de obras de manutenção, revitalização e adequação da pista de skate Antony Pietro, visando garantir a segurança, o uso adequado e a valorização deste importante espaço público destinado ao esporte e lazer.</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
     <t>VANDERSOM, LUIS CARLOS PERLI</t>
   </si>
   <si>
-    <t>https://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/40/indicacao_040-2025.pdf</t>
+    <t>http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/40/indicacao_040-2025.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que abaixo subscreve, usando das atribuições que lhe são conferidas pelo Regimento Interno desta Casa de Leis, em especial ao contido no art. 125, comparecem com respeito e acatamento à presença do Ilustre Presidente da Câmara dos Vereadores para: Solicita ao PREFEITO DO MUNICÍPIO DE ARARUNA, para que junto ao Departamento responsável, que seja criada e implementada Lei Municipal que dispõe sobre a aceitação de receitas médicas emitidas por profissionais não vinculados ao SUS para fornecimento de medicamentos pela rede pública de saúde do município de Araruna – Paraná, nos termos da RENAME. Em anexo, encaminha-se proposta de Projeto de Lei que contempla tal indicação.</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/41/indicacao_041-2025.pdf</t>
+    <t>http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/41/indicacao_041-2025.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que abaixo subscreve, usando das atribuições que lhe são conferidas pelo Regimento Interno desta Casa de Leis, em especial ao contido no art. 125, comparecem com respeito e acatamento à presença do Ilustre Presidente da Câmara dos Vereadores para: Solicitar ao Chefe do Poder Executivo, por meio do Departamento competente, para que seja realizado limpeza das canaletas da PR 465, no trecho municipalizado.</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/42/indicacao_042-2025.pdf</t>
+    <t>http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/42/indicacao_042-2025.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que abaixo subscreve, usando das atribuições que lhe são conferidas pelo Regimento Interno desta Casa de Leis, em especial ao contido no art. 125, comparecem com respeito e acatamento à presença do Ilustre Presidente da Câmara dos Vereadores para: Solicitar, ao EXCELENTÍSSIMO SENHOR PREFEITO GUSTAVO FRANÇA DOS SANTOS para que, junto ao Departamento Competente, seja realizada a reforma do campo de futebol suíço da comunidade São Vicente.</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/43/indiccao_043-2025.pdf</t>
+    <t>http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/43/indiccao_043-2025.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que abaixo subscreve, usando das atribuições que lhe são conferidas pelo Regimento Interno desta Casa de Leis, em especial ao contido no art. 125, comparecem com respeito e acatamento à presença do Ilustre Presidente da Câmara dos Vereadores para: Solicitar, ao EXCELENTÍSSIMO SENHOR PREFEITO GUSTAVO FRANÇA DOS SANTOS para que, junto ao Departamento Competente, seja realizado melhorias de readequação e cascalhento na estrada rural na Comunidade Agua do Urutu.</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/44/indicacao_044-2025.pdf</t>
+    <t>http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/44/indicacao_044-2025.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que abaixo subscreve, usando das atribuições que lhe são conferidas pelo Regimento Interno desta Casa de Leis, em especial ao contido no art. 125, comparecem com respeito e acatamento à presença do Ilustre Presidente da Câmara dos Vereadores para: Solicitar, ao EXCELENTÍSSIMO SENHOR PREFEITO GUSTAVO FRANÇA DOS SANTOS, para que, junto ao Departamento Competente, seja realizado melhorias de abertura e cascalhento da estrada rural na Comunidade Santa Terezinha.</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
     <t>EMERSON RAMALHO</t>
   </si>
   <si>
-    <t>https://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/45/indicacao_045-2025.pdf</t>
+    <t>http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/45/indicacao_045-2025.pdf</t>
   </si>
   <si>
     <t>O Vereador que abaixo subscreve, usando das atribuições que lhe são conferidas pelo Regimento Interno desta Casa de Leis, em especial ao contido no art. 125, comparece com respeito e acatamento à presença do Ilustre Presidente da Câmara dos Vereadores para: Solicitar ao Chefe do Poder Executivo, Excelentíssimo Senhor Prefeito Gustavo França dos Santos, para que, em conjunto com o Setor de Obras, estude a possibilidade de iniciar o atendimento às demandas relacionadas aos carreadores de produtores rurais.</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/46/indicacao_046-2025.pdf</t>
+    <t>http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/46/indicacao_046-2025.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que abaixo subscreve, usando das atribuições que lhe são conferidas pelo Regimento Interno desta Casa de Leis, em especial ao contido no art. 125, comparecem com respeito e acatamento à presença do Ilustre Presidente da Câmara dos Vereadores para: Solicitar, ao Excelentíssimo Senhor Prefeito Gustavo França dos Santos, para que determine ao setor competente a realização de manutenção, abertura e cascalhamento das estradas rurais situadas na região do Pinheirão e Colônia Upa</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/47/indicacao_047-2025.pdf</t>
+    <t>http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/47/indicacao_047-2025.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que abaixo subscreve, usando das atribuições que lhe são conferidas pelo Regimento Interno desta Casa de Leis, em especial ao contido no art. 125, comparecem com respeito e acatamento à presença do Ilustre Presidente da Câmara dos Vereadores para: solicitar, ao EXCELENTISSIMO SENHOR PREFEITO GUSTAVO FRANÇA DOS SANTOS, para que, junto ao Departamento Competente, seja realizado melhorias de readequação e cascalhento na estrada rural que liga a comunidade de São Vicente - Água da Ailema até a divisora Água Tonete.</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/48/indicacao_048-2025.pdf</t>
+    <t>http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/48/indicacao_048-2025.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que abaixo subscreve, usando das atribuições que lhe são conferidas pelo Regimento Interno desta Casa de Leis, em especial ao contido no art. 125, comparecem com respeito e acatamento à presença do Ilustre Presidente da Câmara dos Vereadores para: Solicitar ao Chefe do Poder Executivo, por meio do Departamento competente, para que seja realizado adequação do calçamento e da rampa de acesso situada na esquina da Escola Municipal Professora Abgail de Oliveira Guimarães.</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/49/indicacao_049-2025.pdf</t>
+    <t>http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/49/indicacao_049-2025.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que abaixo subscreve, usando das atribuições que lhe são conferidas pelo Regimento Interno desta Casa de Leis, em especial ao contido no art. 125, comparecem com respeito e acatamento à presença do Ilustre Presidente da Câmara dos Vereadores para: solicitar ao EXCELENTÍSSIMO SENHOR PREFETTO - GUSTAVO FRANCA DOS SANTOS, para que, junto ao Departamento Competente, seja realizado melhorias, abertura e cascalhento da estrada rural na Comunidade São Miguel, mais conhecida como estrada da reciclagem</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
     <t>VALMIR MOTORISTA</t>
   </si>
   <si>
-    <t>https://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/50/indicacao_050-2025.pdf</t>
+    <t>http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/50/indicacao_050-2025.pdf</t>
   </si>
   <si>
     <t>O Vereador que abaixo subscreve, usando das atribuições que lhe são conferidas pelo Regimento Interno desta Casa de Leis, em especial ao contido no art. 125, comparecem com respeito e acatamento à presença do Ilustre Presidente da Câmara dos Vereadores para SOLICITAR AO EXCELENTÍSSIMO SENHOR PREFEITO GUSTAVO FRANÇA DOS SANTOS, para que, junto ao Departamento Competente seja realizada a implantação de pista de caminhada nos distritos de São Vicente e São Geraldo neste Município.</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/51/req_001-2025.pdf</t>
+    <t>http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/51/req_001-2025.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que abaixo subscrevem, usando das atribuições que lhe são conferidas pelo Regimento Interno desta Casa de Leis, em especial_x000D_
 ao contido no art. 129, comparece com respeito e acatamento à presença de Vossas Excelências para requerer, após deliberação do soberano plenário:_x000D_
 Solicitar ao Chefe do Poder Executivo que seja apresentado e executado com URGÊNCIA plano de providências a ser realizado na Rua Presidente Rodrigues Alves, acima da construção da nova escola Mário Miguez.</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/52/req_002-2025.pdf</t>
+    <t>http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/52/req_002-2025.pdf</t>
   </si>
   <si>
     <t>O Vereador que abaixo subscreve, usando das atribuições que lhes são conferidas pelo Regimento Interno desta Casa de Leis, em especial ao contido no art. 129, comparecem com respeito e acatamento a presença de Vossas Excelências para requerer, após deliberação do soberano plenário: Seja enviado expediente a Gerente Regional da Companhia de Saneamento do Paraná SANEPAR - Sra. Araceli Eliane Pendiuk Stela, requerendo o que segue:</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/53/req_003-2025.pdf</t>
+    <t>http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/53/req_003-2025.pdf</t>
   </si>
   <si>
     <t>O Vereador que abaixo subscreve, usando das atribuições que lhe são conferidas pelo Regimento Interno desta Casa de Leis, em especial ao contido no art. 129, comparece com respeito e acatamento a presença de Vossas Excelências para requerer, após deliberação do soberano plenário: Tem por objeto requerer ao Senhor Prefeito, seja elaborado estudo técnico junto a Secretaria de Obras, para a implantação e instalação do sistema de "bueiro com caixa coletora" de dejetos nas ruas e avenidas de Araruna/Pr.</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/54/req_004-2025.pdf</t>
+    <t>http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/54/req_004-2025.pdf</t>
   </si>
   <si>
     <t>Os Vereadores Valmir Alves de Oliveira, Natanael Rosa da Silva e Wellington Aguiar Santana que abaixo subscrevem, usando das atribuições que lhe são conferidas pelo Regimento Interno desta Casa de Leis, em especial ao contido no art. 129, comparecem com respeito e acatamento à presença de Vossas Excelências para requerer, após deliberação do soberano plenário: Seja enviado expediente ao PREFEITO DO MUNICÍPIO DE ARARUNA, para que, através do Departamento Competente solicite o recapeamento asfáltico nas ruas abaixo discriminadas do distrito de São Vicente. Rua São Luiz Rua Vitoria</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
     <t>AZULÃO DOLLY</t>
   </si>
   <si>
-    <t>https://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/55/req_005-2025.pdf</t>
+    <t>http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/55/req_005-2025.pdf</t>
   </si>
   <si>
     <t>O Vereador que abaixo subscreve, usando das atribuições que lhe são conferidas pelo Regimento Interno desta Casa de Leis, em especial ao contido no art. 129, comparece com respeito e acatamento à presença de Vossas Excelências para requerer, após deliberação do soberano plenário: Seja enviado expediente ao PREFEITO DO MUNICÍPIO DE ARARUNA, para que através do Departamento de Engenharia, realize um estudo orçamentário, com base nas últimas licitações realizadas de asfalto, para a realização de malha asfáltica em determinadas ruas centrais que atualmente são de pedras irregulares. Referidas ruas são: " Rua Deocléscio Manoel Teixeira; " Rua Avelino Hanel; " Rua Almirante Tamandaré</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/56/req_006-2025.pdf</t>
+    <t>http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/56/req_006-2025.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que abaixo subscrevem, usando das atribuições que lhe são conferidas pelo Regimento Interno desta Casa de Leis, em especial ao contido no art. 129, comparece com respeito e acatamento à presença de Vossas Excelências para requerer, após deliberação do soberano plenário: Solicitar ao Chefe do Poder Executivo que seja encaminhado a esta Casa de Leis qual é a real demanda reprimida recebida em 1º de janeiro de 2025 pela atual gestão, de cirurgias, consultas, exames e medicamentos do Sistema Único de Saúde do Município de Araruna, e o plano de providências para dar resolutividade a esta realidade.</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/57/req_007-2025.pdf</t>
+    <t>http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/57/req_007-2025.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que abaixo subscrevem, usando das atribuições que lhe são conferidas pelo Regimento Interno desta Casa de Leis, em especial ao contido no art. 129, comparece com respeito e acatamento à presença de Vossas Excelências para requerer, após deliberação do soberano plenário: Solicitar ao Chefe do Poder Executivo que seja incluso na página do município de Araruna http://www.araruna.pr.gov.br/, link na página inicial que permita acesso direto ao Diário Oficial.</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/58/req_008-2025.pdf</t>
+    <t>http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/58/req_008-2025.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que abaixo subscrevem, usando das atribuições que lhe são conferidas pelo Regimento Interno desta Casa de Leis, em especial ao contido no art. 129, comparece com respeito e acatamento à presença de Vossas Excelências para requerer, após deliberação do soberano plenário: Seja enviado expediente ao PREFEITO DO MUNICÍPIO DE ARARUNA, para que se reporte ao responsável pela frota municipal para que emita parecer detalhado das reais condições de uso e conservação de todos os veículos leves e pesados recebidos pela atual gestão e que constituem patrimônio do município de Araruna.</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/61/req_009-2025.pdf</t>
+    <t>http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/61/req_009-2025.pdf</t>
   </si>
   <si>
     <t>Requerimento 09/2025, de autoria dos Vereadores Luis Carlos Perli e Vandersom Vicente Dubinski, Seja enviado expediente ao PREFEITO DO MUNICÍPIO DE ARARUNA, para que que reporte a seus nomeados nas respectivas funções de secretários e/ou diretores, para que emitam pareceres sobre a conferência do inventário patrimonial recebido. Tal parecer deve estar pautado na avaliação e verificação física dos bens móveis, imóveis, equipamentos e veículos leves e pesados, localizados em suas unidades administrativas, apresentando apontamentos sobre possíveis incongruências de informações com o declarado em documento oficial e reais condições recebidas. Averiguar se todos os bens declarados encontram-se em Iocal catalogado e se estão em reais condições para uso.</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/62/req_010-2025.pdf</t>
+    <t>http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/62/req_010-2025.pdf</t>
   </si>
   <si>
     <t>Requerimento 010-2025 de autoria dos vereadores Wagner Malaco, Luis Carlos Perli e Vandersom Vicente Dubinski, solicita que Seja enviado expediente ao Departamento de Estrada e Rodagem do Estado do Paraná (DER/PR), também ao Deputado Estadual Do Carmo, Deputado Estadual Soldado Adriano José e Deputado Estadual Alexandre Curi, para que: Por intermédio do departamento competente do Estado do Paraná, realize, com urgência, a restauração completa no trecho estadualizado entre as Rodovias PR 465 (Araruna-Peabiru) e PR 558 (Araruna-Campo Mourão).</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/59/req_011-2025.pdf</t>
+    <t>http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/59/req_011-2025.pdf</t>
   </si>
   <si>
     <t>Requerimento 011-2025, de autoria do Vereador Valmir Alves de Oliveira, Solicita que seja enviado expediente ao PREFEITO DO MUNICÍPIO DE ARARUNA, para que realize manutenção predial e aumente a altura do muro do Cmei Maria Madalena, situado na Rua São Luís, esquina com Rua Belo Horizonte, no Distrito de São Vicente.</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/60/req_012-2025.pdf</t>
+    <t>http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/60/req_012-2025.pdf</t>
   </si>
   <si>
     <t>Requerimento 012-2025, de autoria do Vereador Emerson Ramalho, solicita que seja enviado expediente ao PREFEITO DO MUNICÍPIO DE ARARUNA, para que através do Departamento de Obras sejam executadas obras de manutenção na Vila Rural Sol Nascente._x000D_
 As referidas obras de manutenção são, Lombadas para direcionamento da água da chuva; manutenção das curvas de nível para captar melhor a água da chuva.</t>
   </si>
   <si>
-    <t>63</t>
-[...7 lines deleted...]
-  <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/64/req_014-2025.pdf</t>
+    <t>http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/64/req_014-2025.pdf</t>
   </si>
   <si>
     <t>Requerimento N°014/2025 de autoria do Vereador Gabriel França dos Santos, solicita que seja enviado expediente ao Prefeito do Município de Araruna,_x000D_
 para que através do Departamento competente, seja Elaborado e executado um projeto de instalação de Ecoponto no Município.</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/65/req_015-2025.pdf</t>
+    <t>http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/65/req_015-2025.pdf</t>
   </si>
   <si>
     <t>Requerimento N°015/2025, de autoria do Vereador Marciel Maiolli, solicita ao Chefe do Poder Executivo que, com urgência, seja realizada a desocupação do imóvel público pertencente ao Município de Araruna/PR, denominado Centro de Convivência, localizado na Rua Gralha Azul, Bairro Beija-Flor. lsso deve ao fato de que o referido imóvel está sendo ocupado por particulares, que estão utilizando um imóvel que é bem Público, inclusive além da ocupação irregular, esses particulares estão utilizando energia elétrica e fornecimento de água que estão sendo custeados pelo Município.</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
     <t>LUIS CARLOS PERLI, MARCIEL MAIOLLI, VANDERSOM</t>
   </si>
   <si>
-    <t>https://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/66/req_016-2025.pdf</t>
+    <t>http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/66/req_016-2025.pdf</t>
   </si>
   <si>
     <t>Requerimento n°016-2025, de autoria dos Vereadores Luis Carlos Perli, Vandersom Dubinski e Marciel Maiolli, Solicita ao Chefe do Poder Executivo, por meio dos Departamentos competentes, que seja apresentado e executado plano de providências para a realização de melhorias na iluminação pública do_x000D_
 Bairro Beija-FIor.</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/67/req_017-2025.pdf</t>
+    <t>http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/67/req_017-2025.pdf</t>
   </si>
   <si>
     <t>Requerimento N°017/2025 de autoria dos Vereadores Natanael Rosa da Silva, Valmir Alves de Oliveira e Wellington Aguiar Santana, solicita que seja enviado requerimento ao Deputado Estadual Senhor Leônidas Fávero Neto solicitando a viabilidade da realização de curso de capacitação para torneiro mecânico em nosso Município.</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
     <t>AZULÃO DOLLY, VALMIR MOTORISTA</t>
   </si>
   <si>
-    <t>https://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/68/req_018-2025.pdf</t>
+    <t>http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/68/req_018-2025.pdf</t>
   </si>
   <si>
     <t>Requerimento N°018/2025, de autoria dos Vereadores Valmir Alves de Oliveira e Wellington Aguiar Santana, solicita que seja enviado expediente ao Prefeito do Município de Araruna para que, através do Departamento competente, realize a reforma e manutenção do muro do cemitério do distrito de Nova Brasília.</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/69/req_019-2025.pdf</t>
+    <t>http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/69/req_019-2025.pdf</t>
   </si>
   <si>
     <t>Requerimento n°019/2025, de autoria do Vereador Valmir Alves de Oliveira, solicita que seja enviado expediente ao Prefeito do Município de Araruna para que, através do Departamento Competente, seja instalado placas de sinalização no distrito de São Vicente indicando as saídas para Campo Mourão, Farol, Agua do Tamanduá, Água do Ailema, São Geraldo, Araruna, Nova Brasília, Estrada Boiadeira BR 487.</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/70/req_020-2025.pdf</t>
+    <t>http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/70/req_020-2025.pdf</t>
   </si>
   <si>
     <t>Requerimento n°020/2025, de autoria dos Vereadores Luis Carlos Perli e Vandersom Vicente Dubinski, onde solicita o envio de expediente ao Gerente Responsável do Departamento de Estradas e Rodagem do Paraná - DER - Escritório Regional de Campo Mourão, o senhor Marcelo §higueru Nishiyama, solicitando para que seja realizada manutenção no que se refere a podas de árvores e roçadas de mato na Rodovia que liga Araruna à Peabiru PR - 465.</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/71/req_021-2025.pdf</t>
+    <t>http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/71/req_021-2025.pdf</t>
   </si>
   <si>
     <t>Requerimento n°021-2025, de autoria dos Vereadores Luis Carlos Perli e Vandersom Vicente Dubinski, solicita que seja enviado expediente ao PREFEITO DO MUNICÍPIO DE ARARUNA para que seja encaminhado a esta Casa de Leis a relação da cessação de contratos celebrados com a Prefeitura Municipal que tiveram seu término em novembro e dezembro de 2024, discriminando pessoa física ou jurídica que tiveram o término de vínculo de emprego ou prestação de serviços, com extinção das obrigações para a contratante, e que seja explanado quais foram os impactos destas cessações sobre a execução da prestação do serviço público.</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/74/req_022-2025.pdf</t>
+    <t>http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/74/req_022-2025.pdf</t>
   </si>
   <si>
     <t>Requerimento n°022-2025, de autoria dos Vereadores Luis Carlos Perli e Vandersom vicente Dubinski, solicita ao chefe do Poder Executivo que, juntamente com a secretaria de Educação, Departamento de Transporte Escolar e Departamento Financeiro, sejam feitas análises, avaliações e planejamento futuro para buscar-se ampliar o apoio no transporte escolar para atendimento de ensino superior a estudantes que realizam formação_x000D_
 acadêmica e/ou técnica fora do domicílio de Araruna.</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/75/req_023-2025.pdf</t>
+    <t>http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/75/req_023-2025.pdf</t>
   </si>
   <si>
     <t>Requerimento 023/025, de autoria dos Vereadores Valmir Alves de Oliveira, Natanael Rosa da Silva e Wellington Aguiar Santana, solicita que seja enviado expediente ao Prefeito do Município de Araruna, para que, através do Departamento Competente, notifique a empresa SANMER LTDA-EPP sobre os danos causados à Rua Álvaro José Toigo, na Vila Rural Andorinhas, decorrentes das atividades realizadas pela referida construtora.</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/76/req_024-2025.pdf</t>
+    <t>http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/76/req_024-2025.pdf</t>
   </si>
   <si>
     <t>Requerimento 024-2025, de autoria dos Vereadores Luis Carlos Perli, Marciel Miolli e Vandersom Vicente Dubinski, solicita ao Chefe do Poder Executivo, para que sejam tomadas as devidas providências para que as câmeras de segurança, bem como o sistema de monitoramento existente em nossa cidade, sejam colocadas novamente em funcionamento, uma vez que o sistema de monitoramento não encontra-se em funcionamento há algum tempo.</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/77/req_025-2025.pdf</t>
+    <t>http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/77/req_025-2025.pdf</t>
   </si>
   <si>
     <t>Requerimento n°025-2025, de autoria dos Vereadores Luis Carlos perli, Vandersom Vicente Dubinski e Marciel Maiolli, Solicita ao Chefe do Poder Executivo que seja elaborado plano de providências a ser executado no Cemitério Municipal de Araruna – PR, com apresentação de cronograma prevendo datas para a realização das melhorias que se fazem indispensáveis, bem como, seja enviado ao expediente desta casa informações administrativas.</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/78/req_026-2025.pdf</t>
+    <t>http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/78/req_026-2025.pdf</t>
   </si>
   <si>
     <t>Requerimento n°026-2025, de autoria dos Vereadores Valmir Alves de Oliveira, Wellington Aguiar Santana e Natanael Rosa da Silva, Seja enviado expediente ao PREFEITO DO MUNICÍPIO DE ARARUNA, para que, através do Departamento Competente, faça a adesão ao Programa Sanepar Rural para atendimento à Comunidade Nova Brasília, para melhorias no encanamento e instalação de uma Caixa d’Água adequada para a Comunidade Nova Brasília.</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/79/req_027-2025.pdf</t>
+    <t>http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/79/req_027-2025.pdf</t>
   </si>
   <si>
     <t>Requerimento n°027-2025, de autoria dos Vereadores Valmir Alves de Oliveira, Wellington Aguiar Santana e Natanael Rosa da Silva, solicita que seja enviado expediente ao Prefeito do Município de Araruna, para que, através do Departamento Competente faça a adesão ao Programa Permanente de Esterilização de Cães e Gatos (CastraPet Paraná), promovido pela Secretaria de Estado do Desenvolvimento Sustentável (Sedest).</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/80/req_028-2025.pdf</t>
+    <t>http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/80/req_028-2025.pdf</t>
   </si>
   <si>
     <t>Requerimento 028-2025, de autoria dos Vereadores Luis Carlos Perli e Vandersom Vicente Dubinski, solicita encaminhamento de ofício solicitando ao Gerente Responsável do Departamento de Estradas e Rodagem DER – Paraná, Escritório Regional de Campo Mourão, o senhor Marcelo Shigueru Nishiyama, para que seja realizado a manutenção no que se refere a podas de árvores e roçadas de mato na Rodovia que liga Araruna à Campo Mourão PR – 558 e melhorias no escoamento de água na entrada do perímetro urbano de Araruna.</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/81/req_029-2025.pdf</t>
+    <t>http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/81/req_029-2025.pdf</t>
   </si>
   <si>
     <t>Requerimento n° 029-2025, de autoria dos Vereadores Luis Carlos Perli e Vandersom Vicente Dubinski, solicita ao Chefe do Poder Executivo para que, através do Departamento de Engenharia e Obras, esclareça determinados pontos abaixo elencados, acerca da obra de execução do objeto contratado pelo processo administrativo nº 107/2023, no qual foi realizada a troca de todos os postes e luminárias em toda a extensão do canteiro central da Avenida Paraná, cuja fiscalização in loco, foi possível identificar problemas na base de sustentação de vários postes.</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
     <t>LUIS CARLOS PERLI, MARCIEL MAIOLLI, VANDERSOM, WAGNER MALACO</t>
   </si>
   <si>
-    <t>https://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/82/req_030-2025.pdf</t>
+    <t>http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/82/req_030-2025.pdf</t>
   </si>
   <si>
     <t>Requerimento n°030-2025, de autoria dos Vereadores Luis Carlos Perli, Vandersom Vicente Dubinski,Wagner Malaco e Marciel Maiolli, Solicitam ao Chefe do Poder Executivo para que, através do Departamento competente, realize melhorias no Centro de Convivência do Idoso (CCI) de Araruna, localizado na Rua Rio de Janeiro, prevendo: recolocação de portão, adequação de muros, correção de erosão e remoção de ônibus estacionado ao lado da sede do CCI.</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/83/req_031-2025.pdf</t>
+    <t>http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/83/req_031-2025.pdf</t>
   </si>
   <si>
     <t>Requerimento n° 031-2025, de autoria dos Vereadores Luis Carlos Perli e Vandersom Vicente Dubinski, Solicita ao Chefe do Poder Executivo para que, através do Departamento competente, realize obras de melhorias no Terminal Urbano dos Funcionários, localizado na Avenida Paraná, próximo à Praça dos Trabalhadores.</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/84/req_032-2025.pdf</t>
+    <t>http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/84/req_032-2025.pdf</t>
   </si>
   <si>
     <t>Requerimento n°032-2025, de autoria dos Vereadores Luis Carlos Perli e Vandersom Vicente Dubinski, solicita que seja enviado expediente ao Prefeito do Município de Araruna, para que através do Departamento responsável pela atualização do Portal da Transparência, seja adicionada informações vinculadas as abas de acesso aos respectivos conselhos que compõe as políticas públicas municipais.</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/85/req_033-2025.pdf</t>
+    <t>http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/85/req_033-2025.pdf</t>
   </si>
   <si>
     <t>Requerimento n°033-2025, de autoria dos Vereadores Natanael Rosa da SIlva, Valmir Alves de Oliveira e Wellington Aguiar Santana, Seja enviado expediente ao Prefeito do Município de Araruna, para que, através do Departamento Competente, informe a esta Casa de Leis quanto a utilização da operação de crédito contratada no valor de até R$6.000.000,00 (seis milhões de reais) com a Agência de Fomento Paraná S.A, conforme Lei no_x000D_
 2.137/2023.</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/86/req_034-2025.pdf</t>
+    <t>http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/86/req_034-2025.pdf</t>
   </si>
   <si>
     <t>Requerimento n° 034-2025, de autoria dos Vereadores Wellington Aguiar Santana, Valmir Alves de Oliveira e Natanael Rosa da Silva, solicita que seja enviado expediente ao Prefeito do Município de Araruna, para que através do Departamento de Engenharia e Obras, realize projeto arquitetônico e orçamentário, com base nas normas vigentes, para realização de calçamento de blocos sextavados nas ruas das Vilas Rurais abaixo mencionadas,_x000D_
 que atualmente são ruas de terra corn cascalho._x000D_
 . Vila Rural Andorinha_x000D_
 . Vila Rural Sol Nascente_x000D_
 . Vila Rural Arara Azul</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/87/req_035-2025.pdf</t>
+    <t>http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/87/req_035-2025.pdf</t>
   </si>
   <si>
     <t>Requerimento n°035-2025, de autoria dos Vereadores Natanael Rosa da Silva, Valmir Alves de Oliveira e Wellington Aguiar Santana, solicita que seja enviado ofício a empresa Expresso Nordeste Linhas Rodoviárias Ltda., em nome do proprietário Sr. Teófilo Boiko, para que:_x000D_
 Analise a viabilidade de assumir as linhas de transportes intermunicipal entre Araruna/Campo Mourão, Araruna/Peabiru e Araruna/Cianorte, tendo em vista que a empresa que opera referidas linhas de transporte encerrará sua atividade no mês de junho de 2025.</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/88/req_036-2025.pdf</t>
+    <t>http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/88/req_036-2025.pdf</t>
   </si>
   <si>
     <t>Requerimento n°036-2025, de autoria dos Vereadores Luis Carlos Perli e Vandersom Vicente Dubinski, solicita que Seja enviado expediente ao Prefeito do Município de Araruna, para que encaminhe ao setor responsável: Secretaria de Assistência Social, Diretoria de Licitação, e demais que se fizerem necessários para prestar esclarecimentos acerca da Dispensa de Licitação 20/2024, processo Administrativo 27, objeto aquisição de cestas básicas.</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/89/req_037-2025.pdf</t>
+    <t>http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/89/req_037-2025.pdf</t>
   </si>
   <si>
     <t>Requerimento n°037-2025, de autoria dos Vereadores Natanael Rosa da Silva, Wellington Aguiar Santana e Valmir Alves de Oliveira, solicita que Através do Departamento de Viação e Obras seja instalado iluminação pública na Rua Mogno, entre a Avenida Marfim e Avenida Aparecido Rorato.</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/90/req_038-2025.pdf</t>
+    <t>http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/90/req_038-2025.pdf</t>
   </si>
   <si>
     <t>Requerimento n° 038-2025, de autoria dos Vereadores Natanael Rosa da Silva, Wellington Aguiar Santana e Valmir Alves de Oliveira, Através do Departamento de Viação e Obras seja instalado extensão de rede baixa tensão e iluminação pública na Marginal Vereador Dinarte Sivirino dos Santos.</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/91/req_039-2025.pdf</t>
+    <t>http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/91/req_039-2025.pdf</t>
   </si>
   <si>
     <t>Requerimento n°039-2025, de autoria dos Vereadores Valmir Alves de Oliveira, Natanael Rosa da Silva e Wellington Aguiar Santana, solicita que seja enviado expediente ao Prefeito do Município de Araruna, para que através do Departamento Competente, inclua no projeto da reforma das Unidades de Saúde de São Vicente e São Geraldo, a ampliação das garagens cobertas, destinadas à guarda e proteção dos veículos.</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/92/req_040-2025.pdf</t>
+    <t>http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/92/req_040-2025.pdf</t>
   </si>
   <si>
     <t>requerimento n°040-2025, de autoria dos Vereadores Luis Carlos Perli e Vandersom Vicente Dubinski, solicita esclarecimentos acerca da Lei n°2176/2024, cuja súmula proíbe a cobrança de ingressos aos menores de (seis) anos, em espetáculos, casas de show, circos e atividades desportivas realizadas em_x000D_
 estádios, ginásios e outros estabelecimentos, no âmbito do município de Araruna, Estado do Paraná.</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/93/req_041-2025.pdf</t>
+    <t>http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/93/req_041-2025.pdf</t>
   </si>
   <si>
     <t>Requerimento n°041-2025, de autoria dos Vereadores Luis Carlos Perli e Vandersom Vicente Dubinski, solicita esclarecimentos acerca da Lei 1321/2007, do Código de Arborização e Ajardinamento Urbano do Município de Araruna e mais especificamente referente a Lei Municipal nº 2.174/2024 que dispõe sobre a remoção de árvores.</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/94/req_042-2025.pdf</t>
+    <t>http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/94/req_042-2025.pdf</t>
   </si>
   <si>
     <t>Requerimento n°042-2025, de autoria dos Vereadores Luis Carlos Perli e Vandersom Vicente Dubinski, solicita esclarecimentos acerca da lei 2.172/2024,_x000D_
 que dispõe sobre a reserva de vagas de estacionamento para pessoas idosas, com idade igual ou superior a 60 (sessenta) anos e pessoas com acessibilidade, no âmbito do município de Araruna, e dá outras providências.</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/95/req_043-2025.pdf</t>
+    <t>http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/95/req_043-2025.pdf</t>
   </si>
   <si>
     <t>Requerimento n°043-2025, de autoria dos Vereadores Marciel Maiolli, Gabriel França dos Santos e Emerson Ramalho, Solicita ao Chefe do Poder Executivo, para que avalie a viabilidade da realização de Audiências Públicas para a Prestação de Contas Quadrimestral, no intuito de que também possam ser realizadas nos Distritos, Bairros e Comunidades rurais do nosso Município.</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/96/req_044-2025.pdf</t>
+    <t>http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/96/req_044-2025.pdf</t>
   </si>
   <si>
     <t>Requerimento n° 044-2025, de autoria dos Vereadores Wellington Aguiar Santana, Natanael Rosa da Silva e Valmir Alves de Oliveira, solicita que seja enviado expediente ao Prefeito do Município de Araruna, requerendo uma posição sobre o andamento das_x000D_
 instalações dos abrigos de ônibus do nosso município Considerando que o prazo de execução está se esgotando e nenhuma instalação foi realizada até o presente momento.</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/97/req_045-2025.pdf</t>
+    <t>http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/97/req_045-2025.pdf</t>
   </si>
   <si>
     <t>Requerimento n°045-2025, de autoria dos Vereadores Luis Carlos Perli e Vandersom Vicente Dubinski, solicita esclarecimentos acerca da Lei nº2.178/2024,_x000D_
 que dispõe sobre a Lei das Águas, preservação e manutenção da água do município de Araruna e dá outras providências.</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/99/req_046-2025.pdf</t>
+    <t>http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/99/req_046-2025.pdf</t>
   </si>
   <si>
     <t>Requerimento n°046-2025, de autoria dos Vereadores Luis Carlos Perli e Vandersom Vicente Dubinski, solicita esclarecimentos acerca da Lei Municipal nº 2.173/2024, que Institui o Programa "Adote uma Nascente" no âmbito do Município de Araruna e dá outras providências,</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/100/req_047-2025.pdf</t>
+    <t>http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/100/req_047-2025.pdf</t>
   </si>
   <si>
     <t>Requerimento n°047-2025, de autoria dos Vereadores Valmir Alves de Oliveira, Wellington Aguiar Santana e Natanael Rosa da Silva, solicita ao executivo que estude a viabilidade de instalação e substituição das academias ao ar livre atualmente existentes nas comunidades de Nova Brasília e São Vicente por novas estruturas modernas e seguras.</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/101/req_048-2025.pdf</t>
+    <t>http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/101/req_048-2025.pdf</t>
   </si>
   <si>
     <t>Requerimento 048-2025, de autoria dos Vereadores Valmir Alves de Oliveira, Wellington Aguiar Santana e Natanael Rosa da Silva, solicita ao executivo estude a viabilidade de instalação de parques infantis (playgrounds) nas comunidades de: São Vicente, São Geraldo e Nova Brasília.</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/102/req_049-2025.pdf</t>
+    <t>http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/102/req_049-2025.pdf</t>
   </si>
   <si>
     <t>Requerimento n°049-2025, de autoria do Vereador Valmir Alves de Oliveira, onde requer a realização de melhorias no Cemitério de São Vicente, a fim de_x000D_
 garantir maior segurança no local.</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/103/req_050-2025.pdf</t>
+    <t>http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/103/req_050-2025.pdf</t>
   </si>
   <si>
     <t>Requerimento n°050-2025, de autoria dos Vereadores Luis Carlos Perli e Vandersom Vicente Dubinski, solicitam esclarecimentos sobre a ponte que liga os bairros centro ao Bairro Primavera.</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/104/req_051-2025.pdf</t>
+    <t>http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/104/req_051-2025.pdf</t>
   </si>
   <si>
     <t>Requerimento n°051-2025, de autoria dos Vereadores Luis Carlos Perli e Vandersom Vicente Dubinski, solicita esclarecimentos sobre a Lei Municipal nº 1.977/2018, e suas ratificações de alteração, previstas nas Leis Municipais nº 2.012/2019 e nº2.154/2023, que autoriza a participação, com reservas, do município de Araruna, no Consórcio Público Intermunicipal de Inovação e Desenvolvimento do Estado do Paraná – CINDEPAR.</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/105/req_052-2025.pdf</t>
+    <t>http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/105/req_052-2025.pdf</t>
   </si>
   <si>
     <t>Requerimento n°052-2025, de autoria dos Vereadores Valmir Alves de Oliveira, Natanael Rosa da Silva e Wellington Aguiar Santana, solicita que Seja enviado expediente ao PREFEITO DO MUNICÍPIO DE ARARUNA, para que através do Departamento Competente, analise a possibilidade de construir uma passarela coberta na Escola Vicente Mendes de Oliveira, no Distrito de São Vicente.</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/106/req_053-2025.pdf</t>
+    <t>http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/106/req_053-2025.pdf</t>
   </si>
   <si>
     <t>Requerimento n°053-2025, de autoria dos Vereadores Valmir Alves de Oliveira, Natanael Rosa da SIlva e Wellington Aguiar Santana, solicita que seja enviado expediente ao PREFEITO DO MUNICÍPIO DE ARARUNA para que, através do Departamento Competente, realize a manutenção da ciclovia que liga os bairros Beija-flor, Colline Di Verona, Santa Catarina, Jardim Victória, San Marino e Vila Rural Andorinha.</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/107/req_054-2025.pdf</t>
+    <t>http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/107/req_054-2025.pdf</t>
   </si>
   <si>
     <t>Requerimento n°054-2025, de autoria dos Vereadores Luis Carlos Perli e Vandersom Vicente Dubinski, solicita esclarecimentos acerca da Lei Municipal n°2101/2022, que tem como súmula: Autoriza o Poder Executivo a realizar a Desafetação e Alienação dos Imóveis que menciona e dá outras providências</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/108/req_055-2025.pdf</t>
+    <t>http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/108/req_055-2025.pdf</t>
   </si>
   <si>
     <t>Requerimento n°055-2025, de autoria do Vereador Wagner Malaco, solicita Que a Mesa Diretora encaminhe convite ao Sr. Wandre Augusto Merlotto,_x000D_
 sócio-administrador da empresa Construtora Sanmer LTDA, inscrita no CNPJ no 04.183.46210001-42, para que compareça na Câmara Municipal, em_x000D_
 dia e horário a ser definido, a fim de prestar esclarecimentos sobre o loteamento Residencial Cohapar Araruna.</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/109/req_056-2025.pdf</t>
+    <t>http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/109/req_056-2025.pdf</t>
   </si>
   <si>
     <t>Requerimento n°056-2025 de autoria dos Vereadores Luis Carlos Perli e Vandersom Vicente Dubinski, solicita esclarecimentos acerca da Lei Municipal 2132/2023 que tem como súmula: dispõe sobre a prioridade de atendimento para pessoas que realizam tratamento de quimioterapia, radioterapia, hemodiálise ou utilizem bolsa de colostomia, no município de Araruna, e dá outras providências.</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/110/req_057-2025.pdf</t>
+    <t>http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/110/req_057-2025.pdf</t>
   </si>
   <si>
     <t>Requerimento n°057-2025, de autoria do Vereador Gabriel França dos Santos, solicita que seja enviado expediente ao PREFEITO DO_x000D_
 MUNICÍP|O DE ARARUNA para que, através do Departamento Competente, fiscalize e notifique a empresa concessionária ou permissionária de energia elétrica quanto ao cumprimento integral da Lei no 2.12912023, que dispõe sobre o alinhamento e a retirada de fios em desuso e desordenados existentes em postes de energia elétrica.</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
     <t>AZULÃO DOLLY, GABRIEL FRANÇA, NATA, VALMIR MOTORISTA</t>
   </si>
   <si>
-    <t>https://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/111/req_058-2025.pdf</t>
+    <t>http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/111/req_058-2025.pdf</t>
   </si>
   <si>
     <t>Requerimento n°058-2025, de autoria dos Vereadores Valmir Alves de Oliveira, Wellington Aguiar Santana, Natanael Rosa da Silva e Gabriel França dos Santos, solicita que Seja enviado expediente ao PREFEITO DO MUNICÍPIO DE ARARUNA para que, através do departamento competente, realize um estudo referente a melhorias nas ruas dos Distritos de São Geraldo, Nova Brasília e São Vicente. Além disso, realize a limpeza de 2 (dois) bueiros no_x000D_
 Distrito de São Vicente, na Avenida Paraná e na Rua Vitória, esquina com a Rua Cuiabá, Conjunto Cohapar.</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/112/req_059-2025.pdf</t>
+    <t>http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/112/req_059-2025.pdf</t>
   </si>
   <si>
     <t>Requerimento n°059-2025, de autoria dos Vereadores Luis Carlos Perli e Vandersom Vicente Dubinski, requer o envio de solicitação ao Gerente Responsável do Departamento de Estradas e Rodagem DER – Paraná, Escritório Regional de Campo Mourão, o senhor Marcelo Shigueru Nishiyama para que seja realizado manutenção no que se refere a podas de árvores na Rodovia que liga Araruna à Campo Mourão PR – 558 e Rodovia PR – 465 que liga Araruna à Peabiru. Bem como, melhorias no escoamento de água na entrada do perímetro urbano de Araruna na PR - 558.</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/113/req_060-2025.pdf</t>
+    <t>http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/113/req_060-2025.pdf</t>
   </si>
   <si>
     <t>Requerimento n°060-2025, de autoria dos Vereadores Luis Carlos Perli e Vandersom Vicente Dubinski, requer informações acerca da participação dos conselhos no município de Araruna.</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/114/req_061-2025.pdf</t>
+    <t>http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/114/req_061-2025.pdf</t>
   </si>
   <si>
     <t>Requerimento n°061-2025, de autoria dos Vereadores Luis Carlos Perli e Vandersom Vicente Dubinski, solicita esclarecimentos acerca da Lei Municipal 2150/2023 que tem como súmula: Cria o Sistema, o Conselho e o Fundo Municipal de Saneamento Básico do Município de Araruna/PR, e dá outras providências</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/115/req_062-2025.pdf</t>
+    <t>http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/115/req_062-2025.pdf</t>
   </si>
   <si>
     <t>Requerimento n°062-2025, de autoria dos Vereadores Luis Carlos Perli e Vandersom Vicente Dubinski, solicita esclarecimentos acerca da Lei Municipal 2112/2022, que tem como súmula: Institui o Programa IPTU verde no Município de Araruna - Paraná, e dá outras providências.</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/116/req_063-2025.pdf</t>
+    <t>63</t>
+  </si>
+  <si>
+    <t>http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/116/req_063-2025.pdf</t>
   </si>
   <si>
     <t>Requerimento n°063-2025, de autoria dos Vereadores Luis Carlos Perli e Vandersom Vicente Dubinski, onde solicita o envio urgente da Lei Municipal nº 2.178/2024 (Lei das Águas) às concessionárias Copel e Sanepar, bem como o encaminhamento à Câmara do protocolo da comunicação oficial e, posteriormente, das respostas das empresas quanto ao cumprimento da referida lei.</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/117/req_064-2025.pdf</t>
+    <t>http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/117/req_064-2025.pdf</t>
   </si>
   <si>
     <t>Requerimento n°064-2025, de autoria dos Vereadores Luis Carlos Perli e Vandersom Vicente Dubinski, Solicita ao Chefe do Poder Executivo, que seja_x000D_
 aprimorado o "descritivo da nota fiscal" relacionadas a empenhos da prefeitura</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/118/req_065-2025.pdf</t>
+    <t>http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/118/req_065-2025.pdf</t>
   </si>
   <si>
     <t>Requerimento 065-2025, de autoria dos Vereadores Luis Carlos Perli e Vandersom Vicente Dubinski,solicita esclarecimentos acerca  da Lei Municipal nº 2.141/2023, que institui o "Programa Farmácia Solidária", e dá outras providências", no município de Araruna - Estado do Paraná.</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/119/req_066-2025.pdf</t>
+    <t>http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/119/req_066-2025.pdf</t>
   </si>
   <si>
     <t>Requerimento 066-2025, de autoria dos Vereadores Luis Carlos Perli e Vandersom Vicente Dubinski, solicita esclarecimentos acerca das emendas impositivas aprovadas por esta Casa de Leis nos exercícios orçamentários 2022, 2023 e 2024.</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/120/req_067-2025.pdf</t>
+    <t>http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/120/req_067-2025.pdf</t>
   </si>
   <si>
     <t>Requerimento n°067-2025, de autoria dos Vereadores Luis Carlos Perli e Vandersom Vicente Dubinski, solicita a constituição de COMISSÃO ESPECIAL, com objetivo de REGIMENTO INTERNO DA CÂMARA MUNICIPAL E DA LEI ORGÂNICA DO MUNICÍPIO DE ARARUNA .</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/121/req_068-2025.pdf</t>
+    <t>http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/121/req_068-2025.pdf</t>
   </si>
   <si>
     <t>Requerimento n°068-2025, de autoria dos Vereadores Natanael Rosa da SIlva, Wellington Aguiar Santana, Valmir Alves de Oliveira, Wagner Malaco, Luis Carlos Perli, Gabriel França dos Santos, Vandersom Vicente Dubinski, Marciel Maiolli e Emerson Harenas Ramalho, solicita Encaminhamento de  Ofício, em caráter de urgência, ao llmo. Sr. Sandro Alex Cruz de Oliveira, Secretário de Estado de lnfraestrutura e Logística do Estado do Paraná, solicitando a instalação de sinalização adequada e a execução de obras de melhorias na entrada da empresa JBS, localizada na Rodovia Bento Fernandes Dias - PR 558, na cidade de Campo Mourão/PR, coordenadas geográficas (UTM:. Zona 22J - Longitude 3557í9 mE / Latitude 7343799,69 mS).</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/122/req_069-2025.pdf</t>
+    <t>http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/122/req_069-2025.pdf</t>
   </si>
   <si>
     <t>Requerimento n°069-2025, de autoria dos Vereadores Luis Carlos Perli e Vandersom Vicente Dubinski, Solicita à Gerência Regional da Sanepar de Campo Mourão – PR, providências e esclarecimentos.</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/123/req_070-2025.pdf</t>
+    <t>http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/123/req_070-2025.pdf</t>
   </si>
   <si>
     <t>Requerimento n°070-2025, de autoria dos Vereadores Luis Carlos Perli e Vandersom Vicente Dubinski, solicita esclarecimentos acerca da lei Municipal 1273/2006 que tem como súmula: institui a taxa de roçada de terreno baldio. O proprietário ou possuidor de imóvel situado no perímetro urbano do Município de Araruna é obrigado a mantê-lo limpo, devidamente capinado ou roçado.</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/124/req_071-2025.pdf</t>
+    <t>http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/124/req_071-2025.pdf</t>
   </si>
   <si>
     <t>Requerimento n°071-2025, de autoria dos Vereadores Luis Carlos Perli e Vandersom Vicente Dubinski, solicita esclarecimentos acerca da Lei Municipal 2089/2022 que dispõe sobre a proibição da comercialização de fios e cabos de cobre, alumínio e assemelhados, sem origem comprovada, no âmbito do Município de Araruna e dá outras providências.</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
     <t>LUIS CARLOS PERLI</t>
   </si>
   <si>
-    <t>https://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/125/req_072-2025.pdf</t>
+    <t>http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/125/req_072-2025.pdf</t>
   </si>
   <si>
     <t>Requerimento n°072-2025, de autoria do Vereador Luis Carlos Perli, solicita que Através do departamento competente, encaminhe a esta Casa de Leis, relatório completo contendo o nome dos funcionários e o respectivo cargo ou função que cada um ocupa e o valor salarial bruto, no município, vinculados à empresa terceirizada E.F.C. SERVIÇOS DA CONSTRUÇÃO LTDA, inscrita no CNPJ sob nº 11.712.053/0001-51, contratada para prestar serviços à administração pública municipal.</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/126/req_073-2025.pdf</t>
+    <t>http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/126/req_073-2025.pdf</t>
   </si>
   <si>
     <t>Requerimento n°073-2025, de autoria dos Vereadores Valmir Alves de Oliveira, Wellington Aguiar Santana e Natanael Rosa da Silva, solicita ao executivo municipal para que, por meio do setor competente, estude a viabilidade de aquisição e instalação de uma academia ao ar livre na Comunidade de São Miguel.</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/127/req_074-2025.pdf</t>
+    <t>http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/127/req_074-2025.pdf</t>
   </si>
   <si>
     <t>Requerimento n°074-2025, de autoria dos Vereadores Luis Carlos Perli e Vandersom Vicente Dubinski, solicita esclarecimentos Considerando a Lei Municipal nº 2087/2022, que autoriza o Poder Executivo Municipal a fixar e cobrar preço público pela ocupação do espaço do solo em áreas públicas municipais pelo sistema de posteamento de rede de energia elétrica e de iluminação pública, de propriedade da concessionária de energia elétrica que os utiliza, e dá outras providências.</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/128/req_075-2025.pdf</t>
+    <t>http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/128/req_075-2025.pdf</t>
   </si>
   <si>
     <t>Requerimento n°075-2025, de autoria dos Vereadores Luis Carlos Perli e Vandersom Vicente Dubinski, solicita esclarecimentos referente a Licitação 22/2024 com o objeto de: CONTRATAÇÃO DE EMPRESA ESPECIALIZADA EM ENGENHARIA PARA FORNECIMENTO E INSTALAÇÃO DE SISTEMAS FOTOVOLTAICOS, EFICIENTIZAÇÃO DE LAMPADAS E DEMAIS ITENS CONFORME TERMO DE REFERÊNCIA.</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/129/req_076-2025.pdf</t>
+    <t>http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/129/req_076-2025.pdf</t>
   </si>
   <si>
     <t>Requerimento n°076-2025, de autoria dos Vereadores Wellington Aguiar Santana, Natanael Rosa da Silva e Valmir Alves de Oliveira, solicita que seja enviado expediente ao PREFEITO DO MUNICÍPIO DE ARARUNA, para que adote as providências necessárias visando à implantação de um novo parque infantil no Parque das Araras, dotado de cercamento com telas ao redor, e equipado com playground em polietileno rotomoldado, substituindo integralmente os brinquedos de madeira e ferro atualmente existentes, de forma a modernizar a estrutura e aprimorar a segurança do espaço.</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/130/req_077-2025.pdf</t>
+    <t>http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/130/req_077-2025.pdf</t>
   </si>
   <si>
     <t>Requerimento n°077-2025, de autoria dos Vereadores Wellington Aguiar Santana, Natanael Rosa da Silva e Valmir Alves de Oliveira, Solicita-se ao Prefeito de Araruna e à Secretaria Municipal de Educação informações sobre a quantidade, o estado de funcionamento e a suficiência dos equipamentos de informática nas Escolas Municipais Professor Mário Miguez de Mello Filho e Abgail de Oliveira Guimarães, bem como sobre a existência de previsão ou plano para aquisição de novos equipamentos.</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
     <t>AZULÃO DOLLY, NATA, VALMIR MOTORISTA, WAGNER MALACO</t>
   </si>
   <si>
-    <t>https://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/131/req_078-2025.pdf</t>
+    <t>http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/131/req_078-2025.pdf</t>
   </si>
   <si>
     <t>Requerimento n°078-2025, de autoria dos Vereadores Valmir Alves de Oliveira, Natanael Rosa da Silva, Wellington Aguiar Santana e Wagner Malaco, solicita que Seja enviado expediente ao PREFEITO DO MUNICÍPIO DE ARARUNA para que, através do departamento competente, estude a viabilidade de ampliar a coleta de lixo orgânico nos Distritos de São Vicente, São Geraldo e Nova BrasÍlia, atualmente realizada apenas 1 (uma) vez na semana, passando a ser feita às segundas e quintas-feiras, ou terça e sexta feira.</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/132/req_079-2025.pdf</t>
+    <t>http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/132/req_079-2025.pdf</t>
   </si>
   <si>
     <t>Requerimento n°079-2025, de autoria dos Vereadores Luis Carlos Perli e Vandersom Vicente Dubinski, Solicita informações a GERENTE REGIONAL DA SANEPAR DE CAMPO MOURÃO, SRA. ARACELI ELIANE PENDIUK STELA.</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/133/req_080-2025.pdf</t>
+    <t>http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/133/req_080-2025.pdf</t>
   </si>
   <si>
     <t>Requerimento 080-2025, de autoria dos Vereadores Luis Carlos Perli e Vandersom Vicente Dubinski, requer esclarecimentos acerca da Lei Municipal nº 2.084/2022, que autoriza o Poder Executivo Municipal a criar o programa "KIT LANCHE ALIMENTAÇÃO" aos pacientes e acompanhantes transportados para tratamento de Saúde "TRATAMENTO FORA DOMICILIO" - TFD e dá outras providências.</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/134/req_081-2025.pdf</t>
+    <t>http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/134/req_081-2025.pdf</t>
   </si>
   <si>
     <t>Requerimento n°081-2025, de autoria dos Vereadores Natanael Rosa da Silva, Wellington Aguiar Santana e Valmir Alves de Oliveira, solicita que seja encaminhado expediente ao PREFEITO DO MUNICÍPIO DE ARARUNA para que, através do Departamento competente, seja realizado a manutenção no bueiro da Água da Guaitica, que se encontra danificado e necessita de manutenção para que a via não seja obstruída totalmente.</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/135/req_082-2025.pdf</t>
+    <t>http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/135/req_082-2025.pdf</t>
   </si>
   <si>
     <t>Requerimento n°082-2025, de autoria dos Vereadores Luis Carlos Perli e Vandersom Vicente Dubinski, solicita esclarecimentos acerca da Lei Municipal nº 2.207/2025, que institui a Política de Transparência em Obras Públicas (TOP) do município de Araruna.</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/136/req_083-2025.pdf</t>
+    <t>http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/136/req_083-2025.pdf</t>
   </si>
   <si>
     <t>Requerimento n° 083-2025, de autoria dos Vereadores Luis Carlos Perli e Vandersom Vicente Dubinski, solicita esclarecimentos sobre a Lei Municipal n°2.085/2022, que concede isenção do lmposto Predial e Territorial Urbano (IPTU) a portadores de doenças graves e dá outras providências.</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/137/req_084-2025.pdf</t>
+    <t>http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/137/req_084-2025.pdf</t>
   </si>
   <si>
     <t>Requerimento n°084-2025, de autoria dos Vereadores Natanael Rosa da Silva, Wellington Aguiar Santana e Valmir Alves de Oliveira, solicita Que seja encaminhado expediente ao PREFEITO DO MUNICÍPIO DE ARARUNA para que, através do Departamento Competente, viabilize a aquisição de 03 (três) barracas padronizadas para a Feira do Produtor Rural, com o objetivo de oferecer melhores condições de trabalho aos feirantes, garantir a uniformidade visual das estruturas e proporcionar maior conforto e organização aos consumidores que frequentam a feira.</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/138/req_085-2025.pdf</t>
+    <t>http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/138/req_085-2025.pdf</t>
   </si>
   <si>
     <t>Requerimento n°085-2025, de autoria dos Vereadores Valmir Alves de Oliveira, Natanael Rosa da Silva e Wellington Aguiar Santana, solicita que seja enviado expediente ao PREFEITO DO MUNICÍPIO DE ARARUNA, para que através do Departamento Competente, analise a viabilidade e execução de uma reforma na quadra de esportes da Escola João Pessoa, situada no distrito de São Geraldo.</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/139/req_086-2025.pdf</t>
+    <t>http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/139/req_086-2025.pdf</t>
   </si>
   <si>
     <t>Requerimento n°086-2025, de autoria do vereador Wagner Malaco, solicita que seja enviado expediente ao PREFEITO DO_x000D_
 MUNICÍPIO DE ARARUNA, para que, através do departamento competente, estude a viabilidade de realizar manutenções no CMEI Jardim Sorriso.</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/140/req_087-2025.pdf</t>
+    <t>http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/140/req_087-2025.pdf</t>
   </si>
   <si>
     <t>Requerimento n° 087-2025, de autoria dos Vereadores Valmir Alves de Oliveira, Natanael Rosa da Silva e Wellington Aguiar Santana, solicita que Seja enviado expediente ao PREFEITO DO MUNICÍPIO DE ARARUNA, para que através do Departamento Competente, analise a viabilidade e execução de uma reforma no Centro de Eventos localizado no Distrito de São Vicente.</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/141/req_088-2025.pdf</t>
+    <t>http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/141/req_088-2025.pdf</t>
   </si>
   <si>
     <t>Requerimento n° 088-2025, de autoria dos Vereadores Luis Carlos Perli e Vandersom Vicente Dubinski, Solicita ao Chefe do Poder Executivo, que seja encaminhado ao Departamento de Manutenção da Divisão de Planejamento, mais especificamente ao setor de engenharia civil.</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/142/req_089-2025.pdf</t>
+    <t>http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/142/req_089-2025.pdf</t>
   </si>
   <si>
     <t>Requerimento n°089-2025, de autoria dos Vereadores Luis Carlos Perli e Vandersom Vicente Dubinski, requer esclarecimentos, considerando a Lei Municipal nº 2.079/2022, que dispõe sobre os procedimentos a serem adotados quando da concessão de uso de imóveis do Município de Araruna Estado do Paraná, e dá outras providências.</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/143/req_090-2025.pdf</t>
+    <t>http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/143/req_090-2025.pdf</t>
   </si>
   <si>
     <t>Requerimento n°090-2025, de autoria dos Vereadores Luis Carlos Perli e Vandersom Vicente Dubinski, solicita esclarecimentos a respeito da Lei nº 2.073/2021,que obriga as empresas contratadas através de licitação para execução de obras de qualquer natureza, em admitir no mínimo 50% (cinquenta por cento) da mão de-obra a ser utilizada entre moradores do Município de Araruna.</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/144/req_091-2025.pdf</t>
+    <t>http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/144/req_091-2025.pdf</t>
   </si>
   <si>
     <t>Requerimento 091-2025, de autoria dos Vereadores Natanael Rosa da Silva, Wellington Aguiar Santana e Valmir Alves de Oliveira, solicita que seja enviado expediente ao PREFEITO DO MUNICÍPIO DE ARARUNA para que, através do Departamento de Viação e Obras, seja realizada a readequação e o cascalhamento da estrada Palmeirinha.</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/145/req_092-2025.pdf</t>
+    <t>http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/145/req_092-2025.pdf</t>
   </si>
   <si>
     <t>Requerimento n°092-2025, de autoria do Vereador Luis Carlos Perli, solicita esclarecimentos sobre o processo nº 157569/23 do Tribunal de Contas do Estado do Paraná (TCE – PR) que resultou no Acórdão nº 1773/2025, que tem como ementa: Tomada de Contas Extraordinária. Horas extras, adicional noturno e plantões pagos sem respectivo controle de jornada. Pela parcial procedência, com aplicação de sanções pecuniárias e expedição de determinação.</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/146/req_093-2025.pdf</t>
+    <t>http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/146/req_093-2025.pdf</t>
   </si>
   <si>
     <t>Requerimento n°093-2025, de autoria dos vereadores Natanael Rosa da Silva, Wellington Aguiar Santana e Valmir Alves de Oliveira, solicita que seja encaminhado expediente ao Chefe do Poder Executivo Municipal para que este tome as devidas providências junto à SANEPAR, visando à construção de um reservatório de apoio nas proximidades da caixa d'água localizada no Jardim Village.</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/147/req_094-2025.pdf</t>
+    <t>http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/147/req_094-2025.pdf</t>
   </si>
   <si>
     <t>Requerimento n°094-2025, de autoria dos vereadores Natanael Rosa da Silva, Wellington Aguiar Santana e Valmir Alves de Oliveira, solicita Que seja encaminhado expediente ao PREFEITO DO MUNICÍPIO DE ARARUNA para que, por meio da Secretaria Municipal de Saúde, adote as providências necessárias junto à Secretaria de Estado da Saúde do Paraná - SESA, visando o cadastramento e habilitação do Município de Araruna no âmbito da Lei Estadual no 22.231, de 06 de dezembro de 2024, publicada no Diário Oficial do Estado no 11.802, de 06 de dezembro de 2024,que institui a Campanha Permanente de Monitoramento Digital Contínuo de Glicemia no Estado do Paraná.</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/149/req_095-2025.pdf</t>
+    <t>http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/149/req_095-2025.pdf</t>
   </si>
   <si>
     <t>Requerimento n°095-2025, de autoria do Vereador Wagner Malaco, Seja enviado expediente ao PREFEITO DO MUNICÍPIO DE ARARUNA para que, através do Departamento Competente, encaminhe a esta Casa de Leis um relatório de comparativo de gastos entre a gestão anterior e a atual gestão.</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/150/req_096-2025.pdf</t>
+    <t>http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/150/req_096-2025.pdf</t>
   </si>
   <si>
     <t>Requerimento n°096-2025, de autoria dos Vereadores Luis Carlos Perli e Vandersom Vicente Dubinski, Solicita ao Chefe do Poder Executivo, que seja_x000D_
 prestado esclarecimentos acerca da regulamentação do Decreto nº 10.590/2025 que Altera o Decreto Nº 3.434/2023, que regulamenta a Lei Nº 20.436/2020, que dispõe sobre a Lei de Liberdade Econômica no Paraná, e institui parâmetros para classificação das atividades econômicas consideradas de Baixo Risco, nos termos da Lei Federal Nº 13.874/2019.</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/151/req_097-2025.pdf</t>
+    <t>http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/151/req_097-2025.pdf</t>
   </si>
   <si>
     <t>Requerimento n°097-2025, de autoria dos Vereadores Luis Carlos Perli e Vandersom Vicente Dubinski, solicita esclarecimentos Em relação ao ofício 392/2025, encaminhado a esta casa de Leis, referente ao Requerimento nº 064/2025 que solicita ao Chefe do Poder Executivo, que seja aprimorado o "DESCRITIVO DE NOTA FISCAL" relacionadas a empenhos da prefeitura.</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/152/req_098-2025.pdf</t>
+    <t>http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/152/req_098-2025.pdf</t>
   </si>
   <si>
     <t>Requerimento n°098-2025, de autoria dos Vereadores Luis Carlos Perli e Vandersom Vicente Dubinski, Considerando o ofício nº 383/2025, expedido_x000D_
 pelo Poder Executivo a esta Casa de Leis, aos dias 20 de agosto de 2025, em resposta ao requerimento nº 0063/2025. Requer que seja enviado devolutiva das concessionárias SANEPAR e COPEL em relação a aplicação da Lei Municipal nº 2.178/2024, Lei das Águas, preservação e manutenção da água do município de Araruna.</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/153/req_099-2025.pdf</t>
+    <t>http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/153/req_099-2025.pdf</t>
   </si>
   <si>
     <t>Requerimento n°099-2025, de autoria dos Vereadores Luis Carlos Perli e Vandersom Vicente Dubinski, requer esclarecimentos, Considerando a Lei Municipal nº 2.062/2021, que dispõe sobre o fornecimento de absorventes higiênicos nas Escolas Públicas e nas unidades básicas de saúde em âmbito_x000D_
 Municipal, e dá outras providências</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/154/req_100-2025.pdf</t>
+    <t>http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/154/req_100-2025.pdf</t>
   </si>
   <si>
     <t>Requerimento n°100-2025, de autoria dos Vereadores Luis Carlos Perli e Vandersom Vicente Dubinski, Solicita-se ao Poder Executivo informações sobre a coleta de lixo no município de Araruna, incluindo a quantidade mensal de resíduos coletados, a destinação dos resíduos (classes I e II-A), os custos mensais por tipo de resíduo, as despesas com a destinação de recicláveis e os valores arrecadados nos últimos 12 meses com a taxa de coleta de lixo cobrada na tarifa da Sanepar.</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/155/req_101-2025.pdf</t>
+    <t>http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/155/req_101-2025.pdf</t>
   </si>
   <si>
     <t>Requerimento n°101-2025, de autoria dos Vereadores Luis Carlos Perli e Vandersom Vicente Dubinski,Solicita ao Chefe do Poder Executivo, que seja encaminhado ao Departamento responsável que seja tomado providências em relação aos veículos, implementos e ferragens depositados no viveiro, para que de fato seja dado o destino final adequado. Questiona-se: Qual a programação para resolutividade de tal problemática?</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/174/req_102-2025.pdf</t>
+    <t>http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/174/req_102-2025.pdf</t>
   </si>
   <si>
     <t>REQUEREM à Mesa Diretiva, ouvido o Soberano Plenário, que seja remetido expediente ao EXCELENTÍSSIMO SENHOR PREFEITO – GUSTAVO FRANÇA_x000D_
 DOS SANTOS, solicitando para que informe, afim de esclarecimento público: I - Quem atualmente está ocupando o cargo de ouvidor público de saúde do município de Araruna? II – Que seja confirmado o número de contato da ouvidoria; III – Para além telefone/WhatsApp, quais são as demais formas de acionar a ouvidoria de saúde do município de Araruna? IV – Como tem sido realizada a divulgação deste canal aos munícipes?</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/175/req_103-2025.pdf</t>
+    <t>http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/175/req_103-2025.pdf</t>
   </si>
   <si>
     <t>REQUEREM à Mesa Diretiva, ouvido o Soberano Plenário, que seja remetido expediente ao EXCELENTÍSSIMO SENHOR PREFEITO – GUSTAVO FRANÇA_x000D_
 DOS SANTOS, solicitando para que informe, afim de esclarecimento público: Solicitar ao Chefe do Poder Executivo que seja encaminhado ao Departamento responsável, para que as obras realizadas nas Ruas João Pessoa, João Ribeiro e Humberto de Campo sejam reavaliadas, aferindo a qualidade dos serviços de tapa buraco realizadas, para que de fato garanta a trafegabilidade com segurança.</t>
   </si>
   <si>
+    <t>179</t>
+  </si>
+  <si>
+    <t>http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/179/req_104-2025.pdf</t>
+  </si>
+  <si>
+    <t>REQUEREM à Mesa Diretiva, ouvido o Soberano Plenário, que seja remetido expediente ao EXCELENTÍSSIMO SENHOR PREFEITO – GUSTAVO FRANÇA DOS SANTOS, solicitando para que informe, afim de esclarecimento público: Considerando a Lei Municipal nº 2.055/2021, que proíbe o manuseio, a utilização, a queima e a soltura de fogos de estampidos e estouro, assim como de quaisquer artefatos pirotécnicos de efeito sonoro ruidoso em todo o território do Município de Araruna/Paraná. Requer os seguintes esclarecimentos: a) Cientes que a Lei nº 2.055/2021 foi sancionada, com respectiva publicação, sendo por tanto esta uma lei válida e que o município deve cumprir, a mesma tem sido aplicada, SIM ou NÃO? b) Já houve autuação e aplicação de multas desta natureza após sansão da Lei 2.055/2021? Quantas multas já foram aplicadas? O valor das multas foi destinado para quais fins? c) Quais são os canais disponíveis para que a população possa formalizar suas denúncias aos que descumprirem com a respectiva lei? d) O município possui em seu planejamento a inclusão de campanha de sensibilização da comunidade para a não queima de fogos de artifício?</t>
+  </si>
+  <si>
+    <t>181</t>
+  </si>
+  <si>
+    <t>http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/181/req_105-2025.pdf</t>
+  </si>
+  <si>
+    <t>REQUEREM à Mesa Diretiva, ouvido o Soberano Plenário, que seja remetido expediente ao EXCELENTÍSSIMO SENHOR PREFEITO – GUSTAVO FRANÇA DOS SANTOS, solicitando para que informe, afim de esclarecimento público: Solicita ao Chefe do Poder Executivo, por meio do Departamento competente, soluções em relação ao calçamento de paver do estacionamento do canteiro central das Avenidas Presidente Vargas e 29 de Novembro, sendo: a) Que sejam realizadas obras para reconstrução dos pontos de acabamento que ligam o paver ao pavimento de asfalto, cobrando da empresa executora uma solução definitiva para esta questão, que são arrumadas e voltam a apresentar problemas conforme imagens em anexo. b) Que seja realizada a sinalização horizontal no paver, com indicação de limitação de espaços de estacionamento e demarcação de vagas por direito às Pessoas com Deficiência (PCD) e Pessoas idosas, em toda a extensão em ambas as avenidas.</t>
+  </si>
+  <si>
+    <t>177</t>
+  </si>
+  <si>
+    <t>http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/177/req_110-2025.pdf</t>
+  </si>
+  <si>
+    <t>REQUEREM à Mesa Diretiva, ouvido o Soberano Plenário, que seja remetido expediente ao EXCELENTÍSSIMO SENHOR PREFEITO – GUSTAVO FRANÇA DOS SANTOS, solicitando para que informe, afim de esclarecimento público: Solicitar ao Chefe do Poder Executivo, que seja prestado esclarecimentos acerca da Contribuição de Iluminação Pública – CIP, popularmente conhecida como taxa de iluminação pública, instituída por Lei Municipal nº1.212/2005, que alterou dispositivos da Lei n°1.148/2002, que instituiu no Município de Araruna a Contribuição Para Custeio Do Serviço De Iluminação Pública prevista no artigo 149-A da Constituição Federal a) Que seja encaminhado Decreto de regulamentação do atual valor da UVC praticada; b) No Art.8º da Lei Municipal 1.212/2005, aplica tabela diferenciada de valores para imóveis situados em 3 áreas de divisão fiscal, cuja divisões fiscais constariam no mapa do município como anexo I, como parte integrante da presente lei, porém, não foi identificado o citado anexo I, solicita-se que este seja encaminhado; c) Também é notório a implantação de novos bairros no município de Araruna ao longo dos últimos 20 anos, período correspondente da aprovação da referida lei, para tanto, pergunta-se, qual tem sido o referencial legal de enquadramento destes novos bairros nas áreas de divisão fiscal? d) Solicita-se que seja encaminhado base de cálculo utilizada para cobrança da CIP, segundo áreas de divisão fiscal do município de Araruna; e) O Art.13 da lei em roga estabelece que a CIP devida pelos contribuintes cujos imóveis tenham ligação privada de energia elétrica, será lançada mensalmente para pagamento junto a fatura de luz, solicita-se que seja informado quem é o responsável pelo cálculo e lançamento mensal da despesa na fatura; f) No Art.14 da referida lei cria-se o Fundo Municipal de Iluminação Pública – FUMIP, que é instituído de natureza contábil e administrado pela Secretaria da Fazenda Municipal, sobre este fundo, questiona-se: I - Como é exercido o controle social deste_x000D_
+fundo? II - Como se dá as deliberações de investimentos com a utilização do arrecadado?III - Qual a média de arrecadação mensal? IV - Qual é a média de despesa mensal que demanda retirada do fundo? V - Qual a receita atual constante? VI - Qual foi a arrecadação desse fundo no exercício 2024?_x000D_
+VII - Qual o plano de execução orçamentária prevista para este fundo no exercício 2025?</t>
+  </si>
+  <si>
+    <t>176</t>
+  </si>
+  <si>
+    <t>http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/176/req_111-2025.pdf</t>
+  </si>
+  <si>
+    <t>REQUEREM à Mesa Diretiva, ouvido o Soberano Plenário, que seja remetido expediente ao EXCELENTÍSSIMO SENHOR PREFEITO – GUSTAVO FRANÇA_x000D_
+DOS SANTOS, solicitando para que informe, afim de esclarecimento público: Considerando a necessidade imperiosa de preservação adequada do patrimônio histórico e imaterial de Araruna – Paraná, requeremos a recolocação do MONUMENTO HISTÓRICO – “Marco dos Caminhos de Peabiru”, em nosso município.</t>
+  </si>
+  <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/170/req_112-2025.pdf</t>
+    <t>http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/170/req_112-2025.pdf</t>
   </si>
   <si>
     <t>REQUEREM à Mesa Diretiva, ouvido o Soberano Plenário, que seja remetido expediente ao EXCELENTÍSSIMO SENHOR PREFEITO – GUSTAVO FRANÇA_x000D_
 DOS SANTOS, solicitando para que informe, afim de esclarecimento público: Considerando o Ofício nº 186/2025 datado em 06/05/2025 expedido pela Prefeitura Municipal de Araruna em resposta ao Requerimento 009/2025 aprovado em data de 03/02/2025 por esta Casa de Leis, requer a apresentação da declaração técnica sobre a regularidades patrimonial dos abaixo listados que pediram dilação de prazo na ocasião: a) Departamento de Cultura e Turismo; b) Secretaria Municipal de Assistência Social; c) Departamento de transporte; d) Secretaria Municipal de Saúde.</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/168/req_113-2025.pdf</t>
+    <t>http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/168/req_113-2025.pdf</t>
   </si>
   <si>
     <t>REQUEREM à Mesa Diretiva, ouvido o Soberano Plenário, que seja remetido expediente ao EXCELENTÍSSIMO SENHOR PREFEITO – GUSTAVO FRANÇA_x000D_
 DOS SANTOS, solicitando para que informe, afim de esclarecimento público: Considerando o art. 7.º, inciso VII, alínea b, da Lei de Acesso à Informação – Lei Federal nº. 12.527/2011 – Bem como em observância ao princípio da publicidade, requer que seja encaminhado a esta Casa de Leis o relatório final_x000D_
 na ÍNTEGRA do Plano Anual de Auditoria Interna e de Atividades do Sistema de Controle Interno do exercício 2025 da Prefeitura Municipal de Araruna, considerando as seis auditorias programadas, segundo cronograma apresentado no Portal da Transparência.</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/166/req_114-2025.pdf</t>
+    <t>http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/166/req_114-2025.pdf</t>
   </si>
   <si>
     <t>REQUEREM à Mesa Diretiva, ouvido o Soberano Plenário, que seja remetido expediente ao EXCELENTÍSSIMO SENHOR PREFEITO – GUSTAVO FRANÇA_x000D_
 DOS SANTOS, solicitando para que informe, afim de esclarecimento público: Em relação a Indicação Nº 023/2025, que solicitava ao Chefe do Poder Executivo, “que seja incluso no Portal da Transparência do município de Araruna, na Aba Pessoal – Recursos humanos a opção de acesso a_x000D_
 informações de terceirizados”, QUESTIONA-SE: A) Existe esta possibilidade de inclusão desta nova aba contendo as informações de funcionários terceirizados, SIM ou NÃO? B) Caso positivo o que já foi realizado para que isto seja viabilizado tecnicamente e caso negativo qual seria a justificativa para a não implantação? C) Caso positivo, solicita-se ainda, qual prazo necessário para que esta nova aba esteja disponível no portal da transparência da_x000D_
 Prefeitura Municipal?</t>
   </si>
   <si>
+    <t>189</t>
+  </si>
+  <si>
+    <t>http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/189/req_115-2025.pdf</t>
+  </si>
+  <si>
+    <t>REQUEREM à Mesa Diretiva, ouvido o Soberano Plenário, que seja remetido expediente ao EXCELENTÍSSIMO SENHOR PREFEITO – GUSTAVO FRANÇA DOS SANTOS, solicitando para que informe, afim de esclarecimento público: Considerando os processos administrativos licitatórios números: 138, 140, 156, 158 e 160 de 2025, requer os seguintes esclarecimentos: I – Qual o protocolo padrão adotado pela administração pública de Araruna, para se cumprir com todas as fases do processo de licitação conforme preconizado o Art. 17 da Lei 14.133/2025? II – Qual o protocolo padrão adotado para realização da cotação de preços? III – O que pode ser implementado como resposta de ajustamento da discrepância entre o valor máximo do processo ao valor homologado? III – Quais serão as providências tomadas para se cumprir com os prazos das anexações das documentações exigidas junto ao portal da transparência e PNCP, em destaque o Edital na Íntegra? IV – Quais medidas estão sendo adotadas pelo município para se cumprir com o disposto no art. 176 da Lei nº 14.133/2021, que estabelece o prazo de adaptação de 6 anos, para adoção integral do PNCP a valer a partir de 01/04/2027?</t>
+  </si>
+  <si>
+    <t>190</t>
+  </si>
+  <si>
+    <t>http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/190/req_116-2025.pdf</t>
+  </si>
+  <si>
+    <t>REQUEREM à Mesa Diretiva, ouvido o Soberano Plenário, que seja remetido expediente ao EXCELENTÍSSIMO SENHOR PREFEITO – GUSTAVO FRANÇA DOS SANTOS, solicitando para que informe, afim de esclarecimento público: Considerando a Lei Municipal nº 2.207/2025, que institui a Política de Transparência em Obras Públicas (TOP) do município de Araruna, e em observância a seu Art. 10: As obrigações constantes nesta lei deverão ser expressas no edital de licitação e exigidas como forma de cumprimento do contrato. Requer ao Poder Público Municipal: I – Em análise ao Processo Administrativo 133/2025, Concorrência 10/2025, Objeto: obra de execução de banheiro e depósito na quadra de esporte da Escola Municipal Abgail de Oliveira Guimarães, não foi identificado explicitamente em Edital a obrigatoriedade de instalação desta Placa, por tanto: a) Solicita que seja indicado em qual item do Edital do referido processo licitatório está descrito a obrigatoriedade de instalação desta Placa. b) Solicita que nos próximos processos licitatórios seja incluso item em edital prevendo a obrigatoriedade da placa informativa, citando Lei Municipal nº 2.207/2025, no corpo do texto. c) Requer que seja instalado placa informativa na obra de execução de banheiro e depósito na quadra de esporte da Escola Municipal Abgail de Oliveira Guimarães. II - Levando em consideração o Processo Administrativo 208/2025, Concorrência 12/2025, objeto: Contratação de empresa especializada em obras de engenharia para reforma do CMEI Maria Madalena, CONFORME ESTUDO TÉCNICO PRELIMINAR, TERMO DE REFERENCIA E PROJETOS EM ANEXO, não foi identificado explicitamente em Edital a obrigatoriedade de instalação de Placa Informativa, por tanto: a) Solicita que seja indicado em qual item do Edital do referido processo licitatório está descrito a obrigatoriedade de instalação desta Placa; b) Solicita que seja reformulado texto deste edital prevendo a obrigatoriedade da placa informativa, citando Lei Municipal nº 2.207/2025, no corpo do texto. c) Requer a correção da paginação do Edital de Licitação, do Processo Administrativo 208/2025; d) Bem como seja corrigido na 11ª repetição da página 40, Anexo V – Minuta de Contrato de Empreitada Global a identificação do prefeito, para que conste o nome do atual</t>
+  </si>
+  <si>
+    <t>191</t>
+  </si>
+  <si>
+    <t>http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/191/req_117-2025.pdf</t>
+  </si>
+  <si>
+    <t>REQUEREM à Mesa Diretiva, ouvido o Soberano Plenário, que seja remetido expediente ao EXCELENTÍSSIMO SENHOR PREFEITO – GUSTAVO FRANÇA DOS SANTOS, solicitando para que informe, afim de esclarecimento público: Considerando a lei Complementar nº31/2024, que dispõe sobre o Código de Posturas do Município de Araruna, mais especificamente ao que compete a regulamentação do Comércio Ambulante previsto em seus artigos: Art.112 ao Art. 119, questiona-se: 1) Onde é possível realizar o requerimento para exercício de comércio ambulante? 2) Quais são as custas para receber tal autorização? 3) Quantos comércios ambulantes requereram a devida autorização no município de Araruna em 2025? E quantas autorizações foram expedidas? 4) Dos requerimentos de comércio ambulante quantos eram moradores do município de Araruna, e quantos correspondiam a ambulantes de outras cidades? 5) Qual o departamento e servidor designado para a realização de liberação de autorização de comércio ambulante? 6) Qual o departamento e servidor designado para a realização de fiscalização do comércio ambulante em Araruna? 7) Qual o protocolo adotado para fiscalização: Existe rotina estabelecida? Ocorre somente mediante denúncia? 8) Onde e por quais canais de comunicação é possível formalizar denúncias em suspeita de comércio ambulante não autorizado? 9) É possível acionar estes canais de comunicação para denúncias aos finais de semana?</t>
+  </si>
+  <si>
+    <t>192</t>
+  </si>
+  <si>
+    <t>http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/192/req_118-2025.pdf</t>
+  </si>
+  <si>
+    <t>REQUEREM à Mesa Diretiva, ouvido o Soberano Plenário, que seja remetido expediente ao EXCELENTÍSSIMO SENHOR PREFEITO – GUSTAVO FRANÇA DOS SANTOS, solicitando para que informe, afim de esclarecimento público: Considerando o Requerimento Nº. 007/2025 de 03/02/2025, que solicitou ao Chefe do Poder Executivo para que fosse incluso na página do município de Araruna http://www.araruna.pr.gov.br/ , link na página inicial que permitisse o acesso direto ao Diário Oficial. Cuja resposta obtida pelo Poder Executivo em 14/04/2025 foi que o site da Prefeitura estava sob processo de reformulação e que item D.O seria incluso. Pergunta-se: a) Já é possível acessar diretamente o Diário Oficial na página do município de Araruna? SIM ou NÃO? b) Em resposta positiva em qual link? c) Em resposta negativa, qual a previsão de data para disponibilização de tal opção de acesso?</t>
+  </si>
+  <si>
+    <t>193</t>
+  </si>
+  <si>
+    <t>http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/193/req_119-2025.pdf</t>
+  </si>
+  <si>
+    <t>REQUEREM à Mesa Diretiva, ouvido o Soberano Plenário, que seja remetido expediente ao EXCELENTÍSSIMO SENHOR PREFEITO – GUSTAVO FRANÇA DOS SANTOS, solicitando para que informe, afim de esclarecimento público: Reiterar ao Chefe do Poder Executivo, que que sejam esclarecidos pontos acerca da obra de execução do objeto contratado pelo processo administrativo 107/2023, Tomada de Preço: SUBSTITUIÇÃO E IMPLANTAÇÃO DE POSTES E LUMINÁRIAS, CONFORME PROJETO, NECESSÁRIOS PARA A MODERNIZAÇÃO DO SISTEMA DE ILUMINAÇÃO DA AVENIDA PARANÁ e RODOVIA CASTRO ALVES, sendo os seguintes questionamentos: a) Em Ofício nº162/2025 da Prefeitura Municipal de Araruna, foi informado a esta Casa de Leis que “estão sendo tomadas as providências” quanto à manutenção dos postes localizados no canteiro central da Avenida Paraná, dois deles que encontravam-se caídos, foram recolocados. Porém, em vistoria in loco foi constatado que dos 54 (cinquenta e quatro) postes instalados, ao menos 16 (dezesseis) encontravam-se com problemas estruturais em sua base de sustentação, quais providências foram ou serão tomadas para a resolução desta situação? c) Ainda sobre as bases de sustentação dos postes, sua construção ou adequação estavam previstas em projeto inicial? Neste caso, a quem caberá as despesas para sua adequação? d) Por se tratar de obra inaugurada a pouco mais de um ano, a quem de fato competem as despesas de correções e reparos do projeto? e) Em Edital do Processo Administrativo 107/2023 imputa responsabilização de garantia pelos serviços prestados à empresa contratada? Quais garantias? Sobre quais serviços? Por qual período? e) Por se tratar de licitação Global, solicitamos a engenheira responsável que seja encaminhado o detalhamento financeiro e serviços executados em separadamente no que se refere a cada obra realizada: A da Avenida Paraná e da Rodovia na saída para Cianorte.</t>
+  </si>
+  <si>
+    <t>188</t>
+  </si>
+  <si>
+    <t>http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/188/req_120-2025.pdf</t>
+  </si>
+  <si>
+    <t>REQUEREM à Mesa Diretiva, ouvido o Soberano Plenário, que seja remetido expediente ao EXCELENTÍSSIMO SENHOR PREFEITO – GUSTAVO FRANÇA DOS SANTOS, solicitando para que informe, afim de esclarecimento público: Considerando os processos administrativos licitatórios números: 149, 170,183, 193 e 214 de 2025, requer os seguintes esclarecimentos: I – Qual o protocolo padrão adotado pela administração pública de Araruna, para se cumprir com todas as fases do processo de licitação conforme preconizado o Art. 17 e Art.18 da Lei 14.133/2025? II – Quais as providências poderão ser tomadas para sanar as fragilidades apontadas no descritivo deste requerimento, sendo: a) Pesquisa de preços realizada apenas com consulta direta a fornecedores; b) Ausência de documentos anexos ao processo administrativo licitatório que são elementos indispensáveis para caracterização da modalidade escolhida; c) Publicação do certame, posterior data da sua homologação, que fere diretamente o princípio da publicidade; d) Citação de documentação anexa ao processo licitatório sem ícone de acesso para baixar documento na íntegra; e) Parecer Jurídico sem ícone de acesso; f) Parecer jurídico com comprovação de cumprimento de todos os quesitos e regularidade, não apontando as falhas identificadas neste requerimento.</t>
+  </si>
+  <si>
+    <t>194</t>
+  </si>
+  <si>
+    <t>http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/194/req_121-2025.pdf</t>
+  </si>
+  <si>
+    <t>comparecem com respeito e acatamento à presença de Vossas Excelências para requerer, após deliberação do soberano plenário: Seja enviado expediente ao PREFEITO DO MUNICÍPIO DE ARARUNA para que, através do departamento competente, instale 01 (um) ponto de ônibus no Distrito de São Geraldo e 01 (um) na comunidade de Nova Brasília.</t>
+  </si>
+  <si>
+    <t>http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/63/req_122-2025.pdf</t>
+  </si>
+  <si>
+    <t>Requerimento 013-2025 de autoria do Vereador Marciel Maiolli, requer que seja enviado ofício ao Prefeito do Município de Araruna para que, através do Departamento de Engenharia e Obras, sejam instalados redutores de velocidade no modelo "Tachão" ou o modelo em que o Departamento considerar mais adequado para cada localidade abaixo mencionado, sendo: " Avenida Marfim, Parque Industrial. " Rua João Pessoa, Centro. " Rua Vitor Meireles, Centro, próxima a empresa Opção Painéis. " Avenida Vereador Ramiro Rosolen, Conjunto Esperança. Para isso, requer que o Departamento Competente, após análise in loco, determine qual a melhor localidade para a instalação dos redutores.</t>
+  </si>
+  <si>
     <t>173</t>
   </si>
   <si>
     <t>RESPR</t>
   </si>
   <si>
     <t>Resposta do Executivo Municipal – Requerimento</t>
   </si>
   <si>
     <t>GUSTAVO FRANÇA DOS SANTOS</t>
   </si>
   <si>
-    <t>https://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/173/resposta_req_112-2025.pdf</t>
+    <t>http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/173/resposta_req_112-2025.pdf</t>
   </si>
   <si>
     <t>Resposta requerimento 112-2025</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.araruna.pr.leg.br/media/</t>
+    <t>http://sapl.araruna.pr.leg.br/media/</t>
   </si>
   <si>
     <t>Resposta ao requerimento 113-2025</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
     <t>Resposta requerimento 114-2025</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
@@ -2011,68 +2113,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/98/projeto_legislativo_015-2025.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/1/15122025150140arquivo_indicacao_0001-2025.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/2/indicacao_002-2025.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/3/indicacao_003-2025.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/4/indicacao_004-2025.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/5/indicacao_005-2025.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/6/indicacao_006-2025.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/7/indicacao_007-2025.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/8/indicacao_008-2025.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/9/indicacao_009-2025.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/10/indicacao_010-2025.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/11/indicacao_011-2025.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/12/indicacao_012-2025.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/13/indicacao_013-2025.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/14/indicacao_014-2025.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/15/indicacao_015-2025.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/16/indicacao_016-2025.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/17/indicacao_017-2025.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/18/indicacao_018-2025.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/19/indicacao_019-2025.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/20/indicacao_020-2025.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/21/indicacao_021-2025.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/22/indicacao_022-2025.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/23/indicacao_023-2025.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/24/indicacao_024-2025.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/25/indicacao_025-2025.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/26/indicacao_026-2025.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/27/indicacao_027-2025.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/28/indicacao_028-2025.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/29/indicacao_029-2025.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/30/indicacao_030-2025.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/31/indicacao_031-2025.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/32/indicacao_032-2025.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/33/indicacao_033-2025.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/34/indicacao_034-2025.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/35/indicacao_035-2025.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/36/indicacao_036-2025.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/37/indicacao_037-2025.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/38/indicacao_038-2025.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/39/indicacao_039-2025.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/40/indicacao_040-2025.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/41/indicacao_041-2025.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/42/indicacao_042-2025.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/43/indiccao_043-2025.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/44/indicacao_044-2025.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/45/indicacao_045-2025.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/46/indicacao_046-2025.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/47/indicacao_047-2025.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/48/indicacao_048-2025.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/49/indicacao_049-2025.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/50/indicacao_050-2025.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/51/req_001-2025.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/52/req_002-2025.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/53/req_003-2025.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/54/req_004-2025.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/55/req_005-2025.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/56/req_006-2025.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/57/req_007-2025.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/58/req_008-2025.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/61/req_009-2025.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/62/req_010-2025.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/59/req_011-2025.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/60/req_012-2025.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/63/req_013-2025.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/64/req_014-2025.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/65/req_015-2025.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/66/req_016-2025.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/67/req_017-2025.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/68/req_018-2025.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/69/req_019-2025.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/70/req_020-2025.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/71/req_021-2025.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/74/req_022-2025.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/75/req_023-2025.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/76/req_024-2025.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/77/req_025-2025.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/78/req_026-2025.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/79/req_027-2025.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/80/req_028-2025.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/81/req_029-2025.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/82/req_030-2025.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/83/req_031-2025.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/84/req_032-2025.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/85/req_033-2025.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/86/req_034-2025.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/87/req_035-2025.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/88/req_036-2025.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/89/req_037-2025.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/90/req_038-2025.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/91/req_039-2025.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/92/req_040-2025.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/93/req_041-2025.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/94/req_042-2025.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/95/req_043-2025.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/96/req_044-2025.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/97/req_045-2025.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/99/req_046-2025.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/100/req_047-2025.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/101/req_048-2025.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/102/req_049-2025.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/103/req_050-2025.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/104/req_051-2025.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/105/req_052-2025.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/106/req_053-2025.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/107/req_054-2025.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/108/req_055-2025.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/109/req_056-2025.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/110/req_057-2025.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/111/req_058-2025.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/112/req_059-2025.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/113/req_060-2025.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/114/req_061-2025.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/115/req_062-2025.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/116/req_063-2025.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/117/req_064-2025.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/118/req_065-2025.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/119/req_066-2025.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/120/req_067-2025.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/121/req_068-2025.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/122/req_069-2025.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/123/req_070-2025.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/124/req_071-2025.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/125/req_072-2025.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/126/req_073-2025.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/127/req_074-2025.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/128/req_075-2025.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/129/req_076-2025.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/130/req_077-2025.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/131/req_078-2025.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/132/req_079-2025.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/133/req_080-2025.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/134/req_081-2025.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/135/req_082-2025.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/136/req_083-2025.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/137/req_084-2025.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/138/req_085-2025.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/139/req_086-2025.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/140/req_087-2025.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/141/req_088-2025.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/142/req_089-2025.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/143/req_090-2025.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/144/req_091-2025.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/145/req_092-2025.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/146/req_093-2025.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/147/req_094-2025.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/149/req_095-2025.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/150/req_096-2025.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/151/req_097-2025.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/152/req_098-2025.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/153/req_099-2025.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/154/req_100-2025.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/155/req_101-2025.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/174/req_102-2025.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/175/req_103-2025.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/170/req_112-2025.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/168/req_113-2025.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/166/req_114-2025.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/173/resposta_req_112-2025.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araruna.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araruna.pr.leg.br/media/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/98/projeto_legislativo_015-2025.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/1/15122025150140arquivo_indicacao_0001-2025.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/2/indicacao_002-2025.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/3/indicacao_003-2025.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/4/indicacao_004-2025.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/5/indicacao_005-2025.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/6/indicacao_006-2025.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/7/indicacao_007-2025.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/8/indicacao_008-2025.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/9/indicacao_009-2025.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/10/indicacao_010-2025.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/11/indicacao_011-2025.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/12/indicacao_012-2025.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/13/indicacao_013-2025.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/14/indicacao_014-2025.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/15/indicacao_015-2025.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/16/indicacao_016-2025.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/17/indicacao_017-2025.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/18/indicacao_018-2025.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/19/indicacao_019-2025.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/20/indicacao_020-2025.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/21/indicacao_021-2025.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/22/indicacao_022-2025.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/23/indicacao_023-2025.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/24/indicacao_024-2025.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/25/indicacao_025-2025.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/26/indicacao_026-2025.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/27/indicacao_027-2025.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/28/indicacao_028-2025.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/29/indicacao_029-2025.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/30/indicacao_030-2025.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/31/indicacao_031-2025.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/32/indicacao_032-2025.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/33/indicacao_033-2025.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/34/indicacao_034-2025.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/35/indicacao_035-2025.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/36/indicacao_036-2025.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/37/indicacao_037-2025.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/38/indicacao_038-2025.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/39/indicacao_039-2025.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/40/indicacao_040-2025.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/41/indicacao_041-2025.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/42/indicacao_042-2025.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/43/indiccao_043-2025.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/44/indicacao_044-2025.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/45/indicacao_045-2025.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/46/indicacao_046-2025.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/47/indicacao_047-2025.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/48/indicacao_048-2025.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/49/indicacao_049-2025.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/50/indicacao_050-2025.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/51/req_001-2025.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/52/req_002-2025.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/53/req_003-2025.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/54/req_004-2025.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/55/req_005-2025.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/56/req_006-2025.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/57/req_007-2025.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/58/req_008-2025.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/61/req_009-2025.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/62/req_010-2025.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/59/req_011-2025.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/60/req_012-2025.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/64/req_014-2025.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/65/req_015-2025.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/66/req_016-2025.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/67/req_017-2025.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/68/req_018-2025.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/69/req_019-2025.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/70/req_020-2025.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/71/req_021-2025.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/74/req_022-2025.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/75/req_023-2025.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/76/req_024-2025.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/77/req_025-2025.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/78/req_026-2025.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/79/req_027-2025.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/80/req_028-2025.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/81/req_029-2025.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/82/req_030-2025.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/83/req_031-2025.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/84/req_032-2025.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/85/req_033-2025.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/86/req_034-2025.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/87/req_035-2025.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/88/req_036-2025.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/89/req_037-2025.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/90/req_038-2025.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/91/req_039-2025.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/92/req_040-2025.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/93/req_041-2025.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/94/req_042-2025.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/95/req_043-2025.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/96/req_044-2025.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/97/req_045-2025.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/99/req_046-2025.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/100/req_047-2025.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/101/req_048-2025.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/102/req_049-2025.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/103/req_050-2025.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/104/req_051-2025.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/105/req_052-2025.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/106/req_053-2025.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/107/req_054-2025.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/108/req_055-2025.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/109/req_056-2025.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/110/req_057-2025.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/111/req_058-2025.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/112/req_059-2025.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/113/req_060-2025.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/114/req_061-2025.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/115/req_062-2025.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/116/req_063-2025.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/117/req_064-2025.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/118/req_065-2025.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/119/req_066-2025.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/120/req_067-2025.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/121/req_068-2025.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/122/req_069-2025.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/123/req_070-2025.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/124/req_071-2025.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/125/req_072-2025.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/126/req_073-2025.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/127/req_074-2025.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/128/req_075-2025.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/129/req_076-2025.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/130/req_077-2025.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/131/req_078-2025.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/132/req_079-2025.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/133/req_080-2025.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/134/req_081-2025.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/135/req_082-2025.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/136/req_083-2025.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/137/req_084-2025.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/138/req_085-2025.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/139/req_086-2025.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/140/req_087-2025.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/141/req_088-2025.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/142/req_089-2025.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/143/req_090-2025.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/144/req_091-2025.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/145/req_092-2025.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/146/req_093-2025.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/147/req_094-2025.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/149/req_095-2025.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/150/req_096-2025.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/151/req_097-2025.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/152/req_098-2025.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/153/req_099-2025.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/154/req_100-2025.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/155/req_101-2025.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/174/req_102-2025.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/175/req_103-2025.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/179/req_104-2025.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/181/req_105-2025.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/177/req_110-2025.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/176/req_111-2025.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/170/req_112-2025.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/168/req_113-2025.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/166/req_114-2025.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/189/req_115-2025.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/190/req_116-2025.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/191/req_117-2025.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/192/req_118-2025.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/193/req_119-2025.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/188/req_120-2025.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/194/req_121-2025.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/63/req_122-2025.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/173/resposta_req_112-2025.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H161"/>
+  <dimension ref="A1:H172"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="44.7109375" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="137.140625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="111.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="110.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -3704,2562 +3806,2848 @@
       </c>
       <c r="D64" t="s">
         <v>183</v>
       </c>
       <c r="E64" t="s">
         <v>184</v>
       </c>
       <c r="F64" t="s">
         <v>163</v>
       </c>
       <c r="G64" s="1" t="s">
         <v>219</v>
       </c>
       <c r="H64" t="s">
         <v>220</v>
       </c>
     </row>
     <row r="65" spans="1:8">
       <c r="A65" t="s">
         <v>221</v>
       </c>
       <c r="B65" t="s">
         <v>9</v>
       </c>
       <c r="C65" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="D65" t="s">
         <v>183</v>
       </c>
       <c r="E65" t="s">
         <v>184</v>
       </c>
       <c r="F65" t="s">
-        <v>143</v>
+        <v>103</v>
       </c>
       <c r="G65" s="1" t="s">
         <v>222</v>
       </c>
       <c r="H65" t="s">
         <v>223</v>
       </c>
     </row>
     <row r="66" spans="1:8">
       <c r="A66" t="s">
         <v>224</v>
       </c>
       <c r="B66" t="s">
         <v>9</v>
       </c>
       <c r="C66" t="s">
-        <v>64</v>
+        <v>10</v>
       </c>
       <c r="D66" t="s">
         <v>183</v>
       </c>
       <c r="E66" t="s">
         <v>184</v>
       </c>
       <c r="F66" t="s">
-        <v>103</v>
+        <v>143</v>
       </c>
       <c r="G66" s="1" t="s">
         <v>225</v>
       </c>
       <c r="H66" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="67" spans="1:8">
       <c r="A67" t="s">
         <v>227</v>
       </c>
       <c r="B67" t="s">
         <v>9</v>
       </c>
       <c r="C67" t="s">
-        <v>10</v>
+        <v>71</v>
       </c>
       <c r="D67" t="s">
         <v>183</v>
       </c>
       <c r="E67" t="s">
         <v>184</v>
       </c>
       <c r="F67" t="s">
-        <v>143</v>
+        <v>228</v>
       </c>
       <c r="G67" s="1" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="H67" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
     </row>
     <row r="68" spans="1:8">
       <c r="A68" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="B68" t="s">
         <v>9</v>
       </c>
       <c r="C68" t="s">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="D68" t="s">
         <v>183</v>
       </c>
       <c r="E68" t="s">
         <v>184</v>
       </c>
       <c r="F68" t="s">
-        <v>231</v>
+        <v>31</v>
       </c>
       <c r="G68" s="1" t="s">
         <v>232</v>
       </c>
       <c r="H68" t="s">
         <v>233</v>
       </c>
     </row>
     <row r="69" spans="1:8">
       <c r="A69" t="s">
         <v>234</v>
       </c>
       <c r="B69" t="s">
         <v>9</v>
       </c>
       <c r="C69" t="s">
-        <v>74</v>
+        <v>77</v>
       </c>
       <c r="D69" t="s">
         <v>183</v>
       </c>
       <c r="E69" t="s">
         <v>184</v>
       </c>
       <c r="F69" t="s">
-        <v>31</v>
+        <v>235</v>
       </c>
       <c r="G69" s="1" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="H69" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
     </row>
     <row r="70" spans="1:8">
       <c r="A70" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="B70" t="s">
         <v>9</v>
       </c>
       <c r="C70" t="s">
-        <v>77</v>
+        <v>80</v>
       </c>
       <c r="D70" t="s">
         <v>183</v>
       </c>
       <c r="E70" t="s">
         <v>184</v>
       </c>
       <c r="F70" t="s">
-        <v>238</v>
+        <v>179</v>
       </c>
       <c r="G70" s="1" t="s">
         <v>239</v>
       </c>
       <c r="H70" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="71" spans="1:8">
       <c r="A71" t="s">
         <v>241</v>
       </c>
       <c r="B71" t="s">
         <v>9</v>
       </c>
       <c r="C71" t="s">
-        <v>80</v>
+        <v>83</v>
       </c>
       <c r="D71" t="s">
         <v>183</v>
       </c>
       <c r="E71" t="s">
         <v>184</v>
       </c>
       <c r="F71" t="s">
-        <v>179</v>
+        <v>23</v>
       </c>
       <c r="G71" s="1" t="s">
         <v>242</v>
       </c>
       <c r="H71" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="72" spans="1:8">
       <c r="A72" t="s">
         <v>244</v>
       </c>
       <c r="B72" t="s">
         <v>9</v>
       </c>
       <c r="C72" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="D72" t="s">
         <v>183</v>
       </c>
       <c r="E72" t="s">
         <v>184</v>
       </c>
       <c r="F72" t="s">
         <v>23</v>
       </c>
       <c r="G72" s="1" t="s">
         <v>245</v>
       </c>
       <c r="H72" t="s">
         <v>246</v>
       </c>
     </row>
     <row r="73" spans="1:8">
       <c r="A73" t="s">
         <v>247</v>
       </c>
       <c r="B73" t="s">
         <v>9</v>
       </c>
       <c r="C73" t="s">
-        <v>86</v>
+        <v>89</v>
       </c>
       <c r="D73" t="s">
         <v>183</v>
       </c>
       <c r="E73" t="s">
         <v>184</v>
       </c>
       <c r="F73" t="s">
         <v>23</v>
       </c>
       <c r="G73" s="1" t="s">
         <v>248</v>
       </c>
       <c r="H73" t="s">
         <v>249</v>
       </c>
     </row>
     <row r="74" spans="1:8">
       <c r="A74" t="s">
         <v>250</v>
       </c>
       <c r="B74" t="s">
         <v>9</v>
       </c>
       <c r="C74" t="s">
-        <v>89</v>
+        <v>92</v>
       </c>
       <c r="D74" t="s">
         <v>183</v>
       </c>
       <c r="E74" t="s">
         <v>184</v>
       </c>
       <c r="F74" t="s">
-        <v>23</v>
+        <v>31</v>
       </c>
       <c r="G74" s="1" t="s">
         <v>251</v>
       </c>
       <c r="H74" t="s">
         <v>252</v>
       </c>
     </row>
     <row r="75" spans="1:8">
       <c r="A75" t="s">
         <v>253</v>
       </c>
       <c r="B75" t="s">
         <v>9</v>
       </c>
       <c r="C75" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
       <c r="D75" t="s">
         <v>183</v>
       </c>
       <c r="E75" t="s">
         <v>184</v>
       </c>
       <c r="F75" t="s">
-        <v>31</v>
+        <v>228</v>
       </c>
       <c r="G75" s="1" t="s">
         <v>254</v>
       </c>
       <c r="H75" t="s">
         <v>255</v>
       </c>
     </row>
     <row r="76" spans="1:8">
       <c r="A76" t="s">
         <v>256</v>
       </c>
       <c r="B76" t="s">
         <v>9</v>
       </c>
       <c r="C76" t="s">
-        <v>95</v>
+        <v>99</v>
       </c>
       <c r="D76" t="s">
         <v>183</v>
       </c>
       <c r="E76" t="s">
         <v>184</v>
       </c>
       <c r="F76" t="s">
-        <v>231</v>
+        <v>228</v>
       </c>
       <c r="G76" s="1" t="s">
         <v>257</v>
       </c>
       <c r="H76" t="s">
         <v>258</v>
       </c>
     </row>
     <row r="77" spans="1:8">
       <c r="A77" t="s">
         <v>259</v>
       </c>
       <c r="B77" t="s">
         <v>9</v>
       </c>
       <c r="C77" t="s">
-        <v>99</v>
+        <v>102</v>
       </c>
       <c r="D77" t="s">
         <v>183</v>
       </c>
       <c r="E77" t="s">
         <v>184</v>
       </c>
       <c r="F77" t="s">
-        <v>231</v>
+        <v>31</v>
       </c>
       <c r="G77" s="1" t="s">
         <v>260</v>
       </c>
       <c r="H77" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="78" spans="1:8">
       <c r="A78" t="s">
         <v>262</v>
       </c>
       <c r="B78" t="s">
         <v>9</v>
       </c>
       <c r="C78" t="s">
-        <v>102</v>
+        <v>106</v>
       </c>
       <c r="D78" t="s">
         <v>183</v>
       </c>
       <c r="E78" t="s">
         <v>184</v>
       </c>
       <c r="F78" t="s">
         <v>31</v>
       </c>
       <c r="G78" s="1" t="s">
         <v>263</v>
       </c>
       <c r="H78" t="s">
         <v>264</v>
       </c>
     </row>
     <row r="79" spans="1:8">
       <c r="A79" t="s">
         <v>265</v>
       </c>
       <c r="B79" t="s">
         <v>9</v>
       </c>
       <c r="C79" t="s">
-        <v>106</v>
+        <v>109</v>
       </c>
       <c r="D79" t="s">
         <v>183</v>
       </c>
       <c r="E79" t="s">
         <v>184</v>
       </c>
       <c r="F79" t="s">
-        <v>31</v>
+        <v>23</v>
       </c>
       <c r="G79" s="1" t="s">
         <v>266</v>
       </c>
       <c r="H79" t="s">
         <v>267</v>
       </c>
     </row>
     <row r="80" spans="1:8">
       <c r="A80" t="s">
         <v>268</v>
       </c>
       <c r="B80" t="s">
         <v>9</v>
       </c>
       <c r="C80" t="s">
-        <v>109</v>
+        <v>112</v>
       </c>
       <c r="D80" t="s">
         <v>183</v>
       </c>
       <c r="E80" t="s">
         <v>184</v>
       </c>
       <c r="F80" t="s">
         <v>23</v>
       </c>
       <c r="G80" s="1" t="s">
         <v>269</v>
       </c>
       <c r="H80" t="s">
         <v>270</v>
       </c>
     </row>
     <row r="81" spans="1:8">
       <c r="A81" t="s">
         <v>271</v>
       </c>
       <c r="B81" t="s">
         <v>9</v>
       </c>
       <c r="C81" t="s">
-        <v>112</v>
+        <v>115</v>
       </c>
       <c r="D81" t="s">
         <v>183</v>
       </c>
       <c r="E81" t="s">
         <v>184</v>
       </c>
       <c r="F81" t="s">
-        <v>23</v>
+        <v>272</v>
       </c>
       <c r="G81" s="1" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="H81" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
     </row>
     <row r="82" spans="1:8">
       <c r="A82" t="s">
-        <v>274</v>
+        <v>275</v>
       </c>
       <c r="B82" t="s">
         <v>9</v>
       </c>
       <c r="C82" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="D82" t="s">
         <v>183</v>
       </c>
       <c r="E82" t="s">
         <v>184</v>
       </c>
       <c r="F82" t="s">
-        <v>275</v>
+        <v>23</v>
       </c>
       <c r="G82" s="1" t="s">
         <v>276</v>
       </c>
       <c r="H82" t="s">
         <v>277</v>
       </c>
     </row>
     <row r="83" spans="1:8">
       <c r="A83" t="s">
         <v>278</v>
       </c>
       <c r="B83" t="s">
         <v>9</v>
       </c>
       <c r="C83" t="s">
-        <v>118</v>
+        <v>121</v>
       </c>
       <c r="D83" t="s">
         <v>183</v>
       </c>
       <c r="E83" t="s">
         <v>184</v>
       </c>
       <c r="F83" t="s">
         <v>23</v>
       </c>
       <c r="G83" s="1" t="s">
         <v>279</v>
       </c>
       <c r="H83" t="s">
         <v>280</v>
       </c>
     </row>
     <row r="84" spans="1:8">
       <c r="A84" t="s">
         <v>281</v>
       </c>
       <c r="B84" t="s">
         <v>9</v>
       </c>
       <c r="C84" t="s">
-        <v>121</v>
+        <v>124</v>
       </c>
       <c r="D84" t="s">
         <v>183</v>
       </c>
       <c r="E84" t="s">
         <v>184</v>
       </c>
       <c r="F84" t="s">
-        <v>23</v>
+        <v>31</v>
       </c>
       <c r="G84" s="1" t="s">
         <v>282</v>
       </c>
       <c r="H84" t="s">
         <v>283</v>
       </c>
     </row>
     <row r="85" spans="1:8">
       <c r="A85" t="s">
         <v>284</v>
       </c>
       <c r="B85" t="s">
         <v>9</v>
       </c>
       <c r="C85" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="D85" t="s">
         <v>183</v>
       </c>
       <c r="E85" t="s">
         <v>184</v>
       </c>
       <c r="F85" t="s">
         <v>31</v>
       </c>
       <c r="G85" s="1" t="s">
         <v>285</v>
       </c>
       <c r="H85" t="s">
         <v>286</v>
       </c>
     </row>
     <row r="86" spans="1:8">
       <c r="A86" t="s">
         <v>287</v>
       </c>
       <c r="B86" t="s">
         <v>9</v>
       </c>
       <c r="C86" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="D86" t="s">
         <v>183</v>
       </c>
       <c r="E86" t="s">
         <v>184</v>
       </c>
       <c r="F86" t="s">
         <v>31</v>
       </c>
       <c r="G86" s="1" t="s">
         <v>288</v>
       </c>
       <c r="H86" t="s">
         <v>289</v>
       </c>
     </row>
     <row r="87" spans="1:8">
       <c r="A87" t="s">
         <v>290</v>
       </c>
       <c r="B87" t="s">
         <v>9</v>
       </c>
       <c r="C87" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="D87" t="s">
         <v>183</v>
       </c>
       <c r="E87" t="s">
         <v>184</v>
       </c>
       <c r="F87" t="s">
-        <v>31</v>
+        <v>23</v>
       </c>
       <c r="G87" s="1" t="s">
         <v>291</v>
       </c>
       <c r="H87" t="s">
         <v>292</v>
       </c>
     </row>
     <row r="88" spans="1:8">
       <c r="A88" t="s">
         <v>293</v>
       </c>
       <c r="B88" t="s">
         <v>9</v>
       </c>
       <c r="C88" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="D88" t="s">
         <v>183</v>
       </c>
       <c r="E88" t="s">
         <v>184</v>
       </c>
       <c r="F88" t="s">
-        <v>23</v>
+        <v>31</v>
       </c>
       <c r="G88" s="1" t="s">
         <v>294</v>
       </c>
       <c r="H88" t="s">
         <v>295</v>
       </c>
     </row>
     <row r="89" spans="1:8">
       <c r="A89" t="s">
         <v>296</v>
       </c>
       <c r="B89" t="s">
         <v>9</v>
       </c>
       <c r="C89" t="s">
-        <v>136</v>
+        <v>139</v>
       </c>
       <c r="D89" t="s">
         <v>183</v>
       </c>
       <c r="E89" t="s">
         <v>184</v>
       </c>
       <c r="F89" t="s">
         <v>31</v>
       </c>
       <c r="G89" s="1" t="s">
         <v>297</v>
       </c>
       <c r="H89" t="s">
         <v>298</v>
       </c>
     </row>
     <row r="90" spans="1:8">
       <c r="A90" t="s">
         <v>299</v>
       </c>
       <c r="B90" t="s">
         <v>9</v>
       </c>
       <c r="C90" t="s">
-        <v>139</v>
+        <v>142</v>
       </c>
       <c r="D90" t="s">
         <v>183</v>
       </c>
       <c r="E90" t="s">
         <v>184</v>
       </c>
       <c r="F90" t="s">
         <v>31</v>
       </c>
       <c r="G90" s="1" t="s">
         <v>300</v>
       </c>
       <c r="H90" t="s">
         <v>301</v>
       </c>
     </row>
     <row r="91" spans="1:8">
       <c r="A91" t="s">
         <v>302</v>
       </c>
       <c r="B91" t="s">
         <v>9</v>
       </c>
       <c r="C91" t="s">
-        <v>142</v>
+        <v>146</v>
       </c>
       <c r="D91" t="s">
         <v>183</v>
       </c>
       <c r="E91" t="s">
         <v>184</v>
       </c>
       <c r="F91" t="s">
-        <v>31</v>
+        <v>23</v>
       </c>
       <c r="G91" s="1" t="s">
         <v>303</v>
       </c>
       <c r="H91" t="s">
         <v>304</v>
       </c>
     </row>
     <row r="92" spans="1:8">
       <c r="A92" t="s">
         <v>305</v>
       </c>
       <c r="B92" t="s">
         <v>9</v>
       </c>
       <c r="C92" t="s">
-        <v>146</v>
+        <v>150</v>
       </c>
       <c r="D92" t="s">
         <v>183</v>
       </c>
       <c r="E92" t="s">
         <v>184</v>
       </c>
       <c r="F92" t="s">
         <v>23</v>
       </c>
       <c r="G92" s="1" t="s">
         <v>306</v>
       </c>
       <c r="H92" t="s">
         <v>307</v>
       </c>
     </row>
     <row r="93" spans="1:8">
       <c r="A93" t="s">
         <v>308</v>
       </c>
       <c r="B93" t="s">
         <v>9</v>
       </c>
       <c r="C93" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
       <c r="D93" t="s">
         <v>183</v>
       </c>
       <c r="E93" t="s">
         <v>184</v>
       </c>
       <c r="F93" t="s">
-        <v>23</v>
+        <v>41</v>
       </c>
       <c r="G93" s="1" t="s">
         <v>309</v>
       </c>
       <c r="H93" t="s">
         <v>310</v>
       </c>
     </row>
     <row r="94" spans="1:8">
       <c r="A94" t="s">
         <v>311</v>
       </c>
       <c r="B94" t="s">
         <v>9</v>
       </c>
       <c r="C94" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
       <c r="D94" t="s">
         <v>183</v>
       </c>
       <c r="E94" t="s">
         <v>184</v>
       </c>
       <c r="F94" t="s">
-        <v>41</v>
+        <v>61</v>
       </c>
       <c r="G94" s="1" t="s">
         <v>312</v>
       </c>
       <c r="H94" t="s">
         <v>313</v>
       </c>
     </row>
     <row r="95" spans="1:8">
       <c r="A95" t="s">
         <v>314</v>
       </c>
       <c r="B95" t="s">
         <v>9</v>
       </c>
       <c r="C95" t="s">
-        <v>156</v>
+        <v>159</v>
       </c>
       <c r="D95" t="s">
         <v>183</v>
       </c>
       <c r="E95" t="s">
         <v>184</v>
       </c>
       <c r="F95" t="s">
-        <v>61</v>
+        <v>179</v>
       </c>
       <c r="G95" s="1" t="s">
         <v>315</v>
       </c>
       <c r="H95" t="s">
         <v>316</v>
       </c>
     </row>
     <row r="96" spans="1:8">
       <c r="A96" t="s">
         <v>317</v>
       </c>
       <c r="B96" t="s">
         <v>9</v>
       </c>
       <c r="C96" t="s">
-        <v>159</v>
+        <v>162</v>
       </c>
       <c r="D96" t="s">
         <v>183</v>
       </c>
       <c r="E96" t="s">
         <v>184</v>
       </c>
       <c r="F96" t="s">
-        <v>179</v>
+        <v>23</v>
       </c>
       <c r="G96" s="1" t="s">
         <v>318</v>
       </c>
       <c r="H96" t="s">
         <v>319</v>
       </c>
     </row>
     <row r="97" spans="1:8">
       <c r="A97" t="s">
         <v>320</v>
       </c>
       <c r="B97" t="s">
         <v>9</v>
       </c>
       <c r="C97" t="s">
-        <v>162</v>
+        <v>166</v>
       </c>
       <c r="D97" t="s">
         <v>183</v>
       </c>
       <c r="E97" t="s">
         <v>184</v>
       </c>
       <c r="F97" t="s">
         <v>23</v>
       </c>
       <c r="G97" s="1" t="s">
         <v>321</v>
       </c>
       <c r="H97" t="s">
         <v>322</v>
       </c>
     </row>
     <row r="98" spans="1:8">
       <c r="A98" t="s">
         <v>323</v>
       </c>
       <c r="B98" t="s">
         <v>9</v>
       </c>
       <c r="C98" t="s">
-        <v>166</v>
+        <v>169</v>
       </c>
       <c r="D98" t="s">
         <v>183</v>
       </c>
       <c r="E98" t="s">
         <v>184</v>
       </c>
       <c r="F98" t="s">
-        <v>23</v>
+        <v>31</v>
       </c>
       <c r="G98" s="1" t="s">
         <v>324</v>
       </c>
       <c r="H98" t="s">
         <v>325</v>
       </c>
     </row>
     <row r="99" spans="1:8">
       <c r="A99" t="s">
         <v>326</v>
       </c>
       <c r="B99" t="s">
         <v>9</v>
       </c>
       <c r="C99" t="s">
-        <v>169</v>
+        <v>172</v>
       </c>
       <c r="D99" t="s">
         <v>183</v>
       </c>
       <c r="E99" t="s">
         <v>184</v>
       </c>
       <c r="F99" t="s">
         <v>31</v>
       </c>
       <c r="G99" s="1" t="s">
         <v>327</v>
       </c>
       <c r="H99" t="s">
         <v>328</v>
       </c>
     </row>
     <row r="100" spans="1:8">
       <c r="A100" t="s">
         <v>329</v>
       </c>
       <c r="B100" t="s">
         <v>9</v>
       </c>
       <c r="C100" t="s">
-        <v>172</v>
+        <v>175</v>
       </c>
       <c r="D100" t="s">
         <v>183</v>
       </c>
       <c r="E100" t="s">
         <v>184</v>
       </c>
       <c r="F100" t="s">
-        <v>31</v>
+        <v>179</v>
       </c>
       <c r="G100" s="1" t="s">
         <v>330</v>
       </c>
       <c r="H100" t="s">
         <v>331</v>
       </c>
     </row>
     <row r="101" spans="1:8">
       <c r="A101" t="s">
         <v>332</v>
       </c>
       <c r="B101" t="s">
         <v>9</v>
       </c>
       <c r="C101" t="s">
-        <v>175</v>
+        <v>178</v>
       </c>
       <c r="D101" t="s">
         <v>183</v>
       </c>
       <c r="E101" t="s">
         <v>184</v>
       </c>
       <c r="F101" t="s">
-        <v>179</v>
+        <v>23</v>
       </c>
       <c r="G101" s="1" t="s">
         <v>333</v>
       </c>
       <c r="H101" t="s">
         <v>334</v>
       </c>
     </row>
     <row r="102" spans="1:8">
       <c r="A102" t="s">
         <v>335</v>
       </c>
       <c r="B102" t="s">
         <v>9</v>
       </c>
       <c r="C102" t="s">
-        <v>178</v>
+        <v>182</v>
       </c>
       <c r="D102" t="s">
         <v>183</v>
       </c>
       <c r="E102" t="s">
         <v>184</v>
       </c>
       <c r="F102" t="s">
         <v>23</v>
       </c>
       <c r="G102" s="1" t="s">
         <v>336</v>
       </c>
       <c r="H102" t="s">
         <v>337</v>
       </c>
     </row>
     <row r="103" spans="1:8">
       <c r="A103" t="s">
         <v>338</v>
       </c>
       <c r="B103" t="s">
         <v>9</v>
       </c>
       <c r="C103" t="s">
-        <v>182</v>
+        <v>187</v>
       </c>
       <c r="D103" t="s">
         <v>183</v>
       </c>
       <c r="E103" t="s">
         <v>184</v>
       </c>
       <c r="F103" t="s">
-        <v>23</v>
+        <v>31</v>
       </c>
       <c r="G103" s="1" t="s">
         <v>339</v>
       </c>
       <c r="H103" t="s">
         <v>340</v>
       </c>
     </row>
     <row r="104" spans="1:8">
       <c r="A104" t="s">
         <v>341</v>
       </c>
       <c r="B104" t="s">
         <v>9</v>
       </c>
       <c r="C104" t="s">
-        <v>187</v>
+        <v>190</v>
       </c>
       <c r="D104" t="s">
         <v>183</v>
       </c>
       <c r="E104" t="s">
         <v>184</v>
       </c>
       <c r="F104" t="s">
         <v>31</v>
       </c>
       <c r="G104" s="1" t="s">
         <v>342</v>
       </c>
       <c r="H104" t="s">
         <v>343</v>
       </c>
     </row>
     <row r="105" spans="1:8">
       <c r="A105" t="s">
         <v>344</v>
       </c>
       <c r="B105" t="s">
         <v>9</v>
       </c>
       <c r="C105" t="s">
-        <v>190</v>
+        <v>193</v>
       </c>
       <c r="D105" t="s">
         <v>183</v>
       </c>
       <c r="E105" t="s">
         <v>184</v>
       </c>
       <c r="F105" t="s">
-        <v>31</v>
+        <v>23</v>
       </c>
       <c r="G105" s="1" t="s">
         <v>345</v>
       </c>
       <c r="H105" t="s">
         <v>346</v>
       </c>
     </row>
     <row r="106" spans="1:8">
       <c r="A106" t="s">
         <v>347</v>
       </c>
       <c r="B106" t="s">
         <v>9</v>
       </c>
       <c r="C106" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
       <c r="D106" t="s">
         <v>183</v>
       </c>
       <c r="E106" t="s">
         <v>184</v>
       </c>
       <c r="F106" t="s">
-        <v>23</v>
+        <v>68</v>
       </c>
       <c r="G106" s="1" t="s">
         <v>348</v>
       </c>
       <c r="H106" t="s">
         <v>349</v>
       </c>
     </row>
     <row r="107" spans="1:8">
       <c r="A107" t="s">
         <v>350</v>
       </c>
       <c r="B107" t="s">
         <v>9</v>
       </c>
       <c r="C107" t="s">
-        <v>196</v>
+        <v>200</v>
       </c>
       <c r="D107" t="s">
         <v>183</v>
       </c>
       <c r="E107" t="s">
         <v>184</v>
       </c>
       <c r="F107" t="s">
-        <v>68</v>
+        <v>23</v>
       </c>
       <c r="G107" s="1" t="s">
         <v>351</v>
       </c>
       <c r="H107" t="s">
         <v>352</v>
       </c>
     </row>
     <row r="108" spans="1:8">
       <c r="A108" t="s">
         <v>353</v>
       </c>
       <c r="B108" t="s">
         <v>9</v>
       </c>
       <c r="C108" t="s">
-        <v>200</v>
+        <v>203</v>
       </c>
       <c r="D108" t="s">
         <v>183</v>
       </c>
       <c r="E108" t="s">
         <v>184</v>
       </c>
       <c r="F108" t="s">
-        <v>23</v>
+        <v>103</v>
       </c>
       <c r="G108" s="1" t="s">
         <v>354</v>
       </c>
       <c r="H108" t="s">
         <v>355</v>
       </c>
     </row>
     <row r="109" spans="1:8">
       <c r="A109" t="s">
         <v>356</v>
       </c>
       <c r="B109" t="s">
         <v>9</v>
       </c>
       <c r="C109" t="s">
-        <v>203</v>
+        <v>206</v>
       </c>
       <c r="D109" t="s">
         <v>183</v>
       </c>
       <c r="E109" t="s">
         <v>184</v>
       </c>
       <c r="F109" t="s">
-        <v>103</v>
+        <v>357</v>
       </c>
       <c r="G109" s="1" t="s">
-        <v>357</v>
+        <v>358</v>
       </c>
       <c r="H109" t="s">
-        <v>358</v>
+        <v>359</v>
       </c>
     </row>
     <row r="110" spans="1:8">
       <c r="A110" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="B110" t="s">
         <v>9</v>
       </c>
       <c r="C110" t="s">
-        <v>206</v>
+        <v>215</v>
       </c>
       <c r="D110" t="s">
         <v>183</v>
       </c>
       <c r="E110" t="s">
         <v>184</v>
       </c>
       <c r="F110" t="s">
-        <v>360</v>
+        <v>23</v>
       </c>
       <c r="G110" s="1" t="s">
         <v>361</v>
       </c>
       <c r="H110" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="111" spans="1:8">
       <c r="A111" t="s">
         <v>363</v>
       </c>
       <c r="B111" t="s">
         <v>9</v>
       </c>
       <c r="C111" t="s">
-        <v>215</v>
+        <v>218</v>
       </c>
       <c r="D111" t="s">
         <v>183</v>
       </c>
       <c r="E111" t="s">
         <v>184</v>
       </c>
       <c r="F111" t="s">
         <v>23</v>
       </c>
       <c r="G111" s="1" t="s">
         <v>364</v>
       </c>
       <c r="H111" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="112" spans="1:8">
       <c r="A112" t="s">
         <v>366</v>
       </c>
       <c r="B112" t="s">
         <v>9</v>
       </c>
       <c r="C112" t="s">
-        <v>218</v>
+        <v>209</v>
       </c>
       <c r="D112" t="s">
         <v>183</v>
       </c>
       <c r="E112" t="s">
         <v>184</v>
       </c>
       <c r="F112" t="s">
         <v>23</v>
       </c>
       <c r="G112" s="1" t="s">
         <v>367</v>
       </c>
       <c r="H112" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="113" spans="1:8">
       <c r="A113" t="s">
         <v>369</v>
       </c>
       <c r="B113" t="s">
         <v>9</v>
       </c>
       <c r="C113" t="s">
-        <v>209</v>
+        <v>212</v>
       </c>
       <c r="D113" t="s">
         <v>183</v>
       </c>
       <c r="E113" t="s">
         <v>184</v>
       </c>
       <c r="F113" t="s">
         <v>23</v>
       </c>
       <c r="G113" s="1" t="s">
         <v>370</v>
       </c>
       <c r="H113" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="114" spans="1:8">
       <c r="A114" t="s">
         <v>372</v>
       </c>
       <c r="B114" t="s">
         <v>9</v>
       </c>
       <c r="C114" t="s">
-        <v>212</v>
+        <v>373</v>
       </c>
       <c r="D114" t="s">
         <v>183</v>
       </c>
       <c r="E114" t="s">
         <v>184</v>
       </c>
       <c r="F114" t="s">
         <v>23</v>
       </c>
       <c r="G114" s="1" t="s">
-        <v>373</v>
+        <v>374</v>
       </c>
       <c r="H114" t="s">
-        <v>374</v>
+        <v>375</v>
       </c>
     </row>
     <row r="115" spans="1:8">
       <c r="A115" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="B115" t="s">
         <v>9</v>
       </c>
       <c r="C115" t="s">
         <v>221</v>
       </c>
       <c r="D115" t="s">
         <v>183</v>
       </c>
       <c r="E115" t="s">
         <v>184</v>
       </c>
       <c r="F115" t="s">
         <v>23</v>
       </c>
       <c r="G115" s="1" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="H115" t="s">
-        <v>377</v>
+        <v>378</v>
       </c>
     </row>
     <row r="116" spans="1:8">
       <c r="A116" t="s">
-        <v>378</v>
+        <v>379</v>
       </c>
       <c r="B116" t="s">
         <v>9</v>
       </c>
       <c r="C116" t="s">
         <v>224</v>
       </c>
       <c r="D116" t="s">
         <v>183</v>
       </c>
       <c r="E116" t="s">
         <v>184</v>
       </c>
       <c r="F116" t="s">
         <v>23</v>
       </c>
       <c r="G116" s="1" t="s">
-        <v>379</v>
+        <v>380</v>
       </c>
       <c r="H116" t="s">
-        <v>380</v>
+        <v>381</v>
       </c>
     </row>
     <row r="117" spans="1:8">
       <c r="A117" t="s">
-        <v>381</v>
+        <v>382</v>
       </c>
       <c r="B117" t="s">
         <v>9</v>
       </c>
       <c r="C117" t="s">
         <v>227</v>
       </c>
       <c r="D117" t="s">
         <v>183</v>
       </c>
       <c r="E117" t="s">
         <v>184</v>
       </c>
       <c r="F117" t="s">
         <v>23</v>
       </c>
       <c r="G117" s="1" t="s">
-        <v>382</v>
+        <v>383</v>
       </c>
       <c r="H117" t="s">
-        <v>383</v>
+        <v>384</v>
       </c>
     </row>
     <row r="118" spans="1:8">
       <c r="A118" t="s">
-        <v>384</v>
+        <v>385</v>
       </c>
       <c r="B118" t="s">
         <v>9</v>
       </c>
       <c r="C118" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="D118" t="s">
         <v>183</v>
       </c>
       <c r="E118" t="s">
         <v>184</v>
       </c>
       <c r="F118" t="s">
         <v>23</v>
       </c>
       <c r="G118" s="1" t="s">
-        <v>385</v>
+        <v>386</v>
       </c>
       <c r="H118" t="s">
-        <v>386</v>
+        <v>387</v>
       </c>
     </row>
     <row r="119" spans="1:8">
       <c r="A119" t="s">
-        <v>387</v>
+        <v>388</v>
       </c>
       <c r="B119" t="s">
         <v>9</v>
       </c>
       <c r="C119" t="s">
         <v>234</v>
       </c>
       <c r="D119" t="s">
         <v>183</v>
       </c>
       <c r="E119" t="s">
         <v>184</v>
       </c>
       <c r="F119" t="s">
-        <v>23</v>
+        <v>27</v>
       </c>
       <c r="G119" s="1" t="s">
-        <v>388</v>
+        <v>389</v>
       </c>
       <c r="H119" t="s">
-        <v>389</v>
+        <v>390</v>
       </c>
     </row>
     <row r="120" spans="1:8">
       <c r="A120" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="B120" t="s">
         <v>9</v>
       </c>
       <c r="C120" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="D120" t="s">
         <v>183</v>
       </c>
       <c r="E120" t="s">
         <v>184</v>
       </c>
       <c r="F120" t="s">
-        <v>27</v>
+        <v>23</v>
       </c>
       <c r="G120" s="1" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
       <c r="H120" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
     </row>
     <row r="121" spans="1:8">
       <c r="A121" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="B121" t="s">
         <v>9</v>
       </c>
       <c r="C121" t="s">
         <v>241</v>
       </c>
       <c r="D121" t="s">
         <v>183</v>
       </c>
       <c r="E121" t="s">
         <v>184</v>
       </c>
       <c r="F121" t="s">
         <v>23</v>
       </c>
       <c r="G121" s="1" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="H121" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
     </row>
     <row r="122" spans="1:8">
       <c r="A122" t="s">
-        <v>396</v>
+        <v>397</v>
       </c>
       <c r="B122" t="s">
         <v>9</v>
       </c>
       <c r="C122" t="s">
         <v>244</v>
       </c>
       <c r="D122" t="s">
         <v>183</v>
       </c>
       <c r="E122" t="s">
         <v>184</v>
       </c>
       <c r="F122" t="s">
         <v>23</v>
       </c>
       <c r="G122" s="1" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="H122" t="s">
-        <v>398</v>
+        <v>399</v>
       </c>
     </row>
     <row r="123" spans="1:8">
       <c r="A123" t="s">
-        <v>399</v>
+        <v>400</v>
       </c>
       <c r="B123" t="s">
         <v>9</v>
       </c>
       <c r="C123" t="s">
-        <v>247</v>
+        <v>401</v>
       </c>
       <c r="D123" t="s">
         <v>183</v>
       </c>
       <c r="E123" t="s">
         <v>184</v>
       </c>
       <c r="F123" t="s">
-        <v>23</v>
+        <v>402</v>
       </c>
       <c r="G123" s="1" t="s">
-        <v>400</v>
+        <v>403</v>
       </c>
       <c r="H123" t="s">
-        <v>401</v>
+        <v>404</v>
       </c>
     </row>
     <row r="124" spans="1:8">
       <c r="A124" t="s">
-        <v>402</v>
+        <v>405</v>
       </c>
       <c r="B124" t="s">
         <v>9</v>
       </c>
       <c r="C124" t="s">
-        <v>403</v>
+        <v>406</v>
       </c>
       <c r="D124" t="s">
         <v>183</v>
       </c>
       <c r="E124" t="s">
         <v>184</v>
       </c>
       <c r="F124" t="s">
-        <v>404</v>
+        <v>31</v>
       </c>
       <c r="G124" s="1" t="s">
-        <v>405</v>
+        <v>407</v>
       </c>
       <c r="H124" t="s">
-        <v>406</v>
+        <v>408</v>
       </c>
     </row>
     <row r="125" spans="1:8">
       <c r="A125" t="s">
-        <v>407</v>
+        <v>409</v>
       </c>
       <c r="B125" t="s">
         <v>9</v>
       </c>
       <c r="C125" t="s">
-        <v>408</v>
+        <v>247</v>
       </c>
       <c r="D125" t="s">
         <v>183</v>
       </c>
       <c r="E125" t="s">
         <v>184</v>
       </c>
       <c r="F125" t="s">
-        <v>31</v>
+        <v>23</v>
       </c>
       <c r="G125" s="1" t="s">
-        <v>409</v>
+        <v>410</v>
       </c>
       <c r="H125" t="s">
-        <v>410</v>
+        <v>411</v>
       </c>
     </row>
     <row r="126" spans="1:8">
       <c r="A126" t="s">
-        <v>411</v>
+        <v>412</v>
       </c>
       <c r="B126" t="s">
         <v>9</v>
       </c>
       <c r="C126" t="s">
         <v>250</v>
       </c>
       <c r="D126" t="s">
         <v>183</v>
       </c>
       <c r="E126" t="s">
         <v>184</v>
       </c>
       <c r="F126" t="s">
         <v>23</v>
       </c>
       <c r="G126" s="1" t="s">
-        <v>412</v>
+        <v>413</v>
       </c>
       <c r="H126" t="s">
-        <v>413</v>
+        <v>414</v>
       </c>
     </row>
     <row r="127" spans="1:8">
       <c r="A127" t="s">
-        <v>414</v>
+        <v>415</v>
       </c>
       <c r="B127" t="s">
         <v>9</v>
       </c>
       <c r="C127" t="s">
         <v>253</v>
       </c>
       <c r="D127" t="s">
         <v>183</v>
       </c>
       <c r="E127" t="s">
         <v>184</v>
       </c>
       <c r="F127" t="s">
-        <v>23</v>
+        <v>31</v>
       </c>
       <c r="G127" s="1" t="s">
-        <v>415</v>
+        <v>416</v>
       </c>
       <c r="H127" t="s">
-        <v>416</v>
+        <v>417</v>
       </c>
     </row>
     <row r="128" spans="1:8">
       <c r="A128" t="s">
-        <v>417</v>
+        <v>418</v>
       </c>
       <c r="B128" t="s">
         <v>9</v>
       </c>
       <c r="C128" t="s">
         <v>256</v>
       </c>
       <c r="D128" t="s">
         <v>183</v>
       </c>
       <c r="E128" t="s">
         <v>184</v>
       </c>
       <c r="F128" t="s">
         <v>31</v>
       </c>
       <c r="G128" s="1" t="s">
-        <v>418</v>
+        <v>419</v>
       </c>
       <c r="H128" t="s">
-        <v>419</v>
+        <v>420</v>
       </c>
     </row>
     <row r="129" spans="1:8">
       <c r="A129" t="s">
-        <v>420</v>
+        <v>421</v>
       </c>
       <c r="B129" t="s">
         <v>9</v>
       </c>
       <c r="C129" t="s">
         <v>259</v>
       </c>
       <c r="D129" t="s">
         <v>183</v>
       </c>
       <c r="E129" t="s">
         <v>184</v>
       </c>
       <c r="F129" t="s">
-        <v>31</v>
+        <v>422</v>
       </c>
       <c r="G129" s="1" t="s">
-        <v>421</v>
+        <v>423</v>
       </c>
       <c r="H129" t="s">
-        <v>422</v>
+        <v>424</v>
       </c>
     </row>
     <row r="130" spans="1:8">
       <c r="A130" t="s">
-        <v>423</v>
+        <v>425</v>
       </c>
       <c r="B130" t="s">
         <v>9</v>
       </c>
       <c r="C130" t="s">
         <v>262</v>
       </c>
       <c r="D130" t="s">
         <v>183</v>
       </c>
       <c r="E130" t="s">
         <v>184</v>
       </c>
       <c r="F130" t="s">
-        <v>424</v>
+        <v>23</v>
       </c>
       <c r="G130" s="1" t="s">
-        <v>425</v>
+        <v>426</v>
       </c>
       <c r="H130" t="s">
-        <v>426</v>
+        <v>427</v>
       </c>
     </row>
     <row r="131" spans="1:8">
       <c r="A131" t="s">
-        <v>427</v>
+        <v>428</v>
       </c>
       <c r="B131" t="s">
         <v>9</v>
       </c>
       <c r="C131" t="s">
         <v>265</v>
       </c>
       <c r="D131" t="s">
         <v>183</v>
       </c>
       <c r="E131" t="s">
         <v>184</v>
       </c>
       <c r="F131" t="s">
         <v>23</v>
       </c>
       <c r="G131" s="1" t="s">
-        <v>428</v>
+        <v>429</v>
       </c>
       <c r="H131" t="s">
-        <v>429</v>
+        <v>430</v>
       </c>
     </row>
     <row r="132" spans="1:8">
       <c r="A132" t="s">
-        <v>430</v>
+        <v>431</v>
       </c>
       <c r="B132" t="s">
         <v>9</v>
       </c>
       <c r="C132" t="s">
         <v>268</v>
       </c>
       <c r="D132" t="s">
         <v>183</v>
       </c>
       <c r="E132" t="s">
         <v>184</v>
       </c>
       <c r="F132" t="s">
-        <v>23</v>
+        <v>31</v>
       </c>
       <c r="G132" s="1" t="s">
-        <v>431</v>
+        <v>432</v>
       </c>
       <c r="H132" t="s">
-        <v>432</v>
+        <v>433</v>
       </c>
     </row>
     <row r="133" spans="1:8">
       <c r="A133" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
       <c r="B133" t="s">
         <v>9</v>
       </c>
       <c r="C133" t="s">
         <v>271</v>
       </c>
       <c r="D133" t="s">
         <v>183</v>
       </c>
       <c r="E133" t="s">
         <v>184</v>
       </c>
       <c r="F133" t="s">
-        <v>31</v>
+        <v>23</v>
       </c>
       <c r="G133" s="1" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
       <c r="H133" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
     </row>
     <row r="134" spans="1:8">
       <c r="A134" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="B134" t="s">
         <v>9</v>
       </c>
       <c r="C134" t="s">
-        <v>274</v>
+        <v>275</v>
       </c>
       <c r="D134" t="s">
         <v>183</v>
       </c>
       <c r="E134" t="s">
         <v>184</v>
       </c>
       <c r="F134" t="s">
         <v>23</v>
       </c>
       <c r="G134" s="1" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="H134" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
     </row>
     <row r="135" spans="1:8">
       <c r="A135" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="B135" t="s">
         <v>9</v>
       </c>
       <c r="C135" t="s">
         <v>278</v>
       </c>
       <c r="D135" t="s">
         <v>183</v>
       </c>
       <c r="E135" t="s">
         <v>184</v>
       </c>
       <c r="F135" t="s">
-        <v>23</v>
+        <v>31</v>
       </c>
       <c r="G135" s="1" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
       <c r="H135" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
     </row>
     <row r="136" spans="1:8">
       <c r="A136" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="B136" t="s">
         <v>9</v>
       </c>
       <c r="C136" t="s">
         <v>281</v>
       </c>
       <c r="D136" t="s">
         <v>183</v>
       </c>
       <c r="E136" t="s">
         <v>184</v>
       </c>
       <c r="F136" t="s">
         <v>31</v>
       </c>
       <c r="G136" s="1" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="H136" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="137" spans="1:8">
       <c r="A137" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="B137" t="s">
         <v>9</v>
       </c>
       <c r="C137" t="s">
         <v>284</v>
       </c>
       <c r="D137" t="s">
         <v>183</v>
       </c>
       <c r="E137" t="s">
         <v>184</v>
       </c>
       <c r="F137" t="s">
-        <v>31</v>
+        <v>68</v>
       </c>
       <c r="G137" s="1" t="s">
-        <v>446</v>
+        <v>447</v>
       </c>
       <c r="H137" t="s">
-        <v>447</v>
+        <v>448</v>
       </c>
     </row>
     <row r="138" spans="1:8">
       <c r="A138" t="s">
-        <v>448</v>
+        <v>449</v>
       </c>
       <c r="B138" t="s">
         <v>9</v>
       </c>
       <c r="C138" t="s">
         <v>287</v>
       </c>
       <c r="D138" t="s">
         <v>183</v>
       </c>
       <c r="E138" t="s">
         <v>184</v>
       </c>
       <c r="F138" t="s">
-        <v>68</v>
+        <v>31</v>
       </c>
       <c r="G138" s="1" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="H138" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
     </row>
     <row r="139" spans="1:8">
       <c r="A139" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
       <c r="B139" t="s">
         <v>9</v>
       </c>
       <c r="C139" t="s">
         <v>290</v>
       </c>
       <c r="D139" t="s">
         <v>183</v>
       </c>
       <c r="E139" t="s">
         <v>184</v>
       </c>
       <c r="F139" t="s">
-        <v>31</v>
+        <v>23</v>
       </c>
       <c r="G139" s="1" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="H139" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="140" spans="1:8">
       <c r="A140" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="B140" t="s">
         <v>9</v>
       </c>
       <c r="C140" t="s">
         <v>293</v>
       </c>
       <c r="D140" t="s">
         <v>183</v>
       </c>
       <c r="E140" t="s">
         <v>184</v>
       </c>
       <c r="F140" t="s">
         <v>23</v>
       </c>
       <c r="G140" s="1" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="H140" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
     </row>
     <row r="141" spans="1:8">
       <c r="A141" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="B141" t="s">
         <v>9</v>
       </c>
       <c r="C141" t="s">
         <v>296</v>
       </c>
       <c r="D141" t="s">
         <v>183</v>
       </c>
       <c r="E141" t="s">
         <v>184</v>
       </c>
       <c r="F141" t="s">
         <v>23</v>
       </c>
       <c r="G141" s="1" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="H141" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
     </row>
     <row r="142" spans="1:8">
       <c r="A142" t="s">
-        <v>460</v>
+        <v>461</v>
       </c>
       <c r="B142" t="s">
         <v>9</v>
       </c>
       <c r="C142" t="s">
         <v>299</v>
       </c>
       <c r="D142" t="s">
         <v>183</v>
       </c>
       <c r="E142" t="s">
         <v>184</v>
       </c>
       <c r="F142" t="s">
-        <v>23</v>
+        <v>31</v>
       </c>
       <c r="G142" s="1" t="s">
-        <v>461</v>
+        <v>462</v>
       </c>
       <c r="H142" t="s">
-        <v>462</v>
+        <v>463</v>
       </c>
     </row>
     <row r="143" spans="1:8">
       <c r="A143" t="s">
-        <v>463</v>
+        <v>464</v>
       </c>
       <c r="B143" t="s">
         <v>9</v>
       </c>
       <c r="C143" t="s">
         <v>302</v>
       </c>
       <c r="D143" t="s">
         <v>183</v>
       </c>
       <c r="E143" t="s">
         <v>184</v>
       </c>
       <c r="F143" t="s">
-        <v>31</v>
+        <v>402</v>
       </c>
       <c r="G143" s="1" t="s">
-        <v>464</v>
+        <v>465</v>
       </c>
       <c r="H143" t="s">
-        <v>465</v>
+        <v>466</v>
       </c>
     </row>
     <row r="144" spans="1:8">
       <c r="A144" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
       <c r="B144" t="s">
         <v>9</v>
       </c>
       <c r="C144" t="s">
         <v>305</v>
       </c>
       <c r="D144" t="s">
         <v>183</v>
       </c>
       <c r="E144" t="s">
         <v>184</v>
       </c>
       <c r="F144" t="s">
-        <v>404</v>
+        <v>31</v>
       </c>
       <c r="G144" s="1" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
       <c r="H144" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
     </row>
     <row r="145" spans="1:8">
       <c r="A145" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="B145" t="s">
         <v>9</v>
       </c>
       <c r="C145" t="s">
         <v>308</v>
       </c>
       <c r="D145" t="s">
         <v>183</v>
       </c>
       <c r="E145" t="s">
         <v>184</v>
       </c>
       <c r="F145" t="s">
-        <v>31</v>
+        <v>179</v>
       </c>
       <c r="G145" s="1" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="H145" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
     </row>
     <row r="146" spans="1:8">
       <c r="A146" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="B146" t="s">
         <v>9</v>
       </c>
       <c r="C146" t="s">
         <v>311</v>
       </c>
       <c r="D146" t="s">
         <v>183</v>
       </c>
       <c r="E146" t="s">
         <v>184</v>
       </c>
       <c r="F146" t="s">
-        <v>179</v>
+        <v>68</v>
       </c>
       <c r="G146" s="1" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="H146" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
     </row>
     <row r="147" spans="1:8">
       <c r="A147" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
       <c r="B147" t="s">
         <v>9</v>
       </c>
       <c r="C147" t="s">
         <v>314</v>
       </c>
       <c r="D147" t="s">
         <v>183</v>
       </c>
       <c r="E147" t="s">
         <v>184</v>
       </c>
       <c r="F147" t="s">
-        <v>68</v>
+        <v>23</v>
       </c>
       <c r="G147" s="1" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="H147" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
     </row>
     <row r="148" spans="1:8">
       <c r="A148" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
       <c r="B148" t="s">
         <v>9</v>
       </c>
       <c r="C148" t="s">
         <v>317</v>
       </c>
       <c r="D148" t="s">
         <v>183</v>
       </c>
       <c r="E148" t="s">
         <v>184</v>
       </c>
       <c r="F148" t="s">
         <v>23</v>
       </c>
       <c r="G148" s="1" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="H148" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
     </row>
     <row r="149" spans="1:8">
       <c r="A149" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="B149" t="s">
         <v>9</v>
       </c>
       <c r="C149" t="s">
-        <v>320</v>
+        <v>8</v>
       </c>
       <c r="D149" t="s">
         <v>183</v>
       </c>
       <c r="E149" t="s">
         <v>184</v>
       </c>
       <c r="F149" t="s">
         <v>23</v>
       </c>
       <c r="G149" s="1" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="H149" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
     </row>
     <row r="150" spans="1:8">
       <c r="A150" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="B150" t="s">
         <v>9</v>
       </c>
       <c r="C150" t="s">
-        <v>8</v>
+        <v>320</v>
       </c>
       <c r="D150" t="s">
         <v>183</v>
       </c>
       <c r="E150" t="s">
         <v>184</v>
       </c>
       <c r="F150" t="s">
         <v>23</v>
       </c>
       <c r="G150" s="1" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="H150" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
     </row>
     <row r="151" spans="1:8">
       <c r="A151" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
       <c r="B151" t="s">
         <v>9</v>
       </c>
       <c r="C151" t="s">
         <v>323</v>
       </c>
       <c r="D151" t="s">
         <v>183</v>
       </c>
       <c r="E151" t="s">
         <v>184</v>
       </c>
       <c r="F151" t="s">
         <v>23</v>
       </c>
       <c r="G151" s="1" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="H151" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
     </row>
     <row r="152" spans="1:8">
       <c r="A152" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
       <c r="B152" t="s">
         <v>9</v>
       </c>
       <c r="C152" t="s">
         <v>326</v>
       </c>
       <c r="D152" t="s">
         <v>183</v>
       </c>
       <c r="E152" t="s">
         <v>184</v>
       </c>
       <c r="F152" t="s">
         <v>23</v>
       </c>
       <c r="G152" s="1" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="H152" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
     </row>
     <row r="153" spans="1:8">
       <c r="A153" t="s">
-        <v>493</v>
+        <v>494</v>
       </c>
       <c r="B153" t="s">
         <v>9</v>
       </c>
       <c r="C153" t="s">
         <v>329</v>
       </c>
       <c r="D153" t="s">
         <v>183</v>
       </c>
       <c r="E153" t="s">
         <v>184</v>
       </c>
       <c r="F153" t="s">
         <v>23</v>
       </c>
       <c r="G153" s="1" t="s">
-        <v>494</v>
+        <v>495</v>
       </c>
       <c r="H153" t="s">
-        <v>495</v>
+        <v>496</v>
       </c>
     </row>
     <row r="154" spans="1:8">
       <c r="A154" t="s">
-        <v>496</v>
+        <v>497</v>
       </c>
       <c r="B154" t="s">
         <v>9</v>
       </c>
       <c r="C154" t="s">
         <v>332</v>
       </c>
       <c r="D154" t="s">
         <v>183</v>
       </c>
       <c r="E154" t="s">
         <v>184</v>
       </c>
       <c r="F154" t="s">
-        <v>23</v>
+        <v>41</v>
       </c>
       <c r="G154" s="1" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
       <c r="H154" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
     </row>
     <row r="155" spans="1:8">
       <c r="A155" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="B155" t="s">
         <v>9</v>
       </c>
       <c r="C155" t="s">
         <v>335</v>
       </c>
       <c r="D155" t="s">
         <v>183</v>
       </c>
       <c r="E155" t="s">
         <v>184</v>
       </c>
       <c r="F155" t="s">
-        <v>41</v>
+        <v>23</v>
       </c>
       <c r="G155" s="1" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
       <c r="H155" t="s">
-        <v>501</v>
+        <v>502</v>
       </c>
     </row>
     <row r="156" spans="1:8">
       <c r="A156" t="s">
-        <v>502</v>
+        <v>503</v>
       </c>
       <c r="B156" t="s">
         <v>9</v>
       </c>
       <c r="C156" t="s">
-        <v>363</v>
+        <v>338</v>
       </c>
       <c r="D156" t="s">
         <v>183</v>
       </c>
       <c r="E156" t="s">
         <v>184</v>
       </c>
       <c r="F156" t="s">
         <v>23</v>
       </c>
       <c r="G156" s="1" t="s">
-        <v>503</v>
+        <v>504</v>
       </c>
       <c r="H156" t="s">
-        <v>504</v>
+        <v>505</v>
       </c>
     </row>
     <row r="157" spans="1:8">
       <c r="A157" t="s">
-        <v>505</v>
+        <v>506</v>
       </c>
       <c r="B157" t="s">
         <v>9</v>
       </c>
       <c r="C157" t="s">
-        <v>366</v>
+        <v>353</v>
       </c>
       <c r="D157" t="s">
         <v>183</v>
       </c>
       <c r="E157" t="s">
         <v>184</v>
       </c>
       <c r="F157" t="s">
-        <v>23</v>
+        <v>41</v>
       </c>
       <c r="G157" s="1" t="s">
-        <v>506</v>
+        <v>507</v>
       </c>
       <c r="H157" t="s">
-        <v>507</v>
+        <v>508</v>
       </c>
     </row>
     <row r="158" spans="1:8">
       <c r="A158" t="s">
-        <v>508</v>
+        <v>509</v>
       </c>
       <c r="B158" t="s">
         <v>9</v>
       </c>
       <c r="C158" t="s">
-        <v>369</v>
+        <v>356</v>
       </c>
       <c r="D158" t="s">
         <v>183</v>
       </c>
       <c r="E158" t="s">
         <v>184</v>
       </c>
       <c r="F158" t="s">
         <v>23</v>
       </c>
       <c r="G158" s="1" t="s">
-        <v>509</v>
+        <v>510</v>
       </c>
       <c r="H158" t="s">
-        <v>510</v>
+        <v>511</v>
       </c>
     </row>
     <row r="159" spans="1:8">
       <c r="A159" t="s">
-        <v>511</v>
+        <v>512</v>
       </c>
       <c r="B159" t="s">
         <v>9</v>
       </c>
       <c r="C159" t="s">
-        <v>363</v>
+        <v>360</v>
       </c>
       <c r="D159" t="s">
-        <v>512</v>
+        <v>183</v>
       </c>
       <c r="E159" t="s">
+        <v>184</v>
+      </c>
+      <c r="F159" t="s">
+        <v>23</v>
+      </c>
+      <c r="G159" s="1" t="s">
         <v>513</v>
       </c>
-      <c r="F159" t="s">
+      <c r="H159" t="s">
         <v>514</v>
-      </c>
-[...4 lines deleted...]
-        <v>516</v>
       </c>
     </row>
     <row r="160" spans="1:8">
       <c r="A160" t="s">
+        <v>515</v>
+      </c>
+      <c r="B160" t="s">
+        <v>9</v>
+      </c>
+      <c r="C160" t="s">
+        <v>363</v>
+      </c>
+      <c r="D160" t="s">
+        <v>183</v>
+      </c>
+      <c r="E160" t="s">
+        <v>184</v>
+      </c>
+      <c r="F160" t="s">
+        <v>23</v>
+      </c>
+      <c r="G160" s="1" t="s">
+        <v>516</v>
+      </c>
+      <c r="H160" t="s">
         <v>517</v>
-      </c>
-[...19 lines deleted...]
-        <v>519</v>
       </c>
     </row>
     <row r="161" spans="1:8">
       <c r="A161" t="s">
+        <v>518</v>
+      </c>
+      <c r="B161" t="s">
+        <v>9</v>
+      </c>
+      <c r="C161" t="s">
+        <v>366</v>
+      </c>
+      <c r="D161" t="s">
+        <v>183</v>
+      </c>
+      <c r="E161" t="s">
+        <v>184</v>
+      </c>
+      <c r="F161" t="s">
+        <v>23</v>
+      </c>
+      <c r="G161" s="1" t="s">
+        <v>519</v>
+      </c>
+      <c r="H161" t="s">
         <v>520</v>
       </c>
-      <c r="B161" t="s">
-[...2 lines deleted...]
-      <c r="C161" t="s">
+    </row>
+    <row r="162" spans="1:8">
+      <c r="A162" t="s">
+        <v>521</v>
+      </c>
+      <c r="B162" t="s">
+        <v>9</v>
+      </c>
+      <c r="C162" t="s">
         <v>369</v>
       </c>
-      <c r="D161" t="s">
-[...12 lines deleted...]
-        <v>521</v>
+      <c r="D162" t="s">
+        <v>183</v>
+      </c>
+      <c r="E162" t="s">
+        <v>184</v>
+      </c>
+      <c r="F162" t="s">
+        <v>23</v>
+      </c>
+      <c r="G162" s="1" t="s">
+        <v>522</v>
+      </c>
+      <c r="H162" t="s">
+        <v>523</v>
+      </c>
+    </row>
+    <row r="163" spans="1:8">
+      <c r="A163" t="s">
+        <v>524</v>
+      </c>
+      <c r="B163" t="s">
+        <v>9</v>
+      </c>
+      <c r="C163" t="s">
+        <v>372</v>
+      </c>
+      <c r="D163" t="s">
+        <v>183</v>
+      </c>
+      <c r="E163" t="s">
+        <v>184</v>
+      </c>
+      <c r="F163" t="s">
+        <v>23</v>
+      </c>
+      <c r="G163" s="1" t="s">
+        <v>525</v>
+      </c>
+      <c r="H163" t="s">
+        <v>526</v>
+      </c>
+    </row>
+    <row r="164" spans="1:8">
+      <c r="A164" t="s">
+        <v>527</v>
+      </c>
+      <c r="B164" t="s">
+        <v>9</v>
+      </c>
+      <c r="C164" t="s">
+        <v>376</v>
+      </c>
+      <c r="D164" t="s">
+        <v>183</v>
+      </c>
+      <c r="E164" t="s">
+        <v>184</v>
+      </c>
+      <c r="F164" t="s">
+        <v>23</v>
+      </c>
+      <c r="G164" s="1" t="s">
+        <v>528</v>
+      </c>
+      <c r="H164" t="s">
+        <v>529</v>
+      </c>
+    </row>
+    <row r="165" spans="1:8">
+      <c r="A165" t="s">
+        <v>530</v>
+      </c>
+      <c r="B165" t="s">
+        <v>9</v>
+      </c>
+      <c r="C165" t="s">
+        <v>379</v>
+      </c>
+      <c r="D165" t="s">
+        <v>183</v>
+      </c>
+      <c r="E165" t="s">
+        <v>184</v>
+      </c>
+      <c r="F165" t="s">
+        <v>23</v>
+      </c>
+      <c r="G165" s="1" t="s">
+        <v>531</v>
+      </c>
+      <c r="H165" t="s">
+        <v>532</v>
+      </c>
+    </row>
+    <row r="166" spans="1:8">
+      <c r="A166" t="s">
+        <v>533</v>
+      </c>
+      <c r="B166" t="s">
+        <v>9</v>
+      </c>
+      <c r="C166" t="s">
+        <v>382</v>
+      </c>
+      <c r="D166" t="s">
+        <v>183</v>
+      </c>
+      <c r="E166" t="s">
+        <v>184</v>
+      </c>
+      <c r="F166" t="s">
+        <v>23</v>
+      </c>
+      <c r="G166" s="1" t="s">
+        <v>534</v>
+      </c>
+      <c r="H166" t="s">
+        <v>535</v>
+      </c>
+    </row>
+    <row r="167" spans="1:8">
+      <c r="A167" t="s">
+        <v>536</v>
+      </c>
+      <c r="B167" t="s">
+        <v>9</v>
+      </c>
+      <c r="C167" t="s">
+        <v>385</v>
+      </c>
+      <c r="D167" t="s">
+        <v>183</v>
+      </c>
+      <c r="E167" t="s">
+        <v>184</v>
+      </c>
+      <c r="F167" t="s">
+        <v>23</v>
+      </c>
+      <c r="G167" s="1" t="s">
+        <v>537</v>
+      </c>
+      <c r="H167" t="s">
+        <v>538</v>
+      </c>
+    </row>
+    <row r="168" spans="1:8">
+      <c r="A168" t="s">
+        <v>539</v>
+      </c>
+      <c r="B168" t="s">
+        <v>9</v>
+      </c>
+      <c r="C168" t="s">
+        <v>388</v>
+      </c>
+      <c r="D168" t="s">
+        <v>183</v>
+      </c>
+      <c r="E168" t="s">
+        <v>184</v>
+      </c>
+      <c r="F168" t="s">
+        <v>19</v>
+      </c>
+      <c r="G168" s="1" t="s">
+        <v>540</v>
+      </c>
+      <c r="H168" t="s">
+        <v>541</v>
+      </c>
+    </row>
+    <row r="169" spans="1:8">
+      <c r="A169" t="s">
+        <v>373</v>
+      </c>
+      <c r="B169" t="s">
+        <v>9</v>
+      </c>
+      <c r="C169" t="s">
+        <v>391</v>
+      </c>
+      <c r="D169" t="s">
+        <v>183</v>
+      </c>
+      <c r="E169" t="s">
+        <v>184</v>
+      </c>
+      <c r="F169" t="s">
+        <v>143</v>
+      </c>
+      <c r="G169" s="1" t="s">
+        <v>542</v>
+      </c>
+      <c r="H169" t="s">
+        <v>543</v>
+      </c>
+    </row>
+    <row r="170" spans="1:8">
+      <c r="A170" t="s">
+        <v>544</v>
+      </c>
+      <c r="B170" t="s">
+        <v>9</v>
+      </c>
+      <c r="C170" t="s">
+        <v>360</v>
+      </c>
+      <c r="D170" t="s">
+        <v>545</v>
+      </c>
+      <c r="E170" t="s">
+        <v>546</v>
+      </c>
+      <c r="F170" t="s">
+        <v>547</v>
+      </c>
+      <c r="G170" s="1" t="s">
+        <v>548</v>
+      </c>
+      <c r="H170" t="s">
+        <v>549</v>
+      </c>
+    </row>
+    <row r="171" spans="1:8">
+      <c r="A171" t="s">
+        <v>550</v>
+      </c>
+      <c r="B171" t="s">
+        <v>9</v>
+      </c>
+      <c r="C171" t="s">
+        <v>363</v>
+      </c>
+      <c r="D171" t="s">
+        <v>545</v>
+      </c>
+      <c r="E171" t="s">
+        <v>546</v>
+      </c>
+      <c r="F171" t="s">
+        <v>547</v>
+      </c>
+      <c r="G171" s="1" t="s">
+        <v>551</v>
+      </c>
+      <c r="H171" t="s">
+        <v>552</v>
+      </c>
+    </row>
+    <row r="172" spans="1:8">
+      <c r="A172" t="s">
+        <v>553</v>
+      </c>
+      <c r="B172" t="s">
+        <v>9</v>
+      </c>
+      <c r="C172" t="s">
+        <v>366</v>
+      </c>
+      <c r="D172" t="s">
+        <v>545</v>
+      </c>
+      <c r="E172" t="s">
+        <v>546</v>
+      </c>
+      <c r="F172" t="s">
+        <v>547</v>
+      </c>
+      <c r="G172" s="1" t="s">
+        <v>551</v>
+      </c>
+      <c r="H172" t="s">
+        <v>554</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
@@ -6380,50 +6768,61 @@
     <hyperlink ref="G137" r:id="rId136"/>
     <hyperlink ref="G138" r:id="rId137"/>
     <hyperlink ref="G139" r:id="rId138"/>
     <hyperlink ref="G140" r:id="rId139"/>
     <hyperlink ref="G141" r:id="rId140"/>
     <hyperlink ref="G142" r:id="rId141"/>
     <hyperlink ref="G143" r:id="rId142"/>
     <hyperlink ref="G144" r:id="rId143"/>
     <hyperlink ref="G145" r:id="rId144"/>
     <hyperlink ref="G146" r:id="rId145"/>
     <hyperlink ref="G147" r:id="rId146"/>
     <hyperlink ref="G148" r:id="rId147"/>
     <hyperlink ref="G149" r:id="rId148"/>
     <hyperlink ref="G150" r:id="rId149"/>
     <hyperlink ref="G151" r:id="rId150"/>
     <hyperlink ref="G152" r:id="rId151"/>
     <hyperlink ref="G153" r:id="rId152"/>
     <hyperlink ref="G154" r:id="rId153"/>
     <hyperlink ref="G155" r:id="rId154"/>
     <hyperlink ref="G156" r:id="rId155"/>
     <hyperlink ref="G157" r:id="rId156"/>
     <hyperlink ref="G158" r:id="rId157"/>
     <hyperlink ref="G159" r:id="rId158"/>
     <hyperlink ref="G160" r:id="rId159"/>
     <hyperlink ref="G161" r:id="rId160"/>
+    <hyperlink ref="G162" r:id="rId161"/>
+    <hyperlink ref="G163" r:id="rId162"/>
+    <hyperlink ref="G164" r:id="rId163"/>
+    <hyperlink ref="G165" r:id="rId164"/>
+    <hyperlink ref="G166" r:id="rId165"/>
+    <hyperlink ref="G167" r:id="rId166"/>
+    <hyperlink ref="G168" r:id="rId167"/>
+    <hyperlink ref="G169" r:id="rId168"/>
+    <hyperlink ref="G170" r:id="rId169"/>
+    <hyperlink ref="G171" r:id="rId170"/>
+    <hyperlink ref="G172" r:id="rId171"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>