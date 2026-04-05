--- v1 (2026-04-03)
+++ v2 (2026-04-05)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1376" uniqueCount="555">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1376" uniqueCount="556">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
@@ -1723,60 +1723,63 @@
   <si>
     <t>REQUEREM à Mesa Diretiva, ouvido o Soberano Plenário, que seja remetido expediente ao EXCELENTÍSSIMO SENHOR PREFEITO – GUSTAVO FRANÇA DOS SANTOS, solicitando para que informe, afim de esclarecimento público: Considerando o Requerimento Nº. 007/2025 de 03/02/2025, que solicitou ao Chefe do Poder Executivo para que fosse incluso na página do município de Araruna http://www.araruna.pr.gov.br/ , link na página inicial que permitisse o acesso direto ao Diário Oficial. Cuja resposta obtida pelo Poder Executivo em 14/04/2025 foi que o site da Prefeitura estava sob processo de reformulação e que item D.O seria incluso. Pergunta-se: a) Já é possível acessar diretamente o Diário Oficial na página do município de Araruna? SIM ou NÃO? b) Em resposta positiva em qual link? c) Em resposta negativa, qual a previsão de data para disponibilização de tal opção de acesso?</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
     <t>http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/193/req_119-2025.pdf</t>
   </si>
   <si>
     <t>REQUEREM à Mesa Diretiva, ouvido o Soberano Plenário, que seja remetido expediente ao EXCELENTÍSSIMO SENHOR PREFEITO – GUSTAVO FRANÇA DOS SANTOS, solicitando para que informe, afim de esclarecimento público: Reiterar ao Chefe do Poder Executivo, que que sejam esclarecidos pontos acerca da obra de execução do objeto contratado pelo processo administrativo 107/2023, Tomada de Preço: SUBSTITUIÇÃO E IMPLANTAÇÃO DE POSTES E LUMINÁRIAS, CONFORME PROJETO, NECESSÁRIOS PARA A MODERNIZAÇÃO DO SISTEMA DE ILUMINAÇÃO DA AVENIDA PARANÁ e RODOVIA CASTRO ALVES, sendo os seguintes questionamentos: a) Em Ofício nº162/2025 da Prefeitura Municipal de Araruna, foi informado a esta Casa de Leis que “estão sendo tomadas as providências” quanto à manutenção dos postes localizados no canteiro central da Avenida Paraná, dois deles que encontravam-se caídos, foram recolocados. Porém, em vistoria in loco foi constatado que dos 54 (cinquenta e quatro) postes instalados, ao menos 16 (dezesseis) encontravam-se com problemas estruturais em sua base de sustentação, quais providências foram ou serão tomadas para a resolução desta situação? c) Ainda sobre as bases de sustentação dos postes, sua construção ou adequação estavam previstas em projeto inicial? Neste caso, a quem caberá as despesas para sua adequação? d) Por se tratar de obra inaugurada a pouco mais de um ano, a quem de fato competem as despesas de correções e reparos do projeto? e) Em Edital do Processo Administrativo 107/2023 imputa responsabilização de garantia pelos serviços prestados à empresa contratada? Quais garantias? Sobre quais serviços? Por qual período? e) Por se tratar de licitação Global, solicitamos a engenheira responsável que seja encaminhado o detalhamento financeiro e serviços executados em separadamente no que se refere a cada obra realizada: A da Avenida Paraná e da Rodovia na saída para Cianorte.</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
     <t>http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/188/req_120-2025.pdf</t>
   </si>
   <si>
     <t>REQUEREM à Mesa Diretiva, ouvido o Soberano Plenário, que seja remetido expediente ao EXCELENTÍSSIMO SENHOR PREFEITO – GUSTAVO FRANÇA DOS SANTOS, solicitando para que informe, afim de esclarecimento público: Considerando os processos administrativos licitatórios números: 149, 170,183, 193 e 214 de 2025, requer os seguintes esclarecimentos: I – Qual o protocolo padrão adotado pela administração pública de Araruna, para se cumprir com todas as fases do processo de licitação conforme preconizado o Art. 17 e Art.18 da Lei 14.133/2025? II – Quais as providências poderão ser tomadas para sanar as fragilidades apontadas no descritivo deste requerimento, sendo: a) Pesquisa de preços realizada apenas com consulta direta a fornecedores; b) Ausência de documentos anexos ao processo administrativo licitatório que são elementos indispensáveis para caracterização da modalidade escolhida; c) Publicação do certame, posterior data da sua homologação, que fere diretamente o princípio da publicidade; d) Citação de documentação anexa ao processo licitatório sem ícone de acesso para baixar documento na íntegra; e) Parecer Jurídico sem ícone de acesso; f) Parecer jurídico com comprovação de cumprimento de todos os quesitos e regularidade, não apontando as falhas identificadas neste requerimento.</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
+    <t>VALMIR MOTORISTA, AZULÃO DOLLY, NATA</t>
+  </si>
+  <si>
     <t>http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/194/req_121-2025.pdf</t>
   </si>
   <si>
     <t>comparecem com respeito e acatamento à presença de Vossas Excelências para requerer, após deliberação do soberano plenário: Seja enviado expediente ao PREFEITO DO MUNICÍPIO DE ARARUNA para que, através do departamento competente, instale 01 (um) ponto de ônibus no Distrito de São Geraldo e 01 (um) na comunidade de Nova Brasília.</t>
   </si>
   <si>
     <t>http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/63/req_122-2025.pdf</t>
   </si>
   <si>
-    <t>Requerimento 013-2025 de autoria do Vereador Marciel Maiolli, requer que seja enviado ofício ao Prefeito do Município de Araruna para que, através do Departamento de Engenharia e Obras, sejam instalados redutores de velocidade no modelo "Tachão" ou o modelo em que o Departamento considerar mais adequado para cada localidade abaixo mencionado, sendo: " Avenida Marfim, Parque Industrial. " Rua João Pessoa, Centro. " Rua Vitor Meireles, Centro, próxima a empresa Opção Painéis. " Avenida Vereador Ramiro Rosolen, Conjunto Esperança. Para isso, requer que o Departamento Competente, após análise in loco, determine qual a melhor localidade para a instalação dos redutores.</t>
+    <t>Requer o envio de expediente ao Prefeito do Município de Araruna solicitando a instalação de um novo ponto de ônibus no Bairro Jardim Cidade Alta, localizado na Rua José Luiz Rodolfo, esquina com a Rua Cascavel. A solicitação é justificada pelo fluxo significativo de trabalhadores, estudantes, idosos e demais usuários na região, visando garantir maior segurança, conforto e acessibilidade ao transporte coletivo. A medida busca mitigar os transtornos enfrentados pelos munícipes devido à distância entre os pontos de ônibus já existentes, especialmente durante os dias de chuva e horários de pico</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
     <t>RESPR</t>
   </si>
   <si>
     <t>Resposta do Executivo Municipal – Requerimento</t>
   </si>
   <si>
     <t>GUSTAVO FRANÇA DOS SANTOS</t>
   </si>
   <si>
     <t>http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/173/resposta_req_112-2025.pdf</t>
   </si>
   <si>
     <t>Resposta requerimento 112-2025</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
     <t>http://sapl.araruna.pr.leg.br/media/</t>
   </si>
@@ -6493,161 +6496,161 @@
       </c>
       <c r="G167" s="1" t="s">
         <v>537</v>
       </c>
       <c r="H167" t="s">
         <v>538</v>
       </c>
     </row>
     <row r="168" spans="1:8">
       <c r="A168" t="s">
         <v>539</v>
       </c>
       <c r="B168" t="s">
         <v>9</v>
       </c>
       <c r="C168" t="s">
         <v>388</v>
       </c>
       <c r="D168" t="s">
         <v>183</v>
       </c>
       <c r="E168" t="s">
         <v>184</v>
       </c>
       <c r="F168" t="s">
-        <v>19</v>
+        <v>540</v>
       </c>
       <c r="G168" s="1" t="s">
-        <v>540</v>
+        <v>541</v>
       </c>
       <c r="H168" t="s">
-        <v>541</v>
+        <v>542</v>
       </c>
     </row>
     <row r="169" spans="1:8">
       <c r="A169" t="s">
         <v>373</v>
       </c>
       <c r="B169" t="s">
         <v>9</v>
       </c>
       <c r="C169" t="s">
         <v>391</v>
       </c>
       <c r="D169" t="s">
         <v>183</v>
       </c>
       <c r="E169" t="s">
         <v>184</v>
       </c>
       <c r="F169" t="s">
-        <v>143</v>
+        <v>540</v>
       </c>
       <c r="G169" s="1" t="s">
-        <v>542</v>
+        <v>543</v>
       </c>
       <c r="H169" t="s">
-        <v>543</v>
+        <v>544</v>
       </c>
     </row>
     <row r="170" spans="1:8">
       <c r="A170" t="s">
-        <v>544</v>
+        <v>545</v>
       </c>
       <c r="B170" t="s">
         <v>9</v>
       </c>
       <c r="C170" t="s">
         <v>360</v>
       </c>
       <c r="D170" t="s">
-        <v>545</v>
+        <v>546</v>
       </c>
       <c r="E170" t="s">
-        <v>546</v>
+        <v>547</v>
       </c>
       <c r="F170" t="s">
-        <v>547</v>
+        <v>548</v>
       </c>
       <c r="G170" s="1" t="s">
-        <v>548</v>
+        <v>549</v>
       </c>
       <c r="H170" t="s">
-        <v>549</v>
+        <v>550</v>
       </c>
     </row>
     <row r="171" spans="1:8">
       <c r="A171" t="s">
-        <v>550</v>
+        <v>551</v>
       </c>
       <c r="B171" t="s">
         <v>9</v>
       </c>
       <c r="C171" t="s">
         <v>363</v>
       </c>
       <c r="D171" t="s">
-        <v>545</v>
+        <v>546</v>
       </c>
       <c r="E171" t="s">
-        <v>546</v>
+        <v>547</v>
       </c>
       <c r="F171" t="s">
-        <v>547</v>
+        <v>548</v>
       </c>
       <c r="G171" s="1" t="s">
-        <v>551</v>
+        <v>552</v>
       </c>
       <c r="H171" t="s">
-        <v>552</v>
+        <v>553</v>
       </c>
     </row>
     <row r="172" spans="1:8">
       <c r="A172" t="s">
-        <v>553</v>
+        <v>554</v>
       </c>
       <c r="B172" t="s">
         <v>9</v>
       </c>
       <c r="C172" t="s">
         <v>366</v>
       </c>
       <c r="D172" t="s">
-        <v>545</v>
+        <v>546</v>
       </c>
       <c r="E172" t="s">
-        <v>546</v>
+        <v>547</v>
       </c>
       <c r="F172" t="s">
-        <v>547</v>
+        <v>548</v>
       </c>
       <c r="G172" s="1" t="s">
-        <v>551</v>
+        <v>552</v>
       </c>
       <c r="H172" t="s">
-        <v>554</v>
+        <v>555</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>