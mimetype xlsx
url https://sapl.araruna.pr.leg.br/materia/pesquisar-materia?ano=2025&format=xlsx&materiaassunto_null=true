--- v2 (2026-04-05)
+++ v3 (2026-06-01)
@@ -10,417 +10,711 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1376" uniqueCount="556">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1624" uniqueCount="652">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
+    <t>311</t>
+  </si>
+  <si>
+    <t>2025</t>
+  </si>
+  <si>
+    <t>1</t>
+  </si>
+  <si>
+    <t>PL</t>
+  </si>
+  <si>
+    <t>Projeto de Lei Ordinária</t>
+  </si>
+  <si>
+    <t>GUSTAVO FRANÇA DOS SANTOS</t>
+  </si>
+  <si>
+    <t>http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/311/plo_001-2025.pdf</t>
+  </si>
+  <si>
+    <t>lnstitui o Programa Cartão da Família Ararunense no Município de Araruna e dá outras providências.</t>
+  </si>
+  <si>
+    <t>314</t>
+  </si>
+  <si>
+    <t>2</t>
+  </si>
+  <si>
+    <t>http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/314/plo_002-2025.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre as diretrizes para a elaboração da Lei Orçamentária para o exercício de 2026, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>315</t>
+  </si>
+  <si>
+    <t>3</t>
+  </si>
+  <si>
+    <t>http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/315/plo_003-2026.pdf</t>
+  </si>
+  <si>
+    <t>Cria o Conselho Municipal do Esporte e Lazer e o Fundo Municipal do Esporte e Lazer do Município de Araruna e dá outras providências.</t>
+  </si>
+  <si>
+    <t>316</t>
+  </si>
+  <si>
+    <t>4</t>
+  </si>
+  <si>
+    <t>http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/316/plo_004-2026.pdf</t>
+  </si>
+  <si>
+    <t>Acrescenta o parágrafo único ao artigo 1° da Lei 020, de 20 de novembro de 1956 e Autoriza transferir data de comemoração da emancipação política do Município de Araruna e dá outras providências.</t>
+  </si>
+  <si>
+    <t>318</t>
+  </si>
+  <si>
+    <t>5</t>
+  </si>
+  <si>
+    <t>http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/318/plo_005-2025.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a concessão de uso de imóvel público municipal, à título precário e gratuito, para fins industriais e para incentivo ao desenvolvimento econômico de Araruna, nos termos da Lei n°. 1.101/2001 (PRODEARA), e dá outras providências.</t>
+  </si>
+  <si>
+    <t>326</t>
+  </si>
+  <si>
+    <t>6</t>
+  </si>
+  <si>
+    <t>http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/326/plo_006-2025.pdf</t>
+  </si>
+  <si>
+    <t>Prorroga, ate 31 de dezembro de 2025, a vigência do Plano Municipal de Educação, aprovado peia Lei n° 1856/2015.</t>
+  </si>
+  <si>
+    <t>327</t>
+  </si>
+  <si>
+    <t>7</t>
+  </si>
+  <si>
+    <t>http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/327/plo_007-2025.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre o Programa de Recuperação Fiscal de Araruna - REFISARA.</t>
+  </si>
+  <si>
+    <t>328</t>
+  </si>
+  <si>
+    <t>8</t>
+  </si>
+  <si>
+    <t>http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/328/plo_008-2025.pdf</t>
+  </si>
+  <si>
+    <t>Cria vagas para cargo de carreira fixados pela Lei n° 1.467/2008 e pela Lei 1.540/2010 e dá outras providências.</t>
+  </si>
+  <si>
+    <t>329</t>
+  </si>
+  <si>
+    <t>9</t>
+  </si>
+  <si>
+    <t>http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/329/plo_009-2025.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o executivo municipal a efetuar a abertura de crédito adicional especial no orçamento do município de Araruna, para o exercício de 2025.</t>
+  </si>
+  <si>
+    <t>332</t>
+  </si>
+  <si>
+    <t>10</t>
+  </si>
+  <si>
+    <t>http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/332/plo_010-2025.pdf</t>
+  </si>
+  <si>
+    <t>Institui o programa cartão educação para aquisição de material escolar aos alunos da rede pública municipal de ensino de Araruna</t>
+  </si>
+  <si>
+    <t>333</t>
+  </si>
+  <si>
+    <t>11</t>
+  </si>
+  <si>
+    <t>http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/333/plo_011-2025.pdf</t>
+  </si>
+  <si>
+    <t>Institui o Programa Educação que incentiva, ônus de resultado de aprendizagem aos servidores que exerçam atividades nas instituições da Rede Municipal.</t>
+  </si>
+  <si>
+    <t>334</t>
+  </si>
+  <si>
+    <t>12</t>
+  </si>
+  <si>
+    <t>http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/334/plo_012-2025.pdf</t>
+  </si>
+  <si>
+    <t>Regulamenta o cumprimento da hora atividade dos professores da rede pública municipal de ensino de Araruna.</t>
+  </si>
+  <si>
+    <t>335</t>
+  </si>
+  <si>
+    <t>13</t>
+  </si>
+  <si>
+    <t>http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/335/plo_13-2025.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre reajuste salarial para os Servidores ativos, inativos e pensionistas, de cargos específicos do Município de Araruna e dá outras providências.</t>
+  </si>
+  <si>
+    <t>336</t>
+  </si>
+  <si>
+    <t>14</t>
+  </si>
+  <si>
+    <t>http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/336/plo_14-2025.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o Município de Araruna a conceder subsídio tarifário orçamentário para o custeio a tarifa do transporte coletivo urbano.</t>
+  </si>
+  <si>
+    <t>337</t>
+  </si>
+  <si>
+    <t>15</t>
+  </si>
+  <si>
+    <t>http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/337/plo_15-2025.pdf</t>
+  </si>
+  <si>
+    <t>Altera o artigo 2° da Lei 1.316/2007, que trata do Conselho Municipal do Idoso e dá outras providências.</t>
+  </si>
+  <si>
+    <t>356</t>
+  </si>
+  <si>
+    <t>16</t>
+  </si>
+  <si>
+    <t>http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/356/plo_16-2025.pdf</t>
+  </si>
+  <si>
+    <t>Altera o artigo 6° da Lei 1.839/2014, que trata do Conselho Municipal da pessoa com deficiência e dá outras providências.</t>
+  </si>
+  <si>
+    <t>358</t>
+  </si>
+  <si>
+    <t>17</t>
+  </si>
+  <si>
+    <t>http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/358/plo_017-2025.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre o Plano Plurianual do Município de Araruna, Estado do Paraná, para o quadriênio de 2026 a 2029 e dá outras providências.</t>
+  </si>
+  <si>
+    <t>345</t>
+  </si>
+  <si>
+    <t>18</t>
+  </si>
+  <si>
+    <t>http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/345/plo_018-2025.pdf</t>
+  </si>
+  <si>
+    <t>Estima a Receita e Fixa a despesa do Município de ARARUNA para o exercício 2026. - LOA 2026</t>
+  </si>
+  <si>
+    <t>346</t>
+  </si>
+  <si>
+    <t>19</t>
+  </si>
+  <si>
+    <t>http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/346/plo_019-2025.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre incentivos à inovação e à pesquisa científica e tecnológica no ambiente produtivo, no âmbito do Município de Araruna-PR e Institui a Política Municipal de Ciência, Tecnologia e Inovação e dá outras providências.</t>
+  </si>
+  <si>
+    <t>359</t>
+  </si>
+  <si>
+    <t>20</t>
+  </si>
+  <si>
+    <t>http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/359/plo_020-2025.pdf</t>
+  </si>
+  <si>
+    <t>Cria e implanta a Coordenadoria Municipal de Políticas Públicas para as Mulheres, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>347</t>
+  </si>
+  <si>
+    <t>21</t>
+  </si>
+  <si>
+    <t>http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/347/plo_021-2025.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a Política Municipal dos Direitos da Mulher, cria o Conselho Municipal dos Direitos da Mulher (CMDM), institui o Fundo Municipal dos Direitos da Mulher (FMDM), e dá outras providências.</t>
+  </si>
+  <si>
+    <t>349</t>
+  </si>
+  <si>
+    <t>22</t>
+  </si>
+  <si>
+    <t>http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/349/plo_022-2025.pdf</t>
+  </si>
+  <si>
+    <t>Cria o Programa Municipal Araruna Mais renda, ações e oficinas de inclusão produtiva, voltadas para atendimento e monitoramento dos usuários da Política de Assistência Social e dá outras providências.</t>
+  </si>
+  <si>
+    <t>350</t>
+  </si>
+  <si>
+    <t>24</t>
+  </si>
+  <si>
+    <t>http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/350/plo_024-2025.pdf</t>
+  </si>
+  <si>
+    <t>Ratifica o Protocolo de Intenções firmado entre o Estado do Paraná e os Municípios do Estado do Paraná subscritores, com a finalidade de formalizar a constituição e adequação do Consórcio Intergestores Paraná Saúde - CIPS aos termos do regime previsto na Lei Federal nº. 11.107/2005 e sua regulamentação, voltado ao desenvolvimento de ações na área da assistência farmacêutica no âmbito do Sistema Único de Saúde (SUS).</t>
+  </si>
+  <si>
+    <t>351</t>
+  </si>
+  <si>
+    <t>25</t>
+  </si>
+  <si>
+    <t>http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/351/plo_025-2025.pdf</t>
+  </si>
+  <si>
+    <t>Prorroga, até 31 de dezembro de 2026, a vigência do Plano Municipal de Educação, aprovado pela Lei n°1.856/2015.</t>
+  </si>
+  <si>
+    <t>354</t>
+  </si>
+  <si>
+    <t>26</t>
+  </si>
+  <si>
+    <t>http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/354/plo_026-2025.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a equiparação do piso nacional dos Agentes Comunitários de Saúde, Agentes de Endemias, reposição salarial de Cargos Comissionados, Professores e demais Servidores ativos, inativos e pensionistas, do Município de Araruna e dá outras providências.</t>
+  </si>
+  <si>
+    <t>360</t>
+  </si>
+  <si>
+    <t>27</t>
+  </si>
+  <si>
+    <t>http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/360/plo_027-2025.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza a doação com encargo em favor da Associação de Pais e Amigos dos Excepcionais – APAE de Araruna-PR, para a ampliação de estrutura.</t>
+  </si>
+  <si>
+    <t>374</t>
+  </si>
+  <si>
+    <t>PLL</t>
+  </si>
+  <si>
+    <t>Projeto de Lei Ordinária do Legislativo</t>
+  </si>
+  <si>
+    <t>AZULÃO DOLLY, EMERSON RAMALHO, GABRIEL FRANÇA, LUIS CARLOS PERLI, MARCIEL MAIOLLI, NATA, VALMIR MOTORISTA, VANDERSOM, WAGNER MALACO</t>
+  </si>
+  <si>
+    <t>http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/374/pll_001-2025.pdf</t>
+  </si>
+  <si>
+    <t>Denomina Pista de Skate Anthony Pietro Fanti Rosa o logradouro público denominado Pista de Skate, localizada na Praça da Rua Rio Grande do Sul, Centro, na Planta do Município de Araruna, Paraná.</t>
+  </si>
+  <si>
+    <t>375</t>
+  </si>
+  <si>
+    <t>EMERSON RAMALHO, LUIS CARLOS PERLI, MARCIEL MAIOLLI, VALMIR MOTORISTA, VANDERSOM, WAGNER MALACO</t>
+  </si>
+  <si>
+    <t>http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/375/pll_002-2025.pdf</t>
+  </si>
+  <si>
+    <t>Proíbe a identificação de veículos, documentos e próprios municipais com logomarcas, slogans, frases, cores ou quaisquer outros símbolos que identifiquem gestão específica, no Município de Araruna/PR e estabelece as cores oficiais, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>376</t>
+  </si>
+  <si>
+    <t>http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/376/pll_003-2025.pdf</t>
+  </si>
+  <si>
+    <t>Estabelece a obrigatoriedade da afixação de placas por ocasião de inauguração em todas as obras e prédios públicos no âmbito do Município de Araruna/PR, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>377</t>
+  </si>
+  <si>
+    <t>AZULÃO DOLLY, NATA, VALMIR MOTORISTA, WAGNER MALACO</t>
+  </si>
+  <si>
+    <t>http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/377/pll_004-2025.pdf</t>
+  </si>
+  <si>
+    <t>CRIAÇÃO DO FUNDO MUNICIPAL DE DESENVOLVIMENTO DA AGRICULTURA DE ARARUNA/PR - FMDAA E DA OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>381</t>
+  </si>
+  <si>
+    <t>http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/381/pll_005-2025.pdf</t>
+  </si>
+  <si>
+    <t>Institui a Política de Transparência em Obras Públicas (TOP) do Município de Araruna.</t>
+  </si>
+  <si>
     <t>98</t>
   </si>
   <si>
-    <t>2025</t>
-[...10 lines deleted...]
-  <si>
     <t>EMERSON RAMALHO, LUIS CARLOS PERLI, VANDERSOM, WAGNER MALACO</t>
   </si>
   <si>
     <t>http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/98/projeto_legislativo_015-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do "Programa Parlamento Jovem" no âmbito da Câmara Municipal de Araruna-PR.</t>
   </si>
   <si>
-    <t>1</t>
-[...1 lines deleted...]
-  <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>NATA</t>
   </si>
   <si>
     <t>http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/1/15122025150140arquivo_indicacao_0001-2025.pdf</t>
   </si>
   <si>
     <t>O Vereador que abaixo subscreve, usando das atribuições que lhe são conferidas pelo Regimento Interno desta Casa de Leis, em especial ao contido no art. 125, comparecem com respeito e acatamento à presença do Ilustre Presidente da Câmara dos Vereadores para: Solicitar ao Chefe do Poder Executivo para que seja feita a transferência do aparelho de Ultrassonografia instalado no (CEM) Centro Municipal em especialidade em Saúde para o Hospital Municipal "DR. Theodoro Busso Beck". Certo de sua atenção, aguardamos o encaminhamento da presente proposição em forma de Indicação ao Chefe do Poder Executivo para que faça um estudo da realização desse serviço.</t>
   </si>
   <si>
-    <t>2</t>
-[...1 lines deleted...]
-  <si>
     <t>LUIS CARLOS PERLI, VANDERSOM</t>
   </si>
   <si>
     <t>http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/2/indicacao_002-2025.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que abaixo subscrevem, usando das atribuições que lhe são conferidas pelo Regimento lnterno desta Casa de Leis, em especial ao contido no art. 125, comparecem com respeito e acatamento à presença do llustre Presidente da Câmara dos Vereadores para: Solicitar ao Chefe do Poder Executivo que sejam incluídos nos projetos de recapeamento asfáltico futuros, os pontos elencados em mapeamento em anexo, provenientes de solicitações oriundas dos cidadãos destas Iocalidades.</t>
   </si>
   <si>
-    <t>3</t>
-[...4 lines deleted...]
-  <si>
     <t>http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/3/indicacao_003-2025.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal o envio de Projeto de Lei a esta Casa Legislativa que disponha sobre a Instituição do Programa "Visão de Futuro" para aquisição de material escolar e uniformes aos alunos da Rede Pública Municipal de Ensino, no Município de Araruna/Pr e dá outras providências.</t>
   </si>
   <si>
-    <t>4</t>
-[...1 lines deleted...]
-  <si>
     <t>AZULÃO DOLLY, NATA, VALMIR MOTORISTA</t>
   </si>
   <si>
     <t>http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/4/indicacao_004-2025.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que abaixo subscrevem, usando das atribuições que lhe são conferidas pelo Regimento lnterno desta Casa de Leis, em especial ao contido no art. 125, comparecem com respeito e acatamento à presença do llustre Presidente da Câmara dos Vereadores para: Solicitar ao Chefe do Poder Executivo para que, junto ao departamento competente, estude a possibilidade de contratação de monitores para auxiliar o transporte escolar, analisando a necessidade de criação de cargo e legislação específica para referida função.</t>
   </si>
   <si>
-    <t>5</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/5/indicacao_005-2025.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que abaixo subscreve, usando das atribuições que lhe são conferidas pelo Regimento lnterno desta Casa de Leis, em especial ao contido no art. 125, comparecem com respeito e acatamento à presença do llustre Presidente da Câmara dos Vereadores para Solicitar ao Chefe do Poder Executivo para que, junto ao departamento competente, instale lixeiras nas áreas urbanas que ainda não as possuem, inclusive nas áreas externas dos órgãos públicos municipais.</t>
   </si>
   <si>
-    <t>6</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/6/indicacao_006-2025.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que abaixo subscreve, usando das atribuições que lhe são conferidas pelo Regimento Interno desta Casa de Leis, em especial ao contido no art. 125, comparecem com respeito e acatamento à presença do Ilustre Presidente da Câmara dos Vereadores para: Solicita ao PREFEITO DO MUNICÍPIO DE ARARUNA, para que junto ao Departamento responsável sejam realizadas melhorias para garantir o acesso à sede da Vila Rural Sol Nascente.</t>
   </si>
   <si>
-    <t>7</t>
-[...1 lines deleted...]
-  <si>
     <t>VANDERSOM</t>
   </si>
   <si>
     <t>http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/7/indicacao_007-2025.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que abaixo subscreve, usando das atribuições que lhe são conferidas pelo Regimento Interno desta Casa de Leis, em especial ao contido no art. 125, comparecem com respeito e acatamento à presença do Ilustre Presidente da Câmara dos Vereadores para: Solicita ao PREFEITO DO MUNICÍPIO DE ARARUNA para que, junto ao Departamento responsável seja realizado estudo e análise para adequação e ampliação de pista de caminhada e implantação de ciclovia no trajeto da Avenida Paraná.</t>
-  </si>
-[...1 lines deleted...]
-    <t>8</t>
   </si>
   <si>
     <t>EMERSON RAMALHO, GABRIEL FRANÇA</t>
   </si>
   <si>
     <t>http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/8/indicacao_008-2025.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que abaixo subscrevem, usando das_x000D_
 atribuições que lhe são conferidas pelo Regimento Interno desta Casa de Leis,_x000D_
 em especial ao contido no art. 125, comparece com respeito e acatamento à_x000D_
 presença de Vossas Excelências para requerer, após deliberação do soberano_x000D_
 plenário: Seja enviado expediente ao PREFEITO DO MUNICÍPIO DE ARARUNA para que, através do Departamento Competente, execute obras na_x000D_
 Escola Municipal Professora Abigail e Escola Municipal Professor Mário Miguez de Mello Filho._x000D_
 As referidas obras são:_x000D_
 • Reforma do calçamento externo na Escola Abigail;_x000D_
 • Reforma do calçamento externo na Escola Mário Miguez;_x000D_
 • Construção de uma passarela coberta para facilitar o acesso_x000D_
 ao portão lateral da Escola Mário Miguez.</t>
   </si>
   <si>
-    <t>9</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/9/indicacao_009-2025.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que abaixo subscrevem, usando das atribuições que lhe são conferidas pelo Regimento lnterno desta Casa de Leis, em especial ao contido no art. 125, comparecem com respeito e acatamento à presença do llustre Presidente da Câmara dos Vereadores para: solicitar ao PREFEITO DO MUNICíPIO DE ARARUNA, para que seja promovida reunião com as representatividades das organizações da sociedade civil, entidades, associações, sindicatos, clubes de serviços, igrejas, dentre outras agremiações, para sensibilização acerca da importância da participação popular junto a formulação das políticas sociais, por meio da composição dos conselhos municipais. Bem como solicitar aos órgãos responsáveis pelos conselhos constituídos, para que as reuniões dos mesmos, sejam em horários que viabilizem a participação especialmente dos membros não-governamentais.</t>
   </si>
   <si>
-    <t>10</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/10/indicacao_010-2025.pdf</t>
   </si>
   <si>
-    <t>11</t>
-[...1 lines deleted...]
-  <si>
     <t>LUIS CARLOS PERLI, VALMIR MOTORISTA, AZULÃO DOLLY, EMERSON RAMALHO, GABRIEL FRANÇA, MARCIEL MAIOLLI, NATA, VANDERSOM, WAGNER MALACO</t>
   </si>
   <si>
     <t>http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/11/indicacao_011-2025.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que abaixo subscrevem, usando das atribuições que lhe são conferidas pelo Regimento lnterno desta Casa de Leis, em especial ao contido no art. 125, comparecem com respeito e acatamento à presença do llustre Presidente da Câmara dos Vereadores para: Solicitar ao Chefe do Poder Executivo sugerindo estudos da possibilidade do encaminhamento de Projeto de Lei instituindo o serviço de Transporte Público Gratuito,"Passe Livre", destinado às regiões do Distrito de São Vicente, Distrito de São Geraldo e Comunidade Nova Brasília.</t>
-  </si>
-[...1 lines deleted...]
-    <t>12</t>
   </si>
   <si>
     <t>http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/12/indicacao_012-2025.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que abaixo subscreve, usando das atribuições que lhe são conferidas pelo Regimento Interno desta Casa de Leis, em especial ao_x000D_
 contido no art. 125, comparecem com respeito e acatamento à presença do Ilustre Presidente da Câmara dos Vereadores para: Solicita ao PREFEITO DO MUNICÍPIO DE ARARUNA, para que junto ao Departamento responsável que seja realizado estudo de planejamento e execução, para revitalização da sinalização e alterações necessárias para melhoria do trânsito do município de Araruna.</t>
   </si>
   <si>
-    <t>13</t>
-[...1 lines deleted...]
-  <si>
     <t>EMERSON RAMALHO, GABRIEL FRANÇA, MARCIEL MAIOLLI</t>
   </si>
   <si>
     <t>http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/13/indicacao_013-2025.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que abaixo subscreve, usando das atribuições que lhe são conferidas pelo Regimento lnterno desta Casa de Leis, em especial ao_x000D_
 contido no art. 125, comparecem com respeito e acatamento à presença do llustre Presidente da Câmara dos Vereadores para: Solicitar ao PREFEITO DO MUNICÍPIO DE ARARUNA, para que junto ao Departamento competente, realize estudo orçamentário para a aquisição e instalação de parques infantis e academia da terceira idade nos bairros que ainda não os possuem.</t>
   </si>
   <si>
-    <t>14</t>
-[...1 lines deleted...]
-  <si>
     <t>LUIS CARLOS PERLI, VANDERSOM, WAGNER MALACO</t>
   </si>
   <si>
     <t>http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/14/indicacao_014-2025.pdf</t>
   </si>
   <si>
     <t>Os vereadores que abaixo subscreve, usando das atribuições que_x000D_
 lhe são conferidas pelo Regimento lnterno desta casa de Leis em especial ao contido no art. 125, comparecem com respeito e acatamento à presença do llustre Presidente da Câmara dos Vereadores para: Solicitar ao Chefe do Poder Executivo para que sejam notificados os proprietários que possuem terrenos baldios em má conservação de limpeza no perímetro urbano com a aplicação da Lei Municipal no1.273/2006.</t>
   </si>
   <si>
     <t>WAGNER MALACO</t>
   </si>
   <si>
     <t>http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/15/indicacao_015-2025.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que abaixo subscreve, usando das atribuições que lhe são conferidas pelo Regimento lnterno desta Casa de Leis, em especial ao_x000D_
 contido no art. 125, comparecem com respeito e acatamento à presença do llustre Presidente da Câmara dos Vereadores para: Solicita ao PREFEITO DO MUNICÍPIO DE ARARUNA, para que junto ao Departamento de Engenharia e Obras, realize melhorias e adequação no estacionamento da Avenida Aparecido Rorato, com início defronte a Empresa Fameger até a Empresa Indaiassu artefatos, bem como estude a possibilidade de realizar uma rampa e uma escada a fim de facilitar o acesso entre a Avenida Aparecido Rorato e a Rodovia Pr 465.</t>
   </si>
   <si>
-    <t>16</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/16/indicacao_016-2025.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que abaixo subscreve, usando das atribuições que lhe são conferidas pelo Regimento Interno desta Casa de Leis, em especial ao_x000D_
 contido no art. 125, comparecem com respeito e acatamento à presença do Ilustre Presidente da Câmara dos Vereadores para: Solicitar ao Chefe do Poder Executivo que seja realizado obras de melhorias na acessibilidade ao Terminal Urbano dos Funcionários, com a construção de faixa elevada de pedestres e rampa de acesso da Avenida Paraná para a Rua Bahia, ao lado da escadaria já edificada.</t>
   </si>
   <si>
-    <t>17</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/17/indicacao_017-2025.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que abaixo subscrevem, usando das atribuições que lhe são conferidas pelo Regimento Interno desta Casa de Leis, em especial ao_x000D_
 contido no art. 125, comparecem com respeito e acatamento à presença do Ilustre Presidente da Câmara dos Vereadores para: Solicitar ao Chefe do Poder Executivo que seja realizado com URGÊNCIA obras de adequação das fossas sépticas inativas da Escola Municipal Professora Abigail de Oliveira Guimarães, Jardim Esperança.</t>
   </si>
   <si>
-    <t>18</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/18/indicacao_018-2025.pdf</t>
   </si>
   <si>
     <t>O Vereador que abaixo subscreve, usando das atribuições que lhe são conferidas pelo Regimento Interno desta Casa de Leis, em especial ao contido no art.125, comparecem com respeito e acatamento a presença do ilustre Presidente da Câmara dos Vereadores para: Solicita ao Prefeito do Município de Araruna, para que, junto ao Departamento Competente, analise a viabilidade de construção de uma capela mortuária no Distrito de São Geraldo.</t>
   </si>
   <si>
-    <t>19</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/19/indicacao_019-2025.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que abaixo subscreve, usando das atribuições que lhe são conferidas pelo Regimento Interno desta Casa de Leis, em especial ao contido no art. 125, comparecem com respeito e acatamento à presença do Ilustre Presidente da Câmara dos Vereadores para: Solicitar ao Chefe do Poder Executivo que seja realizado com URGÊNCIA obras para manutenção e segurança no Parque das Araras, em decorrência aos pontos iminentes de riscos identificados.</t>
-  </si>
-[...1 lines deleted...]
-    <t>20</t>
   </si>
   <si>
     <t>http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/20/indicacao_020-2025.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que abaixo subscreve, usando das atribuições que lhe são conferidas pelo Regimento Interno desta Casa de Leis, em especial ao_x000D_
 contido no art. 125, comparecem com respeito e acatamento à presença do Ilustre Presidente da Câmara dos Vereadores para: Solicitar ao Chefe do Poder Executivo, por meio dos Departamentos competentes, que seja apresentado e executado plano de providências COM URGÊNCIA para a realização de melhorias no Bairro BeijaFlor, prevendo:_x000D_
 1. Execução de podas de árvores que comprometem a_x000D_
 atual iluminação pública nas ruas do bairro;_x000D_
 2. Realização de tapa buracos principalmente na entrada_x000D_
 do bairro;_x000D_
 3. Adequação das bocas de lobo.</t>
-  </si>
-[...1 lines deleted...]
-    <t>21</t>
   </si>
   <si>
     <t>http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/21/indicacao_021-2025.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que abaixo subscreve, usando das atribuições que lhe são conferidas pelo Regimento Interno desta Casa de Leis, em especial ao contido no art. 125, comparecem com respeito e acatamento à presença do Ilustre Presidente da Câmara dos Vereadores para: Solicitar ao Chefe do Poder Executivo, por meio do Departamento competente, que sejam instaladas lixeiras:_x000D_
 1. Ao longo da pista de caminhada da Avenida Paraná até_x000D_
 o percurso no final da avenida em frente a Associação_x000D_
 A. J. Rorato;_x000D_
 2. Ao longo da ciclovia/pista de caminhada (em_x000D_
 restauração) na Rodovia PR 567, no trecho que liga o_x000D_
 centro de Araruna ao bairro Beija-Flor;_x000D_
 3. Ao longo da pista de caminhada na Rodovia PR 558, no_x000D_
 trecho que liga o centro de Araruna à empresa Cofama.</t>
-  </si>
-[...1 lines deleted...]
-    <t>22</t>
   </si>
   <si>
     <t>http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/22/indicacao_022-2025.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que abaixo subscreve, usando das atribuições que lhe são conferidas pelo Regimento Interno desta Casa de Leis, em especial ao contido no art. 125, comparecem com respeito e acatamento à presença do Ilustre Presidente da Câmara dos Vereadores para: Solicitar ao Chefe do Poder Executivo que seja encaminhado ao departamento responsável, que seja realizado a compra de 14 (quatorze) armários em aço, para atender a demanda em salas de aula na Escola Municipal Professora Abgail de Oliveira Guimarães, Jardim Esperança.</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
     <t>http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/23/indicacao_023-2025.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que abaixo subscreve, usando das atribuições que lhe são conferidas pelo Regimento lnterno desta Casa de Leis, em especial ao_x000D_
 contido no art. 125, comparecem com respeito e acatamento à presença do llustre Presidente da Câmara dos Vereadores para:_x000D_
 Solicitar ao Chefe do Poder Executivo, modificações no Portal da Transparência, para fins de aprimoramento na publicização de informações acerca de funcionários terceirizados da Prefeitura Municipal de Araruna - Paraná._x000D_
 A) Que seja incluso no Portal da Transparência do município de Araruna, na Aba Pessoal - Recursos humanos a opção de acesso_x000D_
 a informações de terceirizados;_x000D_
 B) Que na opção terceirizados seja possível_x000D_
 identificar:_x000D_
 I - Relação dos nomes dos servidores_x000D_
 terceirizados por período;_x000D_
 ll - Número do contrato;_x000D_
 lll - Fornecedor;_x000D_
 lV - Período de vigência do contrato;_x000D_
 V - Função;_x000D_
 Vl - Lotação;_x000D_
 Vll - Carga horária;_x000D_
 Vlll - Situação;_x000D_
 lX - Valor do contrato.</t>
   </si>
   <si>
-    <t>24</t>
-[...1 lines deleted...]
-  <si>
     <t>AZULÃO DOLLY, NATA</t>
   </si>
   <si>
     <t>http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/24/indicacao_024-2025.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que abaixo subscreve, usando das atribuições que lhe são conferidas pelo Regimento Interno desta Casa de Leis, em especial ao contido no art. 125, comparecem com respeito e acatamento à presença do Ilustre Presidente da Câmara dos Vereadores para: Solicitar ao PREFEITO DO MUNICÍPIO DE ARARUNA, para que junto ao Departamento competente, realize estudo e posterior execução de estacionamento em diagonal na Av. 29 de Novembro, especificamente no espaço atualmente ocupado pelos dois quiosques, de forma que, após o término do contrato de concessão, a área seja destinada a estacionamento diagonal, ampliando assim a quantidade de vagas disponíveis para veículos em uma das vias mais movimentadas da cidade.</t>
   </si>
   <si>
-    <t>25</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/25/indicacao_025-2025.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que abaixo subscreve, usando das atribuições que lhe são conferidas pelo Regimento Interno desta Casa de Leis, em especial ao contido no art. 125, comparecem com respeito e acatamento à presença do Ilustre Presidente da Câmara dos Vereadores para: Solicita ao PREFEITO DO MUNICÍPIO DE ARARUNA, para que junto ao Departamento responsável que seja realizado estudo de planejamento e execução, para revitalização da sinalização e alterações necessárias para melhoria do trânsito na Avenida 29 de Novembro na localização esquina com a Rua João Pessoa e Rua Pioneiro Mario Soriani.</t>
   </si>
   <si>
-    <t>26</t>
-[...1 lines deleted...]
-  <si>
     <t>GABRIEL FRANÇA</t>
   </si>
   <si>
     <t>http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/26/indicacao_026-2025.pdf</t>
   </si>
   <si>
     <t>O Vereador que abaixo subscreve, usando das atribuições que lhe são conferidas pelo Regimento lnterno desta Casa de Leis, em especial ao contido no art. 125, comparece com respeito e acatamento à presença do llustre Presidente da Câmara dos Vereadores para: Solicitar ao Chefe do Poder Executivo para que, junto ao departamento competente, instale placa de Atendimento Prioritário na Secretaria de Saúde e demais órgãos públicos relacionados, para que sejam realizados atendimentos prioritários nos agendamentos de exames e consultas, com base na Lei no 10.048/2000. Certo de sua atenção, aguardamos o encaminhamento da presente proposição em forma de indicação simples ao Chefe do Poder Executivo para avaliação e planejamento.</t>
-  </si>
-[...1 lines deleted...]
-    <t>27</t>
   </si>
   <si>
     <t>http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/27/indicacao_027-2025.pdf</t>
   </si>
   <si>
     <t>O Vereador que abaixo subscreve, usando das atribuições que lhe são conferidas pelo Regimento lnterno desta Casa de Leis, em especial ao contido_x000D_
 no art. 125, comparecem com respeito e acatamento à presença do llustre Presidente da Câmara dos Vereadores para: Solicita ao PREFEITO DO MUNICÍPIO DE ARARUNA a criação de Brigada Municipal de combate a incêndios e desastres ambientais no Município de Araruna, bem como a aquisição dos equipamentos necessários.</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
     <t>http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/28/indicacao_028-2025.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que abaixo subscreve, usando das atribuições que lhe são conferidas pelo Regimento lnterno desta Casa de Leis, em especial ao contido no art. 125, comparecem com respeito e acatamento à presença do llustre Presidente da Câmara dos Vereadores para: Solicitar ao PREFEITO DO MUNICÍPIO DE ARARUNA, para que junto ao Departamento competente, analise a viabilidade de instalação de uma nova cerca e um portão de acesso no_x000D_
 Cemitério da Comunidade Agua do Ailema</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
     <t>http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/29/indicacao_029-2025.pdf</t>
   </si>
   <si>
@@ -1354,53 +1648,50 @@
   <si>
     <t>Requerimento n°075-2025, de autoria dos Vereadores Luis Carlos Perli e Vandersom Vicente Dubinski, solicita esclarecimentos referente a Licitação 22/2024 com o objeto de: CONTRATAÇÃO DE EMPRESA ESPECIALIZADA EM ENGENHARIA PARA FORNECIMENTO E INSTALAÇÃO DE SISTEMAS FOTOVOLTAICOS, EFICIENTIZAÇÃO DE LAMPADAS E DEMAIS ITENS CONFORME TERMO DE REFERÊNCIA.</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
     <t>http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/129/req_076-2025.pdf</t>
   </si>
   <si>
     <t>Requerimento n°076-2025, de autoria dos Vereadores Wellington Aguiar Santana, Natanael Rosa da Silva e Valmir Alves de Oliveira, solicita que seja enviado expediente ao PREFEITO DO MUNICÍPIO DE ARARUNA, para que adote as providências necessárias visando à implantação de um novo parque infantil no Parque das Araras, dotado de cercamento com telas ao redor, e equipado com playground em polietileno rotomoldado, substituindo integralmente os brinquedos de madeira e ferro atualmente existentes, de forma a modernizar a estrutura e aprimorar a segurança do espaço.</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
     <t>http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/130/req_077-2025.pdf</t>
   </si>
   <si>
     <t>Requerimento n°077-2025, de autoria dos Vereadores Wellington Aguiar Santana, Natanael Rosa da Silva e Valmir Alves de Oliveira, Solicita-se ao Prefeito de Araruna e à Secretaria Municipal de Educação informações sobre a quantidade, o estado de funcionamento e a suficiência dos equipamentos de informática nas Escolas Municipais Professor Mário Miguez de Mello Filho e Abgail de Oliveira Guimarães, bem como sobre a existência de previsão ou plano para aquisição de novos equipamentos.</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>AZULÃO DOLLY, NATA, VALMIR MOTORISTA, WAGNER MALACO</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/131/req_078-2025.pdf</t>
   </si>
   <si>
     <t>Requerimento n°078-2025, de autoria dos Vereadores Valmir Alves de Oliveira, Natanael Rosa da Silva, Wellington Aguiar Santana e Wagner Malaco, solicita que Seja enviado expediente ao PREFEITO DO MUNICÍPIO DE ARARUNA para que, através do departamento competente, estude a viabilidade de ampliar a coleta de lixo orgânico nos Distritos de São Vicente, São Geraldo e Nova BrasÍlia, atualmente realizada apenas 1 (uma) vez na semana, passando a ser feita às segundas e quintas-feiras, ou terça e sexta feira.</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
     <t>http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/132/req_079-2025.pdf</t>
   </si>
   <si>
     <t>Requerimento n°079-2025, de autoria dos Vereadores Luis Carlos Perli e Vandersom Vicente Dubinski, Solicita informações a GERENTE REGIONAL DA SANEPAR DE CAMPO MOURÃO, SRA. ARACELI ELIANE PENDIUK STELA.</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
     <t>http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/133/req_080-2025.pdf</t>
   </si>
   <si>
     <t>Requerimento 080-2025, de autoria dos Vereadores Luis Carlos Perli e Vandersom Vicente Dubinski, requer esclarecimentos acerca da Lei Municipal nº 2.084/2022, que autoriza o Poder Executivo Municipal a criar o programa "KIT LANCHE ALIMENTAÇÃO" aos pacientes e acompanhantes transportados para tratamento de Saúde "TRATAMENTO FORA DOMICILIO" - TFD e dá outras providências.</t>
   </si>
   <si>
     <t>134</t>
@@ -1745,53 +2036,50 @@
     <t>194</t>
   </si>
   <si>
     <t>VALMIR MOTORISTA, AZULÃO DOLLY, NATA</t>
   </si>
   <si>
     <t>http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/194/req_121-2025.pdf</t>
   </si>
   <si>
     <t>comparecem com respeito e acatamento à presença de Vossas Excelências para requerer, após deliberação do soberano plenário: Seja enviado expediente ao PREFEITO DO MUNICÍPIO DE ARARUNA para que, através do departamento competente, instale 01 (um) ponto de ônibus no Distrito de São Geraldo e 01 (um) na comunidade de Nova Brasília.</t>
   </si>
   <si>
     <t>http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/63/req_122-2025.pdf</t>
   </si>
   <si>
     <t>Requer o envio de expediente ao Prefeito do Município de Araruna solicitando a instalação de um novo ponto de ônibus no Bairro Jardim Cidade Alta, localizado na Rua José Luiz Rodolfo, esquina com a Rua Cascavel. A solicitação é justificada pelo fluxo significativo de trabalhadores, estudantes, idosos e demais usuários na região, visando garantir maior segurança, conforto e acessibilidade ao transporte coletivo. A medida busca mitigar os transtornos enfrentados pelos munícipes devido à distância entre os pontos de ônibus já existentes, especialmente durante os dias de chuva e horários de pico</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
     <t>RESPR</t>
   </si>
   <si>
     <t>Resposta do Executivo Municipal – Requerimento</t>
-  </si>
-[...1 lines deleted...]
-    <t>GUSTAVO FRANÇA DOS SANTOS</t>
   </si>
   <si>
     <t>http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/173/resposta_req_112-2025.pdf</t>
   </si>
   <si>
     <t>Resposta requerimento 112-2025</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
     <t>http://sapl.araruna.pr.leg.br/media/</t>
   </si>
   <si>
     <t>Resposta ao requerimento 113-2025</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
     <t>Resposta requerimento 114-2025</t>
   </si>
 </sst>
 </file>
 
@@ -2116,56 +2404,56 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/98/projeto_legislativo_015-2025.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/1/15122025150140arquivo_indicacao_0001-2025.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/2/indicacao_002-2025.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/3/indicacao_003-2025.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/4/indicacao_004-2025.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/5/indicacao_005-2025.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/6/indicacao_006-2025.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/7/indicacao_007-2025.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/8/indicacao_008-2025.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/9/indicacao_009-2025.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/10/indicacao_010-2025.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/11/indicacao_011-2025.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/12/indicacao_012-2025.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/13/indicacao_013-2025.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/14/indicacao_014-2025.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/15/indicacao_015-2025.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/16/indicacao_016-2025.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/17/indicacao_017-2025.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/18/indicacao_018-2025.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/19/indicacao_019-2025.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/20/indicacao_020-2025.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/21/indicacao_021-2025.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/22/indicacao_022-2025.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/23/indicacao_023-2025.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/24/indicacao_024-2025.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/25/indicacao_025-2025.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/26/indicacao_026-2025.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/27/indicacao_027-2025.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/28/indicacao_028-2025.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/29/indicacao_029-2025.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/30/indicacao_030-2025.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/31/indicacao_031-2025.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/32/indicacao_032-2025.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/33/indicacao_033-2025.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/34/indicacao_034-2025.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/35/indicacao_035-2025.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/36/indicacao_036-2025.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/37/indicacao_037-2025.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/38/indicacao_038-2025.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/39/indicacao_039-2025.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/40/indicacao_040-2025.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/41/indicacao_041-2025.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/42/indicacao_042-2025.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/43/indiccao_043-2025.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/44/indicacao_044-2025.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/45/indicacao_045-2025.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/46/indicacao_046-2025.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/47/indicacao_047-2025.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/48/indicacao_048-2025.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/49/indicacao_049-2025.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/50/indicacao_050-2025.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/51/req_001-2025.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/52/req_002-2025.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/53/req_003-2025.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/54/req_004-2025.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/55/req_005-2025.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/56/req_006-2025.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/57/req_007-2025.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/58/req_008-2025.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/61/req_009-2025.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/62/req_010-2025.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/59/req_011-2025.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/60/req_012-2025.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/64/req_014-2025.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/65/req_015-2025.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/66/req_016-2025.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/67/req_017-2025.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/68/req_018-2025.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/69/req_019-2025.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/70/req_020-2025.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/71/req_021-2025.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/74/req_022-2025.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/75/req_023-2025.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/76/req_024-2025.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/77/req_025-2025.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/78/req_026-2025.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/79/req_027-2025.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/80/req_028-2025.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/81/req_029-2025.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/82/req_030-2025.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/83/req_031-2025.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/84/req_032-2025.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/85/req_033-2025.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/86/req_034-2025.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/87/req_035-2025.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/88/req_036-2025.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/89/req_037-2025.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/90/req_038-2025.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/91/req_039-2025.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/92/req_040-2025.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/93/req_041-2025.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/94/req_042-2025.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/95/req_043-2025.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/96/req_044-2025.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/97/req_045-2025.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/99/req_046-2025.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/100/req_047-2025.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/101/req_048-2025.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/102/req_049-2025.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/103/req_050-2025.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/104/req_051-2025.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/105/req_052-2025.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/106/req_053-2025.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/107/req_054-2025.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/108/req_055-2025.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/109/req_056-2025.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/110/req_057-2025.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/111/req_058-2025.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/112/req_059-2025.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/113/req_060-2025.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/114/req_061-2025.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/115/req_062-2025.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/116/req_063-2025.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/117/req_064-2025.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/118/req_065-2025.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/119/req_066-2025.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/120/req_067-2025.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/121/req_068-2025.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/122/req_069-2025.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/123/req_070-2025.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/124/req_071-2025.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/125/req_072-2025.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/126/req_073-2025.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/127/req_074-2025.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/128/req_075-2025.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/129/req_076-2025.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/130/req_077-2025.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/131/req_078-2025.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/132/req_079-2025.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/133/req_080-2025.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/134/req_081-2025.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/135/req_082-2025.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/136/req_083-2025.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/137/req_084-2025.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/138/req_085-2025.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/139/req_086-2025.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/140/req_087-2025.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/141/req_088-2025.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/142/req_089-2025.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/143/req_090-2025.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/144/req_091-2025.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/145/req_092-2025.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/146/req_093-2025.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/147/req_094-2025.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/149/req_095-2025.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/150/req_096-2025.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/151/req_097-2025.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/152/req_098-2025.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/153/req_099-2025.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/154/req_100-2025.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/155/req_101-2025.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/174/req_102-2025.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/175/req_103-2025.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/179/req_104-2025.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/181/req_105-2025.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/177/req_110-2025.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/176/req_111-2025.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/170/req_112-2025.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/168/req_113-2025.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/166/req_114-2025.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/189/req_115-2025.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/190/req_116-2025.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/191/req_117-2025.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/192/req_118-2025.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/193/req_119-2025.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/188/req_120-2025.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/194/req_121-2025.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/63/req_122-2025.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/173/resposta_req_112-2025.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/311/plo_001-2025.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/314/plo_002-2025.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/315/plo_003-2026.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/316/plo_004-2026.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/318/plo_005-2025.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/326/plo_006-2025.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/327/plo_007-2025.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/328/plo_008-2025.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/329/plo_009-2025.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/332/plo_010-2025.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/333/plo_011-2025.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/334/plo_012-2025.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/335/plo_13-2025.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/336/plo_14-2025.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/337/plo_15-2025.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/356/plo_16-2025.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/358/plo_017-2025.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/345/plo_018-2025.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/346/plo_019-2025.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/359/plo_020-2025.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/347/plo_021-2025.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/349/plo_022-2025.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/350/plo_024-2025.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/351/plo_025-2025.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/354/plo_026-2025.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/360/plo_027-2025.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/374/pll_001-2025.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/375/pll_002-2025.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/376/pll_003-2025.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/377/pll_004-2025.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/381/pll_005-2025.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/98/projeto_legislativo_015-2025.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/1/15122025150140arquivo_indicacao_0001-2025.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/2/indicacao_002-2025.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/3/indicacao_003-2025.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/4/indicacao_004-2025.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/5/indicacao_005-2025.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/6/indicacao_006-2025.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/7/indicacao_007-2025.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/8/indicacao_008-2025.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/9/indicacao_009-2025.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/10/indicacao_010-2025.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/11/indicacao_011-2025.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/12/indicacao_012-2025.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/13/indicacao_013-2025.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/14/indicacao_014-2025.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/15/indicacao_015-2025.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/16/indicacao_016-2025.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/17/indicacao_017-2025.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/18/indicacao_018-2025.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/19/indicacao_019-2025.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/20/indicacao_020-2025.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/21/indicacao_021-2025.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/22/indicacao_022-2025.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/23/indicacao_023-2025.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/24/indicacao_024-2025.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/25/indicacao_025-2025.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/26/indicacao_026-2025.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/27/indicacao_027-2025.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/28/indicacao_028-2025.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/29/indicacao_029-2025.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/30/indicacao_030-2025.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/31/indicacao_031-2025.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/32/indicacao_032-2025.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/33/indicacao_033-2025.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/34/indicacao_034-2025.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/35/indicacao_035-2025.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/36/indicacao_036-2025.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/37/indicacao_037-2025.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/38/indicacao_038-2025.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/39/indicacao_039-2025.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/40/indicacao_040-2025.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/41/indicacao_041-2025.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/42/indicacao_042-2025.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/43/indiccao_043-2025.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/44/indicacao_044-2025.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/45/indicacao_045-2025.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/46/indicacao_046-2025.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/47/indicacao_047-2025.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/48/indicacao_048-2025.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/49/indicacao_049-2025.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/50/indicacao_050-2025.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/51/req_001-2025.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/52/req_002-2025.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/53/req_003-2025.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/54/req_004-2025.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/55/req_005-2025.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/56/req_006-2025.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/57/req_007-2025.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/58/req_008-2025.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/61/req_009-2025.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/62/req_010-2025.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/59/req_011-2025.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/60/req_012-2025.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/64/req_014-2025.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/65/req_015-2025.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/66/req_016-2025.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/67/req_017-2025.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/68/req_018-2025.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/69/req_019-2025.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/70/req_020-2025.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/71/req_021-2025.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/74/req_022-2025.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/75/req_023-2025.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/76/req_024-2025.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/77/req_025-2025.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/78/req_026-2025.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/79/req_027-2025.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/80/req_028-2025.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/81/req_029-2025.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/82/req_030-2025.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/83/req_031-2025.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/84/req_032-2025.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/85/req_033-2025.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/86/req_034-2025.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/87/req_035-2025.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/88/req_036-2025.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/89/req_037-2025.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/90/req_038-2025.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/91/req_039-2025.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/92/req_040-2025.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/93/req_041-2025.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/94/req_042-2025.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/95/req_043-2025.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/96/req_044-2025.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/97/req_045-2025.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/99/req_046-2025.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/100/req_047-2025.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/101/req_048-2025.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/102/req_049-2025.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/103/req_050-2025.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/104/req_051-2025.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/105/req_052-2025.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/106/req_053-2025.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/107/req_054-2025.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/108/req_055-2025.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/109/req_056-2025.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/110/req_057-2025.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/111/req_058-2025.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/112/req_059-2025.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/113/req_060-2025.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/114/req_061-2025.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/115/req_062-2025.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/116/req_063-2025.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/117/req_064-2025.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/118/req_065-2025.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/119/req_066-2025.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/120/req_067-2025.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/121/req_068-2025.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/122/req_069-2025.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/123/req_070-2025.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/124/req_071-2025.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/125/req_072-2025.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/126/req_073-2025.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/127/req_074-2025.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/128/req_075-2025.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/129/req_076-2025.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/130/req_077-2025.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/131/req_078-2025.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/132/req_079-2025.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/133/req_080-2025.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/134/req_081-2025.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/135/req_082-2025.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/136/req_083-2025.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/137/req_084-2025.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/138/req_085-2025.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/139/req_086-2025.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/140/req_087-2025.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/141/req_088-2025.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/142/req_089-2025.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/143/req_090-2025.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/144/req_091-2025.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/145/req_092-2025.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/146/req_093-2025.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/147/req_094-2025.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/149/req_095-2025.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/150/req_096-2025.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/151/req_097-2025.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/152/req_098-2025.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/153/req_099-2025.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/154/req_100-2025.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/155/req_101-2025.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/174/req_102-2025.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/175/req_103-2025.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/179/req_104-2025.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/181/req_105-2025.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/177/req_110-2025.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/176/req_111-2025.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/170/req_112-2025.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/168/req_113-2025.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/166/req_114-2025.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/189/req_115-2025.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/190/req_116-2025.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/191/req_117-2025.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/192/req_118-2025.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/193/req_119-2025.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/188/req_120-2025.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/194/req_121-2025.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/63/req_122-2025.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2025/173/resposta_req_112-2025.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H172"/>
+  <dimension ref="A1:H203"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="44.7109375" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="137.140625" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="110.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
@@ -2197,4460 +2485,5266 @@
       </c>
       <c r="D2" t="s">
         <v>11</v>
       </c>
       <c r="E2" t="s">
         <v>12</v>
       </c>
       <c r="F2" t="s">
         <v>13</v>
       </c>
       <c r="G2" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H2" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" t="s">
         <v>16</v>
       </c>
       <c r="B3" t="s">
         <v>9</v>
       </c>
       <c r="C3" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="D3" t="s">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="E3" t="s">
+        <v>12</v>
+      </c>
+      <c r="F3" t="s">
+        <v>13</v>
+      </c>
+      <c r="G3" s="1" t="s">
         <v>18</v>
       </c>
-      <c r="F3" t="s">
+      <c r="H3" t="s">
         <v>19</v>
-      </c>
-[...4 lines deleted...]
-        <v>21</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" t="s">
+        <v>20</v>
+      </c>
+      <c r="B4" t="s">
+        <v>9</v>
+      </c>
+      <c r="C4" t="s">
+        <v>21</v>
+      </c>
+      <c r="D4" t="s">
+        <v>11</v>
+      </c>
+      <c r="E4" t="s">
+        <v>12</v>
+      </c>
+      <c r="F4" t="s">
+        <v>13</v>
+      </c>
+      <c r="G4" s="1" t="s">
         <v>22</v>
       </c>
-      <c r="B4" t="s">
-[...11 lines deleted...]
-      <c r="F4" t="s">
+      <c r="H4" t="s">
         <v>23</v>
-      </c>
-[...4 lines deleted...]
-        <v>25</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" t="s">
+        <v>24</v>
+      </c>
+      <c r="B5" t="s">
+        <v>9</v>
+      </c>
+      <c r="C5" t="s">
+        <v>25</v>
+      </c>
+      <c r="D5" t="s">
+        <v>11</v>
+      </c>
+      <c r="E5" t="s">
+        <v>12</v>
+      </c>
+      <c r="F5" t="s">
+        <v>13</v>
+      </c>
+      <c r="G5" s="1" t="s">
         <v>26</v>
       </c>
-      <c r="B5" t="s">
-[...11 lines deleted...]
-      <c r="F5" t="s">
+      <c r="H5" t="s">
         <v>27</v>
-      </c>
-[...4 lines deleted...]
-        <v>29</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" t="s">
+        <v>28</v>
+      </c>
+      <c r="B6" t="s">
+        <v>9</v>
+      </c>
+      <c r="C6" t="s">
+        <v>29</v>
+      </c>
+      <c r="D6" t="s">
+        <v>11</v>
+      </c>
+      <c r="E6" t="s">
+        <v>12</v>
+      </c>
+      <c r="F6" t="s">
+        <v>13</v>
+      </c>
+      <c r="G6" s="1" t="s">
         <v>30</v>
       </c>
-      <c r="B6" t="s">
-[...11 lines deleted...]
-      <c r="F6" t="s">
+      <c r="H6" t="s">
         <v>31</v>
-      </c>
-[...4 lines deleted...]
-        <v>33</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" t="s">
+        <v>32</v>
+      </c>
+      <c r="B7" t="s">
+        <v>9</v>
+      </c>
+      <c r="C7" t="s">
+        <v>33</v>
+      </c>
+      <c r="D7" t="s">
+        <v>11</v>
+      </c>
+      <c r="E7" t="s">
+        <v>12</v>
+      </c>
+      <c r="F7" t="s">
+        <v>13</v>
+      </c>
+      <c r="G7" s="1" t="s">
         <v>34</v>
       </c>
-      <c r="B7" t="s">
-[...14 lines deleted...]
-      <c r="G7" s="1" t="s">
+      <c r="H7" t="s">
         <v>35</v>
-      </c>
-[...1 lines deleted...]
-        <v>36</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="B8" t="s">
         <v>9</v>
       </c>
       <c r="C8" t="s">
         <v>37</v>
       </c>
       <c r="D8" t="s">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="E8" t="s">
-        <v>18</v>
+        <v>12</v>
       </c>
       <c r="F8" t="s">
-        <v>23</v>
+        <v>13</v>
       </c>
       <c r="G8" s="1" t="s">
         <v>38</v>
       </c>
       <c r="H8" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" t="s">
         <v>40</v>
       </c>
       <c r="B9" t="s">
         <v>9</v>
       </c>
       <c r="C9" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="D9" t="s">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="E9" t="s">
-        <v>18</v>
+        <v>12</v>
       </c>
       <c r="F9" t="s">
-        <v>41</v>
+        <v>13</v>
       </c>
       <c r="G9" s="1" t="s">
         <v>42</v>
       </c>
       <c r="H9" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" t="s">
         <v>44</v>
       </c>
       <c r="B10" t="s">
         <v>9</v>
       </c>
       <c r="C10" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="D10" t="s">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="E10" t="s">
-        <v>18</v>
+        <v>12</v>
       </c>
       <c r="F10" t="s">
-        <v>45</v>
+        <v>13</v>
       </c>
       <c r="G10" s="1" t="s">
         <v>46</v>
       </c>
       <c r="H10" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" t="s">
         <v>48</v>
       </c>
       <c r="B11" t="s">
         <v>9</v>
       </c>
       <c r="C11" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="D11" t="s">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="E11" t="s">
-        <v>18</v>
+        <v>12</v>
       </c>
       <c r="F11" t="s">
-        <v>23</v>
+        <v>13</v>
       </c>
       <c r="G11" s="1" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="H11" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B12" t="s">
         <v>9</v>
       </c>
       <c r="C12" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="D12" t="s">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="E12" t="s">
-        <v>18</v>
+        <v>12</v>
       </c>
       <c r="F12" t="s">
-        <v>23</v>
+        <v>13</v>
       </c>
       <c r="G12" s="1" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="H12" t="s">
-        <v>50</v>
+        <v>55</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="B13" t="s">
         <v>9</v>
       </c>
       <c r="C13" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="D13" t="s">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="E13" t="s">
-        <v>18</v>
+        <v>12</v>
       </c>
       <c r="F13" t="s">
-        <v>54</v>
+        <v>13</v>
       </c>
       <c r="G13" s="1" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="H13" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="B14" t="s">
         <v>9</v>
       </c>
       <c r="C14" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="D14" t="s">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="E14" t="s">
-        <v>18</v>
+        <v>12</v>
       </c>
       <c r="F14" t="s">
-        <v>23</v>
+        <v>13</v>
       </c>
       <c r="G14" s="1" t="s">
-        <v>58</v>
+        <v>62</v>
       </c>
       <c r="H14" t="s">
-        <v>59</v>
+        <v>63</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="B15" t="s">
         <v>9</v>
       </c>
       <c r="C15" t="s">
-        <v>60</v>
+        <v>65</v>
       </c>
       <c r="D15" t="s">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="E15" t="s">
-        <v>18</v>
+        <v>12</v>
       </c>
       <c r="F15" t="s">
-        <v>61</v>
+        <v>13</v>
       </c>
       <c r="G15" s="1" t="s">
-        <v>62</v>
+        <v>66</v>
       </c>
       <c r="H15" t="s">
-        <v>63</v>
+        <v>67</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" t="s">
-        <v>64</v>
+        <v>68</v>
       </c>
       <c r="B16" t="s">
         <v>9</v>
       </c>
       <c r="C16" t="s">
-        <v>64</v>
+        <v>69</v>
       </c>
       <c r="D16" t="s">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="E16" t="s">
-        <v>18</v>
+        <v>12</v>
       </c>
       <c r="F16" t="s">
-        <v>65</v>
+        <v>13</v>
       </c>
       <c r="G16" s="1" t="s">
-        <v>66</v>
+        <v>70</v>
       </c>
       <c r="H16" t="s">
-        <v>67</v>
+        <v>71</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" t="s">
-        <v>10</v>
+        <v>72</v>
       </c>
       <c r="B17" t="s">
         <v>9</v>
       </c>
       <c r="C17" t="s">
-        <v>10</v>
+        <v>73</v>
       </c>
       <c r="D17" t="s">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="E17" t="s">
-        <v>18</v>
+        <v>12</v>
       </c>
       <c r="F17" t="s">
-        <v>68</v>
+        <v>13</v>
       </c>
       <c r="G17" s="1" t="s">
-        <v>69</v>
+        <v>74</v>
       </c>
       <c r="H17" t="s">
-        <v>70</v>
+        <v>75</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" t="s">
-        <v>71</v>
+        <v>76</v>
       </c>
       <c r="B18" t="s">
         <v>9</v>
       </c>
       <c r="C18" t="s">
-        <v>71</v>
+        <v>77</v>
       </c>
       <c r="D18" t="s">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="E18" t="s">
-        <v>18</v>
+        <v>12</v>
       </c>
       <c r="F18" t="s">
-        <v>23</v>
+        <v>13</v>
       </c>
       <c r="G18" s="1" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="H18" t="s">
-        <v>73</v>
+        <v>79</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" t="s">
-        <v>74</v>
+        <v>80</v>
       </c>
       <c r="B19" t="s">
         <v>9</v>
       </c>
       <c r="C19" t="s">
-        <v>74</v>
+        <v>81</v>
       </c>
       <c r="D19" t="s">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="E19" t="s">
-        <v>18</v>
+        <v>12</v>
       </c>
       <c r="F19" t="s">
-        <v>23</v>
+        <v>13</v>
       </c>
       <c r="G19" s="1" t="s">
-        <v>75</v>
+        <v>82</v>
       </c>
       <c r="H19" t="s">
-        <v>76</v>
+        <v>83</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" t="s">
-        <v>77</v>
+        <v>84</v>
       </c>
       <c r="B20" t="s">
         <v>9</v>
       </c>
       <c r="C20" t="s">
-        <v>77</v>
+        <v>85</v>
       </c>
       <c r="D20" t="s">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="E20" t="s">
-        <v>18</v>
+        <v>12</v>
       </c>
       <c r="F20" t="s">
-        <v>68</v>
+        <v>13</v>
       </c>
       <c r="G20" s="1" t="s">
-        <v>78</v>
+        <v>86</v>
       </c>
       <c r="H20" t="s">
-        <v>79</v>
+        <v>87</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" t="s">
-        <v>80</v>
+        <v>88</v>
       </c>
       <c r="B21" t="s">
         <v>9</v>
       </c>
       <c r="C21" t="s">
-        <v>80</v>
+        <v>89</v>
       </c>
       <c r="D21" t="s">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="E21" t="s">
-        <v>18</v>
+        <v>12</v>
       </c>
       <c r="F21" t="s">
-        <v>23</v>
+        <v>13</v>
       </c>
       <c r="G21" s="1" t="s">
-        <v>81</v>
+        <v>90</v>
       </c>
       <c r="H21" t="s">
-        <v>82</v>
+        <v>91</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" t="s">
-        <v>83</v>
+        <v>92</v>
       </c>
       <c r="B22" t="s">
         <v>9</v>
       </c>
       <c r="C22" t="s">
-        <v>83</v>
+        <v>93</v>
       </c>
       <c r="D22" t="s">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="E22" t="s">
-        <v>18</v>
+        <v>12</v>
       </c>
       <c r="F22" t="s">
-        <v>23</v>
+        <v>13</v>
       </c>
       <c r="G22" s="1" t="s">
-        <v>84</v>
+        <v>94</v>
       </c>
       <c r="H22" t="s">
-        <v>85</v>
+        <v>95</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" t="s">
-        <v>86</v>
+        <v>96</v>
       </c>
       <c r="B23" t="s">
         <v>9</v>
       </c>
       <c r="C23" t="s">
-        <v>86</v>
+        <v>97</v>
       </c>
       <c r="D23" t="s">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="E23" t="s">
-        <v>18</v>
+        <v>12</v>
       </c>
       <c r="F23" t="s">
-        <v>23</v>
+        <v>13</v>
       </c>
       <c r="G23" s="1" t="s">
-        <v>87</v>
+        <v>98</v>
       </c>
       <c r="H23" t="s">
-        <v>88</v>
+        <v>99</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" t="s">
-        <v>89</v>
+        <v>100</v>
       </c>
       <c r="B24" t="s">
         <v>9</v>
       </c>
       <c r="C24" t="s">
-        <v>89</v>
+        <v>101</v>
       </c>
       <c r="D24" t="s">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="E24" t="s">
-        <v>18</v>
+        <v>12</v>
       </c>
       <c r="F24" t="s">
-        <v>23</v>
+        <v>13</v>
       </c>
       <c r="G24" s="1" t="s">
-        <v>90</v>
+        <v>102</v>
       </c>
       <c r="H24" t="s">
-        <v>91</v>
+        <v>103</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" t="s">
-        <v>92</v>
+        <v>104</v>
       </c>
       <c r="B25" t="s">
         <v>9</v>
       </c>
       <c r="C25" t="s">
-        <v>92</v>
+        <v>105</v>
       </c>
       <c r="D25" t="s">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="E25" t="s">
-        <v>18</v>
+        <v>12</v>
       </c>
       <c r="F25" t="s">
-        <v>27</v>
+        <v>13</v>
       </c>
       <c r="G25" s="1" t="s">
-        <v>93</v>
+        <v>106</v>
       </c>
       <c r="H25" t="s">
-        <v>94</v>
+        <v>107</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" t="s">
-        <v>95</v>
+        <v>108</v>
       </c>
       <c r="B26" t="s">
         <v>9</v>
       </c>
       <c r="C26" t="s">
-        <v>95</v>
+        <v>109</v>
       </c>
       <c r="D26" t="s">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="E26" t="s">
-        <v>18</v>
+        <v>12</v>
       </c>
       <c r="F26" t="s">
-        <v>96</v>
+        <v>13</v>
       </c>
       <c r="G26" s="1" t="s">
-        <v>97</v>
+        <v>110</v>
       </c>
       <c r="H26" t="s">
-        <v>98</v>
+        <v>111</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" t="s">
-        <v>99</v>
+        <v>112</v>
       </c>
       <c r="B27" t="s">
         <v>9</v>
       </c>
       <c r="C27" t="s">
-        <v>99</v>
+        <v>113</v>
       </c>
       <c r="D27" t="s">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="E27" t="s">
-        <v>18</v>
+        <v>12</v>
       </c>
       <c r="F27" t="s">
-        <v>23</v>
+        <v>13</v>
       </c>
       <c r="G27" s="1" t="s">
-        <v>100</v>
+        <v>114</v>
       </c>
       <c r="H27" t="s">
-        <v>101</v>
+        <v>115</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" t="s">
-        <v>102</v>
+        <v>116</v>
       </c>
       <c r="B28" t="s">
         <v>9</v>
       </c>
       <c r="C28" t="s">
-        <v>102</v>
+        <v>10</v>
       </c>
       <c r="D28" t="s">
-        <v>17</v>
+        <v>117</v>
       </c>
       <c r="E28" t="s">
-        <v>18</v>
+        <v>118</v>
       </c>
       <c r="F28" t="s">
-        <v>103</v>
+        <v>119</v>
       </c>
       <c r="G28" s="1" t="s">
-        <v>104</v>
+        <v>120</v>
       </c>
       <c r="H28" t="s">
-        <v>105</v>
+        <v>121</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" t="s">
-        <v>106</v>
+        <v>122</v>
       </c>
       <c r="B29" t="s">
         <v>9</v>
       </c>
       <c r="C29" t="s">
-        <v>106</v>
+        <v>17</v>
       </c>
       <c r="D29" t="s">
-        <v>17</v>
+        <v>117</v>
       </c>
       <c r="E29" t="s">
-        <v>18</v>
+        <v>118</v>
       </c>
       <c r="F29" t="s">
-        <v>68</v>
+        <v>123</v>
       </c>
       <c r="G29" s="1" t="s">
-        <v>107</v>
+        <v>124</v>
       </c>
       <c r="H29" t="s">
-        <v>108</v>
+        <v>125</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" t="s">
-        <v>109</v>
+        <v>126</v>
       </c>
       <c r="B30" t="s">
         <v>9</v>
       </c>
       <c r="C30" t="s">
-        <v>109</v>
+        <v>21</v>
       </c>
       <c r="D30" t="s">
-        <v>17</v>
+        <v>117</v>
       </c>
       <c r="E30" t="s">
-        <v>18</v>
+        <v>118</v>
       </c>
       <c r="F30" t="s">
-        <v>31</v>
+        <v>119</v>
       </c>
       <c r="G30" s="1" t="s">
-        <v>110</v>
+        <v>127</v>
       </c>
       <c r="H30" t="s">
-        <v>111</v>
+        <v>128</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" t="s">
-        <v>112</v>
+        <v>129</v>
       </c>
       <c r="B31" t="s">
         <v>9</v>
       </c>
       <c r="C31" t="s">
-        <v>112</v>
+        <v>25</v>
       </c>
       <c r="D31" t="s">
-        <v>17</v>
+        <v>117</v>
       </c>
       <c r="E31" t="s">
-        <v>18</v>
+        <v>118</v>
       </c>
       <c r="F31" t="s">
-        <v>23</v>
+        <v>130</v>
       </c>
       <c r="G31" s="1" t="s">
-        <v>113</v>
+        <v>131</v>
       </c>
       <c r="H31" t="s">
-        <v>114</v>
+        <v>132</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" t="s">
-        <v>115</v>
+        <v>133</v>
       </c>
       <c r="B32" t="s">
         <v>9</v>
       </c>
       <c r="C32" t="s">
-        <v>115</v>
+        <v>29</v>
       </c>
       <c r="D32" t="s">
-        <v>17</v>
+        <v>117</v>
       </c>
       <c r="E32" t="s">
-        <v>18</v>
+        <v>118</v>
       </c>
       <c r="F32" t="s">
-        <v>23</v>
+        <v>119</v>
       </c>
       <c r="G32" s="1" t="s">
-        <v>116</v>
+        <v>134</v>
       </c>
       <c r="H32" t="s">
-        <v>117</v>
+        <v>135</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" t="s">
+        <v>136</v>
+      </c>
+      <c r="B33" t="s">
+        <v>9</v>
+      </c>
+      <c r="C33" t="s">
+        <v>69</v>
+      </c>
+      <c r="D33" t="s">
+        <v>117</v>
+      </c>
+      <c r="E33" t="s">
         <v>118</v>
       </c>
-      <c r="B33" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F33" t="s">
-        <v>31</v>
+        <v>137</v>
       </c>
       <c r="G33" s="1" t="s">
-        <v>119</v>
+        <v>138</v>
       </c>
       <c r="H33" t="s">
-        <v>120</v>
+        <v>139</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" t="s">
-        <v>121</v>
+        <v>10</v>
       </c>
       <c r="B34" t="s">
         <v>9</v>
       </c>
       <c r="C34" t="s">
-        <v>121</v>
+        <v>10</v>
       </c>
       <c r="D34" t="s">
-        <v>17</v>
+        <v>140</v>
       </c>
       <c r="E34" t="s">
-        <v>18</v>
+        <v>141</v>
       </c>
       <c r="F34" t="s">
-        <v>23</v>
+        <v>142</v>
       </c>
       <c r="G34" s="1" t="s">
-        <v>122</v>
+        <v>143</v>
       </c>
       <c r="H34" t="s">
-        <v>123</v>
+        <v>144</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" t="s">
-        <v>124</v>
+        <v>17</v>
       </c>
       <c r="B35" t="s">
         <v>9</v>
       </c>
       <c r="C35" t="s">
-        <v>124</v>
+        <v>17</v>
       </c>
       <c r="D35" t="s">
-        <v>17</v>
+        <v>140</v>
       </c>
       <c r="E35" t="s">
-        <v>18</v>
+        <v>141</v>
       </c>
       <c r="F35" t="s">
-        <v>31</v>
+        <v>145</v>
       </c>
       <c r="G35" s="1" t="s">
-        <v>125</v>
+        <v>146</v>
       </c>
       <c r="H35" t="s">
-        <v>126</v>
+        <v>147</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" t="s">
-        <v>127</v>
+        <v>21</v>
       </c>
       <c r="B36" t="s">
         <v>9</v>
       </c>
       <c r="C36" t="s">
-        <v>127</v>
+        <v>21</v>
       </c>
       <c r="D36" t="s">
-        <v>17</v>
+        <v>140</v>
       </c>
       <c r="E36" t="s">
-        <v>18</v>
+        <v>141</v>
       </c>
       <c r="F36" t="s">
-        <v>31</v>
+        <v>119</v>
       </c>
       <c r="G36" s="1" t="s">
-        <v>128</v>
+        <v>148</v>
       </c>
       <c r="H36" t="s">
-        <v>129</v>
+        <v>149</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" t="s">
-        <v>130</v>
+        <v>25</v>
       </c>
       <c r="B37" t="s">
         <v>9</v>
       </c>
       <c r="C37" t="s">
-        <v>130</v>
+        <v>25</v>
       </c>
       <c r="D37" t="s">
-        <v>17</v>
+        <v>140</v>
       </c>
       <c r="E37" t="s">
-        <v>18</v>
+        <v>141</v>
       </c>
       <c r="F37" t="s">
-        <v>23</v>
+        <v>150</v>
       </c>
       <c r="G37" s="1" t="s">
-        <v>131</v>
+        <v>151</v>
       </c>
       <c r="H37" t="s">
-        <v>132</v>
+        <v>152</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" t="s">
-        <v>133</v>
+        <v>29</v>
       </c>
       <c r="B38" t="s">
         <v>9</v>
       </c>
       <c r="C38" t="s">
-        <v>133</v>
+        <v>29</v>
       </c>
       <c r="D38" t="s">
-        <v>17</v>
+        <v>140</v>
       </c>
       <c r="E38" t="s">
-        <v>18</v>
+        <v>141</v>
       </c>
       <c r="F38" t="s">
-        <v>23</v>
+        <v>150</v>
       </c>
       <c r="G38" s="1" t="s">
-        <v>134</v>
+        <v>153</v>
       </c>
       <c r="H38" t="s">
-        <v>135</v>
+        <v>154</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" t="s">
-        <v>136</v>
+        <v>33</v>
       </c>
       <c r="B39" t="s">
         <v>9</v>
       </c>
       <c r="C39" t="s">
-        <v>136</v>
+        <v>33</v>
       </c>
       <c r="D39" t="s">
-        <v>17</v>
+        <v>140</v>
       </c>
       <c r="E39" t="s">
-        <v>18</v>
+        <v>141</v>
       </c>
       <c r="F39" t="s">
-        <v>31</v>
+        <v>145</v>
       </c>
       <c r="G39" s="1" t="s">
-        <v>137</v>
+        <v>155</v>
       </c>
       <c r="H39" t="s">
-        <v>138</v>
+        <v>156</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" t="s">
-        <v>139</v>
+        <v>37</v>
       </c>
       <c r="B40" t="s">
         <v>9</v>
       </c>
       <c r="C40" t="s">
-        <v>139</v>
+        <v>37</v>
       </c>
       <c r="D40" t="s">
-        <v>17</v>
+        <v>140</v>
       </c>
       <c r="E40" t="s">
-        <v>18</v>
+        <v>141</v>
       </c>
       <c r="F40" t="s">
-        <v>31</v>
+        <v>157</v>
       </c>
       <c r="G40" s="1" t="s">
-        <v>140</v>
+        <v>158</v>
       </c>
       <c r="H40" t="s">
-        <v>141</v>
+        <v>159</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" t="s">
-        <v>142</v>
+        <v>41</v>
       </c>
       <c r="B41" t="s">
         <v>9</v>
       </c>
       <c r="C41" t="s">
-        <v>142</v>
+        <v>41</v>
       </c>
       <c r="D41" t="s">
-        <v>17</v>
+        <v>140</v>
       </c>
       <c r="E41" t="s">
-        <v>18</v>
+        <v>141</v>
       </c>
       <c r="F41" t="s">
-        <v>143</v>
+        <v>160</v>
       </c>
       <c r="G41" s="1" t="s">
-        <v>144</v>
+        <v>161</v>
       </c>
       <c r="H41" t="s">
-        <v>145</v>
+        <v>162</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" t="s">
-        <v>146</v>
+        <v>45</v>
       </c>
       <c r="B42" t="s">
         <v>9</v>
       </c>
       <c r="C42" t="s">
-        <v>146</v>
+        <v>45</v>
       </c>
       <c r="D42" t="s">
-        <v>17</v>
+        <v>140</v>
       </c>
       <c r="E42" t="s">
-        <v>18</v>
+        <v>141</v>
       </c>
       <c r="F42" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="G42" s="1" t="s">
-        <v>148</v>
+        <v>163</v>
       </c>
       <c r="H42" t="s">
-        <v>149</v>
+        <v>164</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" t="s">
-        <v>150</v>
+        <v>49</v>
       </c>
       <c r="B43" t="s">
         <v>9</v>
       </c>
       <c r="C43" t="s">
-        <v>150</v>
+        <v>49</v>
       </c>
       <c r="D43" t="s">
-        <v>17</v>
+        <v>140</v>
       </c>
       <c r="E43" t="s">
-        <v>18</v>
+        <v>141</v>
       </c>
       <c r="F43" t="s">
-        <v>23</v>
+        <v>145</v>
       </c>
       <c r="G43" s="1" t="s">
-        <v>151</v>
+        <v>165</v>
       </c>
       <c r="H43" t="s">
-        <v>152</v>
+        <v>164</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" t="s">
-        <v>153</v>
+        <v>53</v>
       </c>
       <c r="B44" t="s">
         <v>9</v>
       </c>
       <c r="C44" t="s">
-        <v>153</v>
+        <v>53</v>
       </c>
       <c r="D44" t="s">
-        <v>17</v>
+        <v>140</v>
       </c>
       <c r="E44" t="s">
-        <v>18</v>
+        <v>141</v>
       </c>
       <c r="F44" t="s">
-        <v>31</v>
+        <v>166</v>
       </c>
       <c r="G44" s="1" t="s">
-        <v>154</v>
+        <v>167</v>
       </c>
       <c r="H44" t="s">
-        <v>155</v>
+        <v>168</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" t="s">
-        <v>156</v>
+        <v>57</v>
       </c>
       <c r="B45" t="s">
         <v>9</v>
       </c>
       <c r="C45" t="s">
-        <v>156</v>
+        <v>57</v>
       </c>
       <c r="D45" t="s">
-        <v>17</v>
+        <v>140</v>
       </c>
       <c r="E45" t="s">
-        <v>18</v>
+        <v>141</v>
       </c>
       <c r="F45" t="s">
-        <v>31</v>
+        <v>145</v>
       </c>
       <c r="G45" s="1" t="s">
-        <v>157</v>
+        <v>169</v>
       </c>
       <c r="H45" t="s">
-        <v>158</v>
+        <v>170</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" t="s">
-        <v>159</v>
+        <v>61</v>
       </c>
       <c r="B46" t="s">
         <v>9</v>
       </c>
       <c r="C46" t="s">
-        <v>159</v>
+        <v>61</v>
       </c>
       <c r="D46" t="s">
-        <v>17</v>
+        <v>140</v>
       </c>
       <c r="E46" t="s">
-        <v>18</v>
+        <v>141</v>
       </c>
       <c r="F46" t="s">
-        <v>31</v>
+        <v>171</v>
       </c>
       <c r="G46" s="1" t="s">
-        <v>160</v>
+        <v>172</v>
       </c>
       <c r="H46" t="s">
-        <v>161</v>
+        <v>173</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47" t="s">
-        <v>162</v>
+        <v>65</v>
       </c>
       <c r="B47" t="s">
         <v>9</v>
       </c>
       <c r="C47" t="s">
-        <v>162</v>
+        <v>65</v>
       </c>
       <c r="D47" t="s">
-        <v>17</v>
+        <v>140</v>
       </c>
       <c r="E47" t="s">
-        <v>18</v>
+        <v>141</v>
       </c>
       <c r="F47" t="s">
-        <v>163</v>
+        <v>174</v>
       </c>
       <c r="G47" s="1" t="s">
-        <v>164</v>
+        <v>175</v>
       </c>
       <c r="H47" t="s">
-        <v>165</v>
+        <v>176</v>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48" t="s">
-        <v>166</v>
+        <v>69</v>
       </c>
       <c r="B48" t="s">
         <v>9</v>
       </c>
       <c r="C48" t="s">
-        <v>166</v>
+        <v>69</v>
       </c>
       <c r="D48" t="s">
-        <v>17</v>
+        <v>140</v>
       </c>
       <c r="E48" t="s">
-        <v>18</v>
+        <v>141</v>
       </c>
       <c r="F48" t="s">
-        <v>31</v>
+        <v>177</v>
       </c>
       <c r="G48" s="1" t="s">
-        <v>167</v>
+        <v>178</v>
       </c>
       <c r="H48" t="s">
-        <v>168</v>
+        <v>179</v>
       </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49" t="s">
-        <v>169</v>
+        <v>73</v>
       </c>
       <c r="B49" t="s">
         <v>9</v>
       </c>
       <c r="C49" t="s">
-        <v>169</v>
+        <v>73</v>
       </c>
       <c r="D49" t="s">
-        <v>17</v>
+        <v>140</v>
       </c>
       <c r="E49" t="s">
-        <v>18</v>
+        <v>141</v>
       </c>
       <c r="F49" t="s">
-        <v>31</v>
+        <v>145</v>
       </c>
       <c r="G49" s="1" t="s">
-        <v>170</v>
+        <v>180</v>
       </c>
       <c r="H49" t="s">
-        <v>171</v>
+        <v>181</v>
       </c>
     </row>
     <row r="50" spans="1:8">
       <c r="A50" t="s">
-        <v>172</v>
+        <v>77</v>
       </c>
       <c r="B50" t="s">
         <v>9</v>
       </c>
       <c r="C50" t="s">
-        <v>172</v>
+        <v>77</v>
       </c>
       <c r="D50" t="s">
-        <v>17</v>
+        <v>140</v>
       </c>
       <c r="E50" t="s">
-        <v>18</v>
+        <v>141</v>
       </c>
       <c r="F50" t="s">
-        <v>23</v>
+        <v>145</v>
       </c>
       <c r="G50" s="1" t="s">
-        <v>173</v>
+        <v>182</v>
       </c>
       <c r="H50" t="s">
-        <v>174</v>
+        <v>183</v>
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51" t="s">
-        <v>175</v>
+        <v>81</v>
       </c>
       <c r="B51" t="s">
         <v>9</v>
       </c>
       <c r="C51" t="s">
-        <v>175</v>
+        <v>81</v>
       </c>
       <c r="D51" t="s">
-        <v>17</v>
+        <v>140</v>
       </c>
       <c r="E51" t="s">
-        <v>18</v>
+        <v>141</v>
       </c>
       <c r="F51" t="s">
-        <v>31</v>
+        <v>177</v>
       </c>
       <c r="G51" s="1" t="s">
-        <v>176</v>
+        <v>184</v>
       </c>
       <c r="H51" t="s">
-        <v>177</v>
+        <v>185</v>
       </c>
     </row>
     <row r="52" spans="1:8">
       <c r="A52" t="s">
-        <v>178</v>
+        <v>85</v>
       </c>
       <c r="B52" t="s">
         <v>9</v>
       </c>
       <c r="C52" t="s">
-        <v>178</v>
+        <v>85</v>
       </c>
       <c r="D52" t="s">
-        <v>17</v>
+        <v>140</v>
       </c>
       <c r="E52" t="s">
-        <v>18</v>
+        <v>141</v>
       </c>
       <c r="F52" t="s">
-        <v>179</v>
+        <v>145</v>
       </c>
       <c r="G52" s="1" t="s">
-        <v>180</v>
+        <v>186</v>
       </c>
       <c r="H52" t="s">
-        <v>181</v>
+        <v>187</v>
       </c>
     </row>
     <row r="53" spans="1:8">
       <c r="A53" t="s">
-        <v>182</v>
+        <v>89</v>
       </c>
       <c r="B53" t="s">
         <v>9</v>
       </c>
       <c r="C53" t="s">
-        <v>16</v>
+        <v>89</v>
       </c>
       <c r="D53" t="s">
-        <v>183</v>
+        <v>140</v>
       </c>
       <c r="E53" t="s">
-        <v>184</v>
+        <v>141</v>
       </c>
       <c r="F53" t="s">
-        <v>23</v>
+        <v>145</v>
       </c>
       <c r="G53" s="1" t="s">
-        <v>185</v>
+        <v>188</v>
       </c>
       <c r="H53" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
     </row>
     <row r="54" spans="1:8">
       <c r="A54" t="s">
-        <v>187</v>
+        <v>93</v>
       </c>
       <c r="B54" t="s">
         <v>9</v>
       </c>
       <c r="C54" t="s">
-        <v>22</v>
+        <v>93</v>
       </c>
       <c r="D54" t="s">
-        <v>183</v>
+        <v>140</v>
       </c>
       <c r="E54" t="s">
-        <v>184</v>
+        <v>141</v>
       </c>
       <c r="F54" t="s">
-        <v>68</v>
+        <v>145</v>
       </c>
       <c r="G54" s="1" t="s">
-        <v>188</v>
+        <v>190</v>
       </c>
       <c r="H54" t="s">
-        <v>189</v>
+        <v>191</v>
       </c>
     </row>
     <row r="55" spans="1:8">
       <c r="A55" t="s">
-        <v>190</v>
+        <v>97</v>
       </c>
       <c r="B55" t="s">
         <v>9</v>
       </c>
       <c r="C55" t="s">
-        <v>26</v>
+        <v>97</v>
       </c>
       <c r="D55" t="s">
-        <v>183</v>
+        <v>140</v>
       </c>
       <c r="E55" t="s">
-        <v>184</v>
+        <v>141</v>
       </c>
       <c r="F55" t="s">
-        <v>103</v>
+        <v>145</v>
       </c>
       <c r="G55" s="1" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="H55" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
     </row>
     <row r="56" spans="1:8">
       <c r="A56" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B56" t="s">
         <v>9</v>
       </c>
       <c r="C56" t="s">
-        <v>30</v>
+        <v>194</v>
       </c>
       <c r="D56" t="s">
-        <v>183</v>
+        <v>140</v>
       </c>
       <c r="E56" t="s">
-        <v>184</v>
+        <v>141</v>
       </c>
       <c r="F56" t="s">
-        <v>31</v>
+        <v>119</v>
       </c>
       <c r="G56" s="1" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="H56" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57" t="s">
-        <v>196</v>
+        <v>101</v>
       </c>
       <c r="B57" t="s">
         <v>9</v>
       </c>
       <c r="C57" t="s">
-        <v>34</v>
+        <v>101</v>
       </c>
       <c r="D57" t="s">
-        <v>183</v>
+        <v>140</v>
       </c>
       <c r="E57" t="s">
-        <v>184</v>
+        <v>141</v>
       </c>
       <c r="F57" t="s">
         <v>197</v>
       </c>
       <c r="G57" s="1" t="s">
         <v>198</v>
       </c>
       <c r="H57" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58" t="s">
+        <v>105</v>
+      </c>
+      <c r="B58" t="s">
+        <v>9</v>
+      </c>
+      <c r="C58" t="s">
+        <v>105</v>
+      </c>
+      <c r="D58" t="s">
+        <v>140</v>
+      </c>
+      <c r="E58" t="s">
+        <v>141</v>
+      </c>
+      <c r="F58" t="s">
+        <v>145</v>
+      </c>
+      <c r="G58" s="1" t="s">
         <v>200</v>
       </c>
-      <c r="B58" t="s">
-[...14 lines deleted...]
-      <c r="G58" s="1" t="s">
+      <c r="H58" t="s">
         <v>201</v>
-      </c>
-[...1 lines deleted...]
-        <v>202</v>
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59" t="s">
+        <v>109</v>
+      </c>
+      <c r="B59" t="s">
+        <v>9</v>
+      </c>
+      <c r="C59" t="s">
+        <v>109</v>
+      </c>
+      <c r="D59" t="s">
+        <v>140</v>
+      </c>
+      <c r="E59" t="s">
+        <v>141</v>
+      </c>
+      <c r="F59" t="s">
+        <v>202</v>
+      </c>
+      <c r="G59" s="1" t="s">
         <v>203</v>
       </c>
-      <c r="B59" t="s">
-[...14 lines deleted...]
-      <c r="G59" s="1" t="s">
+      <c r="H59" t="s">
         <v>204</v>
-      </c>
-[...1 lines deleted...]
-        <v>205</v>
       </c>
     </row>
     <row r="60" spans="1:8">
       <c r="A60" t="s">
+        <v>113</v>
+      </c>
+      <c r="B60" t="s">
+        <v>9</v>
+      </c>
+      <c r="C60" t="s">
+        <v>113</v>
+      </c>
+      <c r="D60" t="s">
+        <v>140</v>
+      </c>
+      <c r="E60" t="s">
+        <v>141</v>
+      </c>
+      <c r="F60" t="s">
+        <v>177</v>
+      </c>
+      <c r="G60" s="1" t="s">
+        <v>205</v>
+      </c>
+      <c r="H60" t="s">
         <v>206</v>
-      </c>
-[...19 lines deleted...]
-        <v>208</v>
       </c>
     </row>
     <row r="61" spans="1:8">
       <c r="A61" t="s">
+        <v>207</v>
+      </c>
+      <c r="B61" t="s">
+        <v>9</v>
+      </c>
+      <c r="C61" t="s">
+        <v>207</v>
+      </c>
+      <c r="D61" t="s">
+        <v>140</v>
+      </c>
+      <c r="E61" t="s">
+        <v>141</v>
+      </c>
+      <c r="F61" t="s">
+        <v>150</v>
+      </c>
+      <c r="G61" s="1" t="s">
+        <v>208</v>
+      </c>
+      <c r="H61" t="s">
         <v>209</v>
-      </c>
-[...19 lines deleted...]
-        <v>211</v>
       </c>
     </row>
     <row r="62" spans="1:8">
       <c r="A62" t="s">
+        <v>210</v>
+      </c>
+      <c r="B62" t="s">
+        <v>9</v>
+      </c>
+      <c r="C62" t="s">
+        <v>210</v>
+      </c>
+      <c r="D62" t="s">
+        <v>140</v>
+      </c>
+      <c r="E62" t="s">
+        <v>141</v>
+      </c>
+      <c r="F62" t="s">
+        <v>145</v>
+      </c>
+      <c r="G62" s="1" t="s">
+        <v>211</v>
+      </c>
+      <c r="H62" t="s">
         <v>212</v>
-      </c>
-[...19 lines deleted...]
-        <v>214</v>
       </c>
     </row>
     <row r="63" spans="1:8">
       <c r="A63" t="s">
+        <v>213</v>
+      </c>
+      <c r="B63" t="s">
+        <v>9</v>
+      </c>
+      <c r="C63" t="s">
+        <v>213</v>
+      </c>
+      <c r="D63" t="s">
+        <v>140</v>
+      </c>
+      <c r="E63" t="s">
+        <v>141</v>
+      </c>
+      <c r="F63" t="s">
+        <v>145</v>
+      </c>
+      <c r="G63" s="1" t="s">
+        <v>214</v>
+      </c>
+      <c r="H63" t="s">
         <v>215</v>
-      </c>
-[...19 lines deleted...]
-        <v>217</v>
       </c>
     </row>
     <row r="64" spans="1:8">
       <c r="A64" t="s">
+        <v>216</v>
+      </c>
+      <c r="B64" t="s">
+        <v>9</v>
+      </c>
+      <c r="C64" t="s">
+        <v>216</v>
+      </c>
+      <c r="D64" t="s">
+        <v>140</v>
+      </c>
+      <c r="E64" t="s">
+        <v>141</v>
+      </c>
+      <c r="F64" t="s">
+        <v>150</v>
+      </c>
+      <c r="G64" s="1" t="s">
+        <v>217</v>
+      </c>
+      <c r="H64" t="s">
         <v>218</v>
-      </c>
-[...19 lines deleted...]
-        <v>220</v>
       </c>
     </row>
     <row r="65" spans="1:8">
       <c r="A65" t="s">
+        <v>219</v>
+      </c>
+      <c r="B65" t="s">
+        <v>9</v>
+      </c>
+      <c r="C65" t="s">
+        <v>219</v>
+      </c>
+      <c r="D65" t="s">
+        <v>140</v>
+      </c>
+      <c r="E65" t="s">
+        <v>141</v>
+      </c>
+      <c r="F65" t="s">
+        <v>145</v>
+      </c>
+      <c r="G65" s="1" t="s">
+        <v>220</v>
+      </c>
+      <c r="H65" t="s">
         <v>221</v>
-      </c>
-[...19 lines deleted...]
-        <v>223</v>
       </c>
     </row>
     <row r="66" spans="1:8">
       <c r="A66" t="s">
+        <v>222</v>
+      </c>
+      <c r="B66" t="s">
+        <v>9</v>
+      </c>
+      <c r="C66" t="s">
+        <v>222</v>
+      </c>
+      <c r="D66" t="s">
+        <v>140</v>
+      </c>
+      <c r="E66" t="s">
+        <v>141</v>
+      </c>
+      <c r="F66" t="s">
+        <v>150</v>
+      </c>
+      <c r="G66" s="1" t="s">
+        <v>223</v>
+      </c>
+      <c r="H66" t="s">
         <v>224</v>
-      </c>
-[...19 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="67" spans="1:8">
       <c r="A67" t="s">
+        <v>225</v>
+      </c>
+      <c r="B67" t="s">
+        <v>9</v>
+      </c>
+      <c r="C67" t="s">
+        <v>225</v>
+      </c>
+      <c r="D67" t="s">
+        <v>140</v>
+      </c>
+      <c r="E67" t="s">
+        <v>141</v>
+      </c>
+      <c r="F67" t="s">
+        <v>150</v>
+      </c>
+      <c r="G67" s="1" t="s">
+        <v>226</v>
+      </c>
+      <c r="H67" t="s">
         <v>227</v>
-      </c>
-[...19 lines deleted...]
-        <v>230</v>
       </c>
     </row>
     <row r="68" spans="1:8">
       <c r="A68" t="s">
-        <v>231</v>
+        <v>228</v>
       </c>
       <c r="B68" t="s">
         <v>9</v>
       </c>
       <c r="C68" t="s">
-        <v>74</v>
+        <v>228</v>
       </c>
       <c r="D68" t="s">
-        <v>183</v>
+        <v>140</v>
       </c>
       <c r="E68" t="s">
-        <v>184</v>
+        <v>141</v>
       </c>
       <c r="F68" t="s">
-        <v>31</v>
+        <v>145</v>
       </c>
       <c r="G68" s="1" t="s">
-        <v>232</v>
+        <v>229</v>
       </c>
       <c r="H68" t="s">
-        <v>233</v>
+        <v>230</v>
       </c>
     </row>
     <row r="69" spans="1:8">
       <c r="A69" t="s">
-        <v>234</v>
+        <v>231</v>
       </c>
       <c r="B69" t="s">
         <v>9</v>
       </c>
       <c r="C69" t="s">
-        <v>77</v>
+        <v>231</v>
       </c>
       <c r="D69" t="s">
-        <v>183</v>
+        <v>140</v>
       </c>
       <c r="E69" t="s">
-        <v>184</v>
+        <v>141</v>
       </c>
       <c r="F69" t="s">
-        <v>235</v>
+        <v>145</v>
       </c>
       <c r="G69" s="1" t="s">
-        <v>236</v>
+        <v>232</v>
       </c>
       <c r="H69" t="s">
-        <v>237</v>
+        <v>233</v>
       </c>
     </row>
     <row r="70" spans="1:8">
       <c r="A70" t="s">
-        <v>238</v>
+        <v>234</v>
       </c>
       <c r="B70" t="s">
         <v>9</v>
       </c>
       <c r="C70" t="s">
-        <v>80</v>
+        <v>234</v>
       </c>
       <c r="D70" t="s">
-        <v>183</v>
+        <v>140</v>
       </c>
       <c r="E70" t="s">
-        <v>184</v>
+        <v>141</v>
       </c>
       <c r="F70" t="s">
-        <v>179</v>
+        <v>150</v>
       </c>
       <c r="G70" s="1" t="s">
-        <v>239</v>
+        <v>235</v>
       </c>
       <c r="H70" t="s">
-        <v>240</v>
+        <v>236</v>
       </c>
     </row>
     <row r="71" spans="1:8">
       <c r="A71" t="s">
-        <v>241</v>
+        <v>237</v>
       </c>
       <c r="B71" t="s">
         <v>9</v>
       </c>
       <c r="C71" t="s">
-        <v>83</v>
+        <v>237</v>
       </c>
       <c r="D71" t="s">
-        <v>183</v>
+        <v>140</v>
       </c>
       <c r="E71" t="s">
-        <v>184</v>
+        <v>141</v>
       </c>
       <c r="F71" t="s">
-        <v>23</v>
+        <v>150</v>
       </c>
       <c r="G71" s="1" t="s">
-        <v>242</v>
+        <v>238</v>
       </c>
       <c r="H71" t="s">
-        <v>243</v>
+        <v>239</v>
       </c>
     </row>
     <row r="72" spans="1:8">
       <c r="A72" t="s">
-        <v>244</v>
+        <v>240</v>
       </c>
       <c r="B72" t="s">
         <v>9</v>
       </c>
       <c r="C72" t="s">
-        <v>86</v>
+        <v>240</v>
       </c>
       <c r="D72" t="s">
-        <v>183</v>
+        <v>140</v>
       </c>
       <c r="E72" t="s">
-        <v>184</v>
+        <v>141</v>
       </c>
       <c r="F72" t="s">
-        <v>23</v>
+        <v>241</v>
       </c>
       <c r="G72" s="1" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="H72" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
     </row>
     <row r="73" spans="1:8">
       <c r="A73" t="s">
+        <v>244</v>
+      </c>
+      <c r="B73" t="s">
+        <v>9</v>
+      </c>
+      <c r="C73" t="s">
+        <v>244</v>
+      </c>
+      <c r="D73" t="s">
+        <v>140</v>
+      </c>
+      <c r="E73" t="s">
+        <v>141</v>
+      </c>
+      <c r="F73" t="s">
+        <v>245</v>
+      </c>
+      <c r="G73" s="1" t="s">
+        <v>246</v>
+      </c>
+      <c r="H73" t="s">
         <v>247</v>
-      </c>
-[...19 lines deleted...]
-        <v>249</v>
       </c>
     </row>
     <row r="74" spans="1:8">
       <c r="A74" t="s">
+        <v>248</v>
+      </c>
+      <c r="B74" t="s">
+        <v>9</v>
+      </c>
+      <c r="C74" t="s">
+        <v>248</v>
+      </c>
+      <c r="D74" t="s">
+        <v>140</v>
+      </c>
+      <c r="E74" t="s">
+        <v>141</v>
+      </c>
+      <c r="F74" t="s">
+        <v>145</v>
+      </c>
+      <c r="G74" s="1" t="s">
+        <v>249</v>
+      </c>
+      <c r="H74" t="s">
         <v>250</v>
-      </c>
-[...19 lines deleted...]
-        <v>252</v>
       </c>
     </row>
     <row r="75" spans="1:8">
       <c r="A75" t="s">
+        <v>251</v>
+      </c>
+      <c r="B75" t="s">
+        <v>9</v>
+      </c>
+      <c r="C75" t="s">
+        <v>251</v>
+      </c>
+      <c r="D75" t="s">
+        <v>140</v>
+      </c>
+      <c r="E75" t="s">
+        <v>141</v>
+      </c>
+      <c r="F75" t="s">
+        <v>150</v>
+      </c>
+      <c r="G75" s="1" t="s">
+        <v>252</v>
+      </c>
+      <c r="H75" t="s">
         <v>253</v>
-      </c>
-[...19 lines deleted...]
-        <v>255</v>
       </c>
     </row>
     <row r="76" spans="1:8">
       <c r="A76" t="s">
+        <v>254</v>
+      </c>
+      <c r="B76" t="s">
+        <v>9</v>
+      </c>
+      <c r="C76" t="s">
+        <v>254</v>
+      </c>
+      <c r="D76" t="s">
+        <v>140</v>
+      </c>
+      <c r="E76" t="s">
+        <v>141</v>
+      </c>
+      <c r="F76" t="s">
+        <v>150</v>
+      </c>
+      <c r="G76" s="1" t="s">
+        <v>255</v>
+      </c>
+      <c r="H76" t="s">
         <v>256</v>
-      </c>
-[...19 lines deleted...]
-        <v>258</v>
       </c>
     </row>
     <row r="77" spans="1:8">
       <c r="A77" t="s">
+        <v>257</v>
+      </c>
+      <c r="B77" t="s">
+        <v>9</v>
+      </c>
+      <c r="C77" t="s">
+        <v>257</v>
+      </c>
+      <c r="D77" t="s">
+        <v>140</v>
+      </c>
+      <c r="E77" t="s">
+        <v>141</v>
+      </c>
+      <c r="F77" t="s">
+        <v>150</v>
+      </c>
+      <c r="G77" s="1" t="s">
+        <v>258</v>
+      </c>
+      <c r="H77" t="s">
         <v>259</v>
-      </c>
-[...19 lines deleted...]
-        <v>261</v>
       </c>
     </row>
     <row r="78" spans="1:8">
       <c r="A78" t="s">
+        <v>260</v>
+      </c>
+      <c r="B78" t="s">
+        <v>9</v>
+      </c>
+      <c r="C78" t="s">
+        <v>260</v>
+      </c>
+      <c r="D78" t="s">
+        <v>140</v>
+      </c>
+      <c r="E78" t="s">
+        <v>141</v>
+      </c>
+      <c r="F78" t="s">
+        <v>261</v>
+      </c>
+      <c r="G78" s="1" t="s">
         <v>262</v>
       </c>
-      <c r="B78" t="s">
-[...14 lines deleted...]
-      <c r="G78" s="1" t="s">
+      <c r="H78" t="s">
         <v>263</v>
-      </c>
-[...1 lines deleted...]
-        <v>264</v>
       </c>
     </row>
     <row r="79" spans="1:8">
       <c r="A79" t="s">
+        <v>264</v>
+      </c>
+      <c r="B79" t="s">
+        <v>9</v>
+      </c>
+      <c r="C79" t="s">
+        <v>264</v>
+      </c>
+      <c r="D79" t="s">
+        <v>140</v>
+      </c>
+      <c r="E79" t="s">
+        <v>141</v>
+      </c>
+      <c r="F79" t="s">
+        <v>150</v>
+      </c>
+      <c r="G79" s="1" t="s">
         <v>265</v>
       </c>
-      <c r="B79" t="s">
-[...14 lines deleted...]
-      <c r="G79" s="1" t="s">
+      <c r="H79" t="s">
         <v>266</v>
-      </c>
-[...1 lines deleted...]
-        <v>267</v>
       </c>
     </row>
     <row r="80" spans="1:8">
       <c r="A80" t="s">
+        <v>267</v>
+      </c>
+      <c r="B80" t="s">
+        <v>9</v>
+      </c>
+      <c r="C80" t="s">
+        <v>267</v>
+      </c>
+      <c r="D80" t="s">
+        <v>140</v>
+      </c>
+      <c r="E80" t="s">
+        <v>141</v>
+      </c>
+      <c r="F80" t="s">
+        <v>150</v>
+      </c>
+      <c r="G80" s="1" t="s">
         <v>268</v>
       </c>
-      <c r="B80" t="s">
-[...14 lines deleted...]
-      <c r="G80" s="1" t="s">
+      <c r="H80" t="s">
         <v>269</v>
-      </c>
-[...1 lines deleted...]
-        <v>270</v>
       </c>
     </row>
     <row r="81" spans="1:8">
       <c r="A81" t="s">
+        <v>270</v>
+      </c>
+      <c r="B81" t="s">
+        <v>9</v>
+      </c>
+      <c r="C81" t="s">
+        <v>270</v>
+      </c>
+      <c r="D81" t="s">
+        <v>140</v>
+      </c>
+      <c r="E81" t="s">
+        <v>141</v>
+      </c>
+      <c r="F81" t="s">
+        <v>145</v>
+      </c>
+      <c r="G81" s="1" t="s">
         <v>271</v>
       </c>
-      <c r="B81" t="s">
-[...11 lines deleted...]
-      <c r="F81" t="s">
+      <c r="H81" t="s">
         <v>272</v>
-      </c>
-[...4 lines deleted...]
-        <v>274</v>
       </c>
     </row>
     <row r="82" spans="1:8">
       <c r="A82" t="s">
+        <v>273</v>
+      </c>
+      <c r="B82" t="s">
+        <v>9</v>
+      </c>
+      <c r="C82" t="s">
+        <v>273</v>
+      </c>
+      <c r="D82" t="s">
+        <v>140</v>
+      </c>
+      <c r="E82" t="s">
+        <v>141</v>
+      </c>
+      <c r="F82" t="s">
+        <v>150</v>
+      </c>
+      <c r="G82" s="1" t="s">
+        <v>274</v>
+      </c>
+      <c r="H82" t="s">
         <v>275</v>
-      </c>
-[...19 lines deleted...]
-        <v>277</v>
       </c>
     </row>
     <row r="83" spans="1:8">
       <c r="A83" t="s">
+        <v>276</v>
+      </c>
+      <c r="B83" t="s">
+        <v>9</v>
+      </c>
+      <c r="C83" t="s">
+        <v>276</v>
+      </c>
+      <c r="D83" t="s">
+        <v>140</v>
+      </c>
+      <c r="E83" t="s">
+        <v>141</v>
+      </c>
+      <c r="F83" t="s">
+        <v>277</v>
+      </c>
+      <c r="G83" s="1" t="s">
         <v>278</v>
       </c>
-      <c r="B83" t="s">
-[...14 lines deleted...]
-      <c r="G83" s="1" t="s">
+      <c r="H83" t="s">
         <v>279</v>
-      </c>
-[...1 lines deleted...]
-        <v>280</v>
       </c>
     </row>
     <row r="84" spans="1:8">
       <c r="A84" t="s">
-        <v>281</v>
+        <v>280</v>
       </c>
       <c r="B84" t="s">
         <v>9</v>
       </c>
       <c r="C84" t="s">
-        <v>124</v>
+        <v>10</v>
       </c>
       <c r="D84" t="s">
-        <v>183</v>
+        <v>281</v>
       </c>
       <c r="E84" t="s">
-        <v>184</v>
+        <v>282</v>
       </c>
       <c r="F84" t="s">
-        <v>31</v>
+        <v>145</v>
       </c>
       <c r="G84" s="1" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
       <c r="H84" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
     </row>
     <row r="85" spans="1:8">
       <c r="A85" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="B85" t="s">
         <v>9</v>
       </c>
       <c r="C85" t="s">
-        <v>127</v>
+        <v>17</v>
       </c>
       <c r="D85" t="s">
-        <v>183</v>
+        <v>281</v>
       </c>
       <c r="E85" t="s">
-        <v>184</v>
+        <v>282</v>
       </c>
       <c r="F85" t="s">
-        <v>31</v>
+        <v>177</v>
       </c>
       <c r="G85" s="1" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="H85" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
     </row>
     <row r="86" spans="1:8">
       <c r="A86" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
       <c r="B86" t="s">
         <v>9</v>
       </c>
       <c r="C86" t="s">
-        <v>130</v>
+        <v>21</v>
       </c>
       <c r="D86" t="s">
-        <v>183</v>
+        <v>281</v>
       </c>
       <c r="E86" t="s">
-        <v>184</v>
+        <v>282</v>
       </c>
       <c r="F86" t="s">
-        <v>31</v>
+        <v>202</v>
       </c>
       <c r="G86" s="1" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="H86" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
     </row>
     <row r="87" spans="1:8">
       <c r="A87" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
       <c r="B87" t="s">
         <v>9</v>
       </c>
       <c r="C87" t="s">
-        <v>133</v>
+        <v>25</v>
       </c>
       <c r="D87" t="s">
-        <v>183</v>
+        <v>281</v>
       </c>
       <c r="E87" t="s">
-        <v>184</v>
+        <v>282</v>
       </c>
       <c r="F87" t="s">
-        <v>23</v>
+        <v>150</v>
       </c>
       <c r="G87" s="1" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="H87" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
     </row>
     <row r="88" spans="1:8">
       <c r="A88" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
       <c r="B88" t="s">
         <v>9</v>
       </c>
       <c r="C88" t="s">
-        <v>136</v>
+        <v>29</v>
       </c>
       <c r="D88" t="s">
-        <v>183</v>
+        <v>281</v>
       </c>
       <c r="E88" t="s">
-        <v>184</v>
+        <v>282</v>
       </c>
       <c r="F88" t="s">
-        <v>31</v>
+        <v>295</v>
       </c>
       <c r="G88" s="1" t="s">
-        <v>294</v>
+        <v>296</v>
       </c>
       <c r="H88" t="s">
-        <v>295</v>
+        <v>297</v>
       </c>
     </row>
     <row r="89" spans="1:8">
       <c r="A89" t="s">
-        <v>296</v>
+        <v>298</v>
       </c>
       <c r="B89" t="s">
         <v>9</v>
       </c>
       <c r="C89" t="s">
-        <v>139</v>
+        <v>33</v>
       </c>
       <c r="D89" t="s">
-        <v>183</v>
+        <v>281</v>
       </c>
       <c r="E89" t="s">
-        <v>184</v>
+        <v>282</v>
       </c>
       <c r="F89" t="s">
-        <v>31</v>
+        <v>145</v>
       </c>
       <c r="G89" s="1" t="s">
-        <v>297</v>
+        <v>299</v>
       </c>
       <c r="H89" t="s">
-        <v>298</v>
+        <v>300</v>
       </c>
     </row>
     <row r="90" spans="1:8">
       <c r="A90" t="s">
-        <v>299</v>
+        <v>301</v>
       </c>
       <c r="B90" t="s">
         <v>9</v>
       </c>
       <c r="C90" t="s">
-        <v>142</v>
+        <v>37</v>
       </c>
       <c r="D90" t="s">
-        <v>183</v>
+        <v>281</v>
       </c>
       <c r="E90" t="s">
-        <v>184</v>
+        <v>282</v>
       </c>
       <c r="F90" t="s">
-        <v>31</v>
+        <v>145</v>
       </c>
       <c r="G90" s="1" t="s">
-        <v>300</v>
+        <v>302</v>
       </c>
       <c r="H90" t="s">
-        <v>301</v>
+        <v>303</v>
       </c>
     </row>
     <row r="91" spans="1:8">
       <c r="A91" t="s">
-        <v>302</v>
+        <v>304</v>
       </c>
       <c r="B91" t="s">
         <v>9</v>
       </c>
       <c r="C91" t="s">
-        <v>146</v>
+        <v>41</v>
       </c>
       <c r="D91" t="s">
-        <v>183</v>
+        <v>281</v>
       </c>
       <c r="E91" t="s">
-        <v>184</v>
+        <v>282</v>
       </c>
       <c r="F91" t="s">
-        <v>23</v>
+        <v>145</v>
       </c>
       <c r="G91" s="1" t="s">
-        <v>303</v>
+        <v>305</v>
       </c>
       <c r="H91" t="s">
-        <v>304</v>
+        <v>306</v>
       </c>
     </row>
     <row r="92" spans="1:8">
       <c r="A92" t="s">
-        <v>305</v>
+        <v>307</v>
       </c>
       <c r="B92" t="s">
         <v>9</v>
       </c>
       <c r="C92" t="s">
-        <v>150</v>
+        <v>45</v>
       </c>
       <c r="D92" t="s">
-        <v>183</v>
+        <v>281</v>
       </c>
       <c r="E92" t="s">
-        <v>184</v>
+        <v>282</v>
       </c>
       <c r="F92" t="s">
-        <v>23</v>
+        <v>145</v>
       </c>
       <c r="G92" s="1" t="s">
-        <v>306</v>
+        <v>308</v>
       </c>
       <c r="H92" t="s">
-        <v>307</v>
+        <v>309</v>
       </c>
     </row>
     <row r="93" spans="1:8">
       <c r="A93" t="s">
-        <v>308</v>
+        <v>310</v>
       </c>
       <c r="B93" t="s">
         <v>9</v>
       </c>
       <c r="C93" t="s">
-        <v>153</v>
+        <v>49</v>
       </c>
       <c r="D93" t="s">
-        <v>183</v>
+        <v>281</v>
       </c>
       <c r="E93" t="s">
-        <v>184</v>
+        <v>282</v>
       </c>
       <c r="F93" t="s">
-        <v>41</v>
+        <v>174</v>
       </c>
       <c r="G93" s="1" t="s">
-        <v>309</v>
+        <v>311</v>
       </c>
       <c r="H93" t="s">
-        <v>310</v>
+        <v>312</v>
       </c>
     </row>
     <row r="94" spans="1:8">
       <c r="A94" t="s">
-        <v>311</v>
+        <v>313</v>
       </c>
       <c r="B94" t="s">
         <v>9</v>
       </c>
       <c r="C94" t="s">
-        <v>156</v>
+        <v>53</v>
       </c>
       <c r="D94" t="s">
-        <v>183</v>
+        <v>281</v>
       </c>
       <c r="E94" t="s">
-        <v>184</v>
+        <v>282</v>
       </c>
       <c r="F94" t="s">
-        <v>61</v>
+        <v>277</v>
       </c>
       <c r="G94" s="1" t="s">
-        <v>312</v>
+        <v>314</v>
       </c>
       <c r="H94" t="s">
-        <v>313</v>
+        <v>315</v>
       </c>
     </row>
     <row r="95" spans="1:8">
       <c r="A95" t="s">
-        <v>314</v>
+        <v>316</v>
       </c>
       <c r="B95" t="s">
         <v>9</v>
       </c>
       <c r="C95" t="s">
-        <v>159</v>
+        <v>57</v>
       </c>
       <c r="D95" t="s">
-        <v>183</v>
+        <v>281</v>
       </c>
       <c r="E95" t="s">
-        <v>184</v>
+        <v>282</v>
       </c>
       <c r="F95" t="s">
-        <v>179</v>
+        <v>261</v>
       </c>
       <c r="G95" s="1" t="s">
-        <v>315</v>
+        <v>317</v>
       </c>
       <c r="H95" t="s">
-        <v>316</v>
+        <v>318</v>
       </c>
     </row>
     <row r="96" spans="1:8">
       <c r="A96" t="s">
-        <v>317</v>
+        <v>319</v>
       </c>
       <c r="B96" t="s">
         <v>9</v>
       </c>
       <c r="C96" t="s">
-        <v>162</v>
+        <v>65</v>
       </c>
       <c r="D96" t="s">
-        <v>183</v>
+        <v>281</v>
       </c>
       <c r="E96" t="s">
-        <v>184</v>
+        <v>282</v>
       </c>
       <c r="F96" t="s">
-        <v>23</v>
+        <v>202</v>
       </c>
       <c r="G96" s="1" t="s">
-        <v>318</v>
+        <v>320</v>
       </c>
       <c r="H96" t="s">
-        <v>319</v>
+        <v>321</v>
       </c>
     </row>
     <row r="97" spans="1:8">
       <c r="A97" t="s">
-        <v>320</v>
+        <v>322</v>
       </c>
       <c r="B97" t="s">
         <v>9</v>
       </c>
       <c r="C97" t="s">
-        <v>166</v>
+        <v>69</v>
       </c>
       <c r="D97" t="s">
-        <v>183</v>
+        <v>281</v>
       </c>
       <c r="E97" t="s">
-        <v>184</v>
+        <v>282</v>
       </c>
       <c r="F97" t="s">
-        <v>23</v>
+        <v>241</v>
       </c>
       <c r="G97" s="1" t="s">
-        <v>321</v>
+        <v>323</v>
       </c>
       <c r="H97" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
     </row>
     <row r="98" spans="1:8">
       <c r="A98" t="s">
-        <v>323</v>
+        <v>325</v>
       </c>
       <c r="B98" t="s">
         <v>9</v>
       </c>
       <c r="C98" t="s">
-        <v>169</v>
+        <v>73</v>
       </c>
       <c r="D98" t="s">
-        <v>183</v>
+        <v>281</v>
       </c>
       <c r="E98" t="s">
-        <v>184</v>
+        <v>282</v>
       </c>
       <c r="F98" t="s">
-        <v>31</v>
+        <v>326</v>
       </c>
       <c r="G98" s="1" t="s">
-        <v>324</v>
+        <v>327</v>
       </c>
       <c r="H98" t="s">
-        <v>325</v>
+        <v>328</v>
       </c>
     </row>
     <row r="99" spans="1:8">
       <c r="A99" t="s">
-        <v>326</v>
+        <v>329</v>
       </c>
       <c r="B99" t="s">
         <v>9</v>
       </c>
       <c r="C99" t="s">
-        <v>172</v>
+        <v>77</v>
       </c>
       <c r="D99" t="s">
-        <v>183</v>
+        <v>281</v>
       </c>
       <c r="E99" t="s">
-        <v>184</v>
+        <v>282</v>
       </c>
       <c r="F99" t="s">
-        <v>31</v>
+        <v>150</v>
       </c>
       <c r="G99" s="1" t="s">
-        <v>327</v>
+        <v>330</v>
       </c>
       <c r="H99" t="s">
-        <v>328</v>
+        <v>331</v>
       </c>
     </row>
     <row r="100" spans="1:8">
       <c r="A100" t="s">
-        <v>329</v>
+        <v>332</v>
       </c>
       <c r="B100" t="s">
         <v>9</v>
       </c>
       <c r="C100" t="s">
-        <v>175</v>
+        <v>81</v>
       </c>
       <c r="D100" t="s">
-        <v>183</v>
+        <v>281</v>
       </c>
       <c r="E100" t="s">
-        <v>184</v>
+        <v>282</v>
       </c>
       <c r="F100" t="s">
-        <v>179</v>
+        <v>333</v>
       </c>
       <c r="G100" s="1" t="s">
-        <v>330</v>
+        <v>334</v>
       </c>
       <c r="H100" t="s">
-        <v>331</v>
+        <v>335</v>
       </c>
     </row>
     <row r="101" spans="1:8">
       <c r="A101" t="s">
-        <v>332</v>
+        <v>336</v>
       </c>
       <c r="B101" t="s">
         <v>9</v>
       </c>
       <c r="C101" t="s">
-        <v>178</v>
+        <v>85</v>
       </c>
       <c r="D101" t="s">
-        <v>183</v>
+        <v>281</v>
       </c>
       <c r="E101" t="s">
-        <v>184</v>
+        <v>282</v>
       </c>
       <c r="F101" t="s">
-        <v>23</v>
+        <v>277</v>
       </c>
       <c r="G101" s="1" t="s">
-        <v>333</v>
+        <v>337</v>
       </c>
       <c r="H101" t="s">
-        <v>334</v>
+        <v>338</v>
       </c>
     </row>
     <row r="102" spans="1:8">
       <c r="A102" t="s">
-        <v>335</v>
+        <v>339</v>
       </c>
       <c r="B102" t="s">
         <v>9</v>
       </c>
       <c r="C102" t="s">
-        <v>182</v>
+        <v>89</v>
       </c>
       <c r="D102" t="s">
-        <v>183</v>
+        <v>281</v>
       </c>
       <c r="E102" t="s">
-        <v>184</v>
+        <v>282</v>
       </c>
       <c r="F102" t="s">
-        <v>23</v>
+        <v>145</v>
       </c>
       <c r="G102" s="1" t="s">
-        <v>336</v>
+        <v>340</v>
       </c>
       <c r="H102" t="s">
-        <v>337</v>
+        <v>341</v>
       </c>
     </row>
     <row r="103" spans="1:8">
       <c r="A103" t="s">
-        <v>338</v>
+        <v>342</v>
       </c>
       <c r="B103" t="s">
         <v>9</v>
       </c>
       <c r="C103" t="s">
-        <v>187</v>
+        <v>93</v>
       </c>
       <c r="D103" t="s">
-        <v>183</v>
+        <v>281</v>
       </c>
       <c r="E103" t="s">
-        <v>184</v>
+        <v>282</v>
       </c>
       <c r="F103" t="s">
-        <v>31</v>
+        <v>145</v>
       </c>
       <c r="G103" s="1" t="s">
-        <v>339</v>
+        <v>343</v>
       </c>
       <c r="H103" t="s">
-        <v>340</v>
+        <v>344</v>
       </c>
     </row>
     <row r="104" spans="1:8">
       <c r="A104" t="s">
-        <v>341</v>
+        <v>345</v>
       </c>
       <c r="B104" t="s">
         <v>9</v>
       </c>
       <c r="C104" t="s">
-        <v>190</v>
+        <v>97</v>
       </c>
       <c r="D104" t="s">
-        <v>183</v>
+        <v>281</v>
       </c>
       <c r="E104" t="s">
-        <v>184</v>
+        <v>282</v>
       </c>
       <c r="F104" t="s">
-        <v>31</v>
+        <v>145</v>
       </c>
       <c r="G104" s="1" t="s">
-        <v>342</v>
+        <v>346</v>
       </c>
       <c r="H104" t="s">
-        <v>343</v>
+        <v>347</v>
       </c>
     </row>
     <row r="105" spans="1:8">
       <c r="A105" t="s">
-        <v>344</v>
+        <v>348</v>
       </c>
       <c r="B105" t="s">
         <v>9</v>
       </c>
       <c r="C105" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="D105" t="s">
-        <v>183</v>
+        <v>281</v>
       </c>
       <c r="E105" t="s">
-        <v>184</v>
+        <v>282</v>
       </c>
       <c r="F105" t="s">
-        <v>23</v>
+        <v>150</v>
       </c>
       <c r="G105" s="1" t="s">
-        <v>345</v>
+        <v>349</v>
       </c>
       <c r="H105" t="s">
-        <v>346</v>
+        <v>350</v>
       </c>
     </row>
     <row r="106" spans="1:8">
       <c r="A106" t="s">
-        <v>347</v>
+        <v>351</v>
       </c>
       <c r="B106" t="s">
         <v>9</v>
       </c>
       <c r="C106" t="s">
-        <v>196</v>
+        <v>101</v>
       </c>
       <c r="D106" t="s">
-        <v>183</v>
+        <v>281</v>
       </c>
       <c r="E106" t="s">
-        <v>184</v>
+        <v>282</v>
       </c>
       <c r="F106" t="s">
-        <v>68</v>
+        <v>326</v>
       </c>
       <c r="G106" s="1" t="s">
-        <v>348</v>
+        <v>352</v>
       </c>
       <c r="H106" t="s">
-        <v>349</v>
+        <v>353</v>
       </c>
     </row>
     <row r="107" spans="1:8">
       <c r="A107" t="s">
-        <v>350</v>
+        <v>354</v>
       </c>
       <c r="B107" t="s">
         <v>9</v>
       </c>
       <c r="C107" t="s">
-        <v>200</v>
+        <v>105</v>
       </c>
       <c r="D107" t="s">
-        <v>183</v>
+        <v>281</v>
       </c>
       <c r="E107" t="s">
-        <v>184</v>
+        <v>282</v>
       </c>
       <c r="F107" t="s">
-        <v>23</v>
+        <v>326</v>
       </c>
       <c r="G107" s="1" t="s">
-        <v>351</v>
+        <v>355</v>
       </c>
       <c r="H107" t="s">
-        <v>352</v>
+        <v>356</v>
       </c>
     </row>
     <row r="108" spans="1:8">
       <c r="A108" t="s">
-        <v>353</v>
+        <v>357</v>
       </c>
       <c r="B108" t="s">
         <v>9</v>
       </c>
       <c r="C108" t="s">
-        <v>203</v>
+        <v>109</v>
       </c>
       <c r="D108" t="s">
-        <v>183</v>
+        <v>281</v>
       </c>
       <c r="E108" t="s">
-        <v>184</v>
+        <v>282</v>
       </c>
       <c r="F108" t="s">
-        <v>103</v>
+        <v>150</v>
       </c>
       <c r="G108" s="1" t="s">
-        <v>354</v>
+        <v>358</v>
       </c>
       <c r="H108" t="s">
-        <v>355</v>
+        <v>359</v>
       </c>
     </row>
     <row r="109" spans="1:8">
       <c r="A109" t="s">
-        <v>356</v>
+        <v>360</v>
       </c>
       <c r="B109" t="s">
         <v>9</v>
       </c>
       <c r="C109" t="s">
-        <v>206</v>
+        <v>113</v>
       </c>
       <c r="D109" t="s">
-        <v>183</v>
+        <v>281</v>
       </c>
       <c r="E109" t="s">
-        <v>184</v>
+        <v>282</v>
       </c>
       <c r="F109" t="s">
-        <v>357</v>
+        <v>150</v>
       </c>
       <c r="G109" s="1" t="s">
-        <v>358</v>
+        <v>361</v>
       </c>
       <c r="H109" t="s">
-        <v>359</v>
+        <v>362</v>
       </c>
     </row>
     <row r="110" spans="1:8">
       <c r="A110" t="s">
-        <v>360</v>
+        <v>363</v>
       </c>
       <c r="B110" t="s">
         <v>9</v>
       </c>
       <c r="C110" t="s">
-        <v>215</v>
+        <v>207</v>
       </c>
       <c r="D110" t="s">
-        <v>183</v>
+        <v>281</v>
       </c>
       <c r="E110" t="s">
-        <v>184</v>
+        <v>282</v>
       </c>
       <c r="F110" t="s">
-        <v>23</v>
+        <v>145</v>
       </c>
       <c r="G110" s="1" t="s">
-        <v>361</v>
+        <v>364</v>
       </c>
       <c r="H110" t="s">
-        <v>362</v>
+        <v>365</v>
       </c>
     </row>
     <row r="111" spans="1:8">
       <c r="A111" t="s">
-        <v>363</v>
+        <v>366</v>
       </c>
       <c r="B111" t="s">
         <v>9</v>
       </c>
       <c r="C111" t="s">
-        <v>218</v>
+        <v>210</v>
       </c>
       <c r="D111" t="s">
-        <v>183</v>
+        <v>281</v>
       </c>
       <c r="E111" t="s">
-        <v>184</v>
+        <v>282</v>
       </c>
       <c r="F111" t="s">
-        <v>23</v>
+        <v>145</v>
       </c>
       <c r="G111" s="1" t="s">
-        <v>364</v>
+        <v>367</v>
       </c>
       <c r="H111" t="s">
-        <v>365</v>
+        <v>368</v>
       </c>
     </row>
     <row r="112" spans="1:8">
       <c r="A112" t="s">
-        <v>366</v>
+        <v>369</v>
       </c>
       <c r="B112" t="s">
         <v>9</v>
       </c>
       <c r="C112" t="s">
-        <v>209</v>
+        <v>213</v>
       </c>
       <c r="D112" t="s">
-        <v>183</v>
+        <v>281</v>
       </c>
       <c r="E112" t="s">
-        <v>184</v>
+        <v>282</v>
       </c>
       <c r="F112" t="s">
-        <v>23</v>
+        <v>370</v>
       </c>
       <c r="G112" s="1" t="s">
-        <v>367</v>
+        <v>371</v>
       </c>
       <c r="H112" t="s">
-        <v>368</v>
+        <v>372</v>
       </c>
     </row>
     <row r="113" spans="1:8">
       <c r="A113" t="s">
-        <v>369</v>
+        <v>373</v>
       </c>
       <c r="B113" t="s">
         <v>9</v>
       </c>
       <c r="C113" t="s">
-        <v>212</v>
+        <v>216</v>
       </c>
       <c r="D113" t="s">
-        <v>183</v>
+        <v>281</v>
       </c>
       <c r="E113" t="s">
-        <v>184</v>
+        <v>282</v>
       </c>
       <c r="F113" t="s">
-        <v>23</v>
+        <v>145</v>
       </c>
       <c r="G113" s="1" t="s">
-        <v>370</v>
+        <v>374</v>
       </c>
       <c r="H113" t="s">
-        <v>371</v>
+        <v>375</v>
       </c>
     </row>
     <row r="114" spans="1:8">
       <c r="A114" t="s">
-        <v>372</v>
+        <v>376</v>
       </c>
       <c r="B114" t="s">
         <v>9</v>
       </c>
       <c r="C114" t="s">
-        <v>373</v>
+        <v>219</v>
       </c>
       <c r="D114" t="s">
-        <v>183</v>
+        <v>281</v>
       </c>
       <c r="E114" t="s">
-        <v>184</v>
+        <v>282</v>
       </c>
       <c r="F114" t="s">
-        <v>23</v>
+        <v>145</v>
       </c>
       <c r="G114" s="1" t="s">
-        <v>374</v>
+        <v>377</v>
       </c>
       <c r="H114" t="s">
-        <v>375</v>
+        <v>378</v>
       </c>
     </row>
     <row r="115" spans="1:8">
       <c r="A115" t="s">
-        <v>376</v>
+        <v>379</v>
       </c>
       <c r="B115" t="s">
         <v>9</v>
       </c>
       <c r="C115" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="D115" t="s">
-        <v>183</v>
+        <v>281</v>
       </c>
       <c r="E115" t="s">
-        <v>184</v>
+        <v>282</v>
       </c>
       <c r="F115" t="s">
-        <v>23</v>
+        <v>150</v>
       </c>
       <c r="G115" s="1" t="s">
-        <v>377</v>
+        <v>380</v>
       </c>
       <c r="H115" t="s">
-        <v>378</v>
+        <v>381</v>
       </c>
     </row>
     <row r="116" spans="1:8">
       <c r="A116" t="s">
-        <v>379</v>
+        <v>382</v>
       </c>
       <c r="B116" t="s">
         <v>9</v>
       </c>
       <c r="C116" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="D116" t="s">
-        <v>183</v>
+        <v>281</v>
       </c>
       <c r="E116" t="s">
-        <v>184</v>
+        <v>282</v>
       </c>
       <c r="F116" t="s">
-        <v>23</v>
+        <v>150</v>
       </c>
       <c r="G116" s="1" t="s">
-        <v>380</v>
+        <v>383</v>
       </c>
       <c r="H116" t="s">
-        <v>381</v>
+        <v>384</v>
       </c>
     </row>
     <row r="117" spans="1:8">
       <c r="A117" t="s">
-        <v>382</v>
+        <v>385</v>
       </c>
       <c r="B117" t="s">
         <v>9</v>
       </c>
       <c r="C117" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="D117" t="s">
-        <v>183</v>
+        <v>281</v>
       </c>
       <c r="E117" t="s">
-        <v>184</v>
+        <v>282</v>
       </c>
       <c r="F117" t="s">
-        <v>23</v>
+        <v>150</v>
       </c>
       <c r="G117" s="1" t="s">
-        <v>383</v>
+        <v>386</v>
       </c>
       <c r="H117" t="s">
-        <v>384</v>
+        <v>387</v>
       </c>
     </row>
     <row r="118" spans="1:8">
       <c r="A118" t="s">
-        <v>385</v>
+        <v>388</v>
       </c>
       <c r="B118" t="s">
         <v>9</v>
       </c>
       <c r="C118" t="s">
         <v>231</v>
       </c>
       <c r="D118" t="s">
-        <v>183</v>
+        <v>281</v>
       </c>
       <c r="E118" t="s">
-        <v>184</v>
+        <v>282</v>
       </c>
       <c r="F118" t="s">
-        <v>23</v>
+        <v>145</v>
       </c>
       <c r="G118" s="1" t="s">
-        <v>386</v>
+        <v>389</v>
       </c>
       <c r="H118" t="s">
-        <v>387</v>
+        <v>390</v>
       </c>
     </row>
     <row r="119" spans="1:8">
       <c r="A119" t="s">
-        <v>388</v>
+        <v>391</v>
       </c>
       <c r="B119" t="s">
         <v>9</v>
       </c>
       <c r="C119" t="s">
         <v>234</v>
       </c>
       <c r="D119" t="s">
-        <v>183</v>
+        <v>281</v>
       </c>
       <c r="E119" t="s">
-        <v>184</v>
+        <v>282</v>
       </c>
       <c r="F119" t="s">
-        <v>27</v>
+        <v>150</v>
       </c>
       <c r="G119" s="1" t="s">
-        <v>389</v>
+        <v>392</v>
       </c>
       <c r="H119" t="s">
-        <v>390</v>
+        <v>393</v>
       </c>
     </row>
     <row r="120" spans="1:8">
       <c r="A120" t="s">
-        <v>391</v>
+        <v>394</v>
       </c>
       <c r="B120" t="s">
         <v>9</v>
       </c>
       <c r="C120" t="s">
-        <v>238</v>
+        <v>237</v>
       </c>
       <c r="D120" t="s">
-        <v>183</v>
+        <v>281</v>
       </c>
       <c r="E120" t="s">
-        <v>184</v>
+        <v>282</v>
       </c>
       <c r="F120" t="s">
-        <v>23</v>
+        <v>150</v>
       </c>
       <c r="G120" s="1" t="s">
-        <v>392</v>
+        <v>395</v>
       </c>
       <c r="H120" t="s">
-        <v>393</v>
+        <v>396</v>
       </c>
     </row>
     <row r="121" spans="1:8">
       <c r="A121" t="s">
-        <v>394</v>
+        <v>397</v>
       </c>
       <c r="B121" t="s">
         <v>9</v>
       </c>
       <c r="C121" t="s">
-        <v>241</v>
+        <v>240</v>
       </c>
       <c r="D121" t="s">
-        <v>183</v>
+        <v>281</v>
       </c>
       <c r="E121" t="s">
-        <v>184</v>
+        <v>282</v>
       </c>
       <c r="F121" t="s">
-        <v>23</v>
+        <v>150</v>
       </c>
       <c r="G121" s="1" t="s">
-        <v>395</v>
+        <v>398</v>
       </c>
       <c r="H121" t="s">
-        <v>396</v>
+        <v>399</v>
       </c>
     </row>
     <row r="122" spans="1:8">
       <c r="A122" t="s">
-        <v>397</v>
+        <v>400</v>
       </c>
       <c r="B122" t="s">
         <v>9</v>
       </c>
       <c r="C122" t="s">
         <v>244</v>
       </c>
       <c r="D122" t="s">
-        <v>183</v>
+        <v>281</v>
       </c>
       <c r="E122" t="s">
-        <v>184</v>
+        <v>282</v>
       </c>
       <c r="F122" t="s">
-        <v>23</v>
+        <v>145</v>
       </c>
       <c r="G122" s="1" t="s">
-        <v>398</v>
+        <v>401</v>
       </c>
       <c r="H122" t="s">
-        <v>399</v>
+        <v>402</v>
       </c>
     </row>
     <row r="123" spans="1:8">
       <c r="A123" t="s">
-        <v>400</v>
+        <v>403</v>
       </c>
       <c r="B123" t="s">
         <v>9</v>
       </c>
       <c r="C123" t="s">
-        <v>401</v>
+        <v>248</v>
       </c>
       <c r="D123" t="s">
-        <v>183</v>
+        <v>281</v>
       </c>
       <c r="E123" t="s">
-        <v>184</v>
+        <v>282</v>
       </c>
       <c r="F123" t="s">
-        <v>402</v>
+        <v>145</v>
       </c>
       <c r="G123" s="1" t="s">
-        <v>403</v>
+        <v>404</v>
       </c>
       <c r="H123" t="s">
-        <v>404</v>
+        <v>405</v>
       </c>
     </row>
     <row r="124" spans="1:8">
       <c r="A124" t="s">
-        <v>405</v>
+        <v>406</v>
       </c>
       <c r="B124" t="s">
         <v>9</v>
       </c>
       <c r="C124" t="s">
-        <v>406</v>
+        <v>251</v>
       </c>
       <c r="D124" t="s">
-        <v>183</v>
+        <v>281</v>
       </c>
       <c r="E124" t="s">
-        <v>184</v>
+        <v>282</v>
       </c>
       <c r="F124" t="s">
-        <v>31</v>
+        <v>157</v>
       </c>
       <c r="G124" s="1" t="s">
         <v>407</v>
       </c>
       <c r="H124" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="125" spans="1:8">
       <c r="A125" t="s">
         <v>409</v>
       </c>
       <c r="B125" t="s">
         <v>9</v>
       </c>
       <c r="C125" t="s">
-        <v>247</v>
+        <v>254</v>
       </c>
       <c r="D125" t="s">
-        <v>183</v>
+        <v>281</v>
       </c>
       <c r="E125" t="s">
-        <v>184</v>
+        <v>282</v>
       </c>
       <c r="F125" t="s">
-        <v>23</v>
+        <v>171</v>
       </c>
       <c r="G125" s="1" t="s">
         <v>410</v>
       </c>
       <c r="H125" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="126" spans="1:8">
       <c r="A126" t="s">
         <v>412</v>
       </c>
       <c r="B126" t="s">
         <v>9</v>
       </c>
       <c r="C126" t="s">
-        <v>250</v>
+        <v>257</v>
       </c>
       <c r="D126" t="s">
-        <v>183</v>
+        <v>281</v>
       </c>
       <c r="E126" t="s">
-        <v>184</v>
+        <v>282</v>
       </c>
       <c r="F126" t="s">
-        <v>23</v>
+        <v>277</v>
       </c>
       <c r="G126" s="1" t="s">
         <v>413</v>
       </c>
       <c r="H126" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="127" spans="1:8">
       <c r="A127" t="s">
         <v>415</v>
       </c>
       <c r="B127" t="s">
         <v>9</v>
       </c>
       <c r="C127" t="s">
-        <v>253</v>
+        <v>260</v>
       </c>
       <c r="D127" t="s">
-        <v>183</v>
+        <v>281</v>
       </c>
       <c r="E127" t="s">
-        <v>184</v>
+        <v>282</v>
       </c>
       <c r="F127" t="s">
-        <v>31</v>
+        <v>145</v>
       </c>
       <c r="G127" s="1" t="s">
         <v>416</v>
       </c>
       <c r="H127" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="128" spans="1:8">
       <c r="A128" t="s">
         <v>418</v>
       </c>
       <c r="B128" t="s">
         <v>9</v>
       </c>
       <c r="C128" t="s">
-        <v>256</v>
+        <v>264</v>
       </c>
       <c r="D128" t="s">
-        <v>183</v>
+        <v>281</v>
       </c>
       <c r="E128" t="s">
-        <v>184</v>
+        <v>282</v>
       </c>
       <c r="F128" t="s">
-        <v>31</v>
+        <v>145</v>
       </c>
       <c r="G128" s="1" t="s">
         <v>419</v>
       </c>
       <c r="H128" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="129" spans="1:8">
       <c r="A129" t="s">
         <v>421</v>
       </c>
       <c r="B129" t="s">
         <v>9</v>
       </c>
       <c r="C129" t="s">
-        <v>259</v>
+        <v>267</v>
       </c>
       <c r="D129" t="s">
-        <v>183</v>
+        <v>281</v>
       </c>
       <c r="E129" t="s">
-        <v>184</v>
+        <v>282</v>
       </c>
       <c r="F129" t="s">
+        <v>150</v>
+      </c>
+      <c r="G129" s="1" t="s">
         <v>422</v>
       </c>
-      <c r="G129" s="1" t="s">
+      <c r="H129" t="s">
         <v>423</v>
-      </c>
-[...1 lines deleted...]
-        <v>424</v>
       </c>
     </row>
     <row r="130" spans="1:8">
       <c r="A130" t="s">
+        <v>424</v>
+      </c>
+      <c r="B130" t="s">
+        <v>9</v>
+      </c>
+      <c r="C130" t="s">
+        <v>270</v>
+      </c>
+      <c r="D130" t="s">
+        <v>281</v>
+      </c>
+      <c r="E130" t="s">
+        <v>282</v>
+      </c>
+      <c r="F130" t="s">
+        <v>150</v>
+      </c>
+      <c r="G130" s="1" t="s">
         <v>425</v>
       </c>
-      <c r="B130" t="s">
-[...14 lines deleted...]
-      <c r="G130" s="1" t="s">
+      <c r="H130" t="s">
         <v>426</v>
-      </c>
-[...1 lines deleted...]
-        <v>427</v>
       </c>
     </row>
     <row r="131" spans="1:8">
       <c r="A131" t="s">
+        <v>427</v>
+      </c>
+      <c r="B131" t="s">
+        <v>9</v>
+      </c>
+      <c r="C131" t="s">
+        <v>273</v>
+      </c>
+      <c r="D131" t="s">
+        <v>281</v>
+      </c>
+      <c r="E131" t="s">
+        <v>282</v>
+      </c>
+      <c r="F131" t="s">
+        <v>277</v>
+      </c>
+      <c r="G131" s="1" t="s">
         <v>428</v>
       </c>
-      <c r="B131" t="s">
-[...14 lines deleted...]
-      <c r="G131" s="1" t="s">
+      <c r="H131" t="s">
         <v>429</v>
-      </c>
-[...1 lines deleted...]
-        <v>430</v>
       </c>
     </row>
     <row r="132" spans="1:8">
       <c r="A132" t="s">
+        <v>430</v>
+      </c>
+      <c r="B132" t="s">
+        <v>9</v>
+      </c>
+      <c r="C132" t="s">
+        <v>276</v>
+      </c>
+      <c r="D132" t="s">
+        <v>281</v>
+      </c>
+      <c r="E132" t="s">
+        <v>282</v>
+      </c>
+      <c r="F132" t="s">
+        <v>145</v>
+      </c>
+      <c r="G132" s="1" t="s">
         <v>431</v>
       </c>
-      <c r="B132" t="s">
-[...14 lines deleted...]
-      <c r="G132" s="1" t="s">
+      <c r="H132" t="s">
         <v>432</v>
-      </c>
-[...1 lines deleted...]
-        <v>433</v>
       </c>
     </row>
     <row r="133" spans="1:8">
       <c r="A133" t="s">
+        <v>433</v>
+      </c>
+      <c r="B133" t="s">
+        <v>9</v>
+      </c>
+      <c r="C133" t="s">
+        <v>280</v>
+      </c>
+      <c r="D133" t="s">
+        <v>281</v>
+      </c>
+      <c r="E133" t="s">
+        <v>282</v>
+      </c>
+      <c r="F133" t="s">
+        <v>145</v>
+      </c>
+      <c r="G133" s="1" t="s">
         <v>434</v>
       </c>
-      <c r="B133" t="s">
-[...14 lines deleted...]
-      <c r="G133" s="1" t="s">
+      <c r="H133" t="s">
         <v>435</v>
-      </c>
-[...1 lines deleted...]
-        <v>436</v>
       </c>
     </row>
     <row r="134" spans="1:8">
       <c r="A134" t="s">
+        <v>436</v>
+      </c>
+      <c r="B134" t="s">
+        <v>9</v>
+      </c>
+      <c r="C134" t="s">
+        <v>285</v>
+      </c>
+      <c r="D134" t="s">
+        <v>281</v>
+      </c>
+      <c r="E134" t="s">
+        <v>282</v>
+      </c>
+      <c r="F134" t="s">
+        <v>150</v>
+      </c>
+      <c r="G134" s="1" t="s">
         <v>437</v>
       </c>
-      <c r="B134" t="s">
-[...14 lines deleted...]
-      <c r="G134" s="1" t="s">
+      <c r="H134" t="s">
         <v>438</v>
-      </c>
-[...1 lines deleted...]
-        <v>439</v>
       </c>
     </row>
     <row r="135" spans="1:8">
       <c r="A135" t="s">
+        <v>439</v>
+      </c>
+      <c r="B135" t="s">
+        <v>9</v>
+      </c>
+      <c r="C135" t="s">
+        <v>288</v>
+      </c>
+      <c r="D135" t="s">
+        <v>281</v>
+      </c>
+      <c r="E135" t="s">
+        <v>282</v>
+      </c>
+      <c r="F135" t="s">
+        <v>150</v>
+      </c>
+      <c r="G135" s="1" t="s">
         <v>440</v>
       </c>
-      <c r="B135" t="s">
-[...14 lines deleted...]
-      <c r="G135" s="1" t="s">
+      <c r="H135" t="s">
         <v>441</v>
-      </c>
-[...1 lines deleted...]
-        <v>442</v>
       </c>
     </row>
     <row r="136" spans="1:8">
       <c r="A136" t="s">
+        <v>442</v>
+      </c>
+      <c r="B136" t="s">
+        <v>9</v>
+      </c>
+      <c r="C136" t="s">
+        <v>291</v>
+      </c>
+      <c r="D136" t="s">
+        <v>281</v>
+      </c>
+      <c r="E136" t="s">
+        <v>282</v>
+      </c>
+      <c r="F136" t="s">
+        <v>145</v>
+      </c>
+      <c r="G136" s="1" t="s">
         <v>443</v>
       </c>
-      <c r="B136" t="s">
-[...14 lines deleted...]
-      <c r="G136" s="1" t="s">
+      <c r="H136" t="s">
         <v>444</v>
-      </c>
-[...1 lines deleted...]
-        <v>445</v>
       </c>
     </row>
     <row r="137" spans="1:8">
       <c r="A137" t="s">
+        <v>445</v>
+      </c>
+      <c r="B137" t="s">
+        <v>9</v>
+      </c>
+      <c r="C137" t="s">
+        <v>294</v>
+      </c>
+      <c r="D137" t="s">
+        <v>281</v>
+      </c>
+      <c r="E137" t="s">
+        <v>282</v>
+      </c>
+      <c r="F137" t="s">
+        <v>177</v>
+      </c>
+      <c r="G137" s="1" t="s">
         <v>446</v>
       </c>
-      <c r="B137" t="s">
-[...14 lines deleted...]
-      <c r="G137" s="1" t="s">
+      <c r="H137" t="s">
         <v>447</v>
-      </c>
-[...1 lines deleted...]
-        <v>448</v>
       </c>
     </row>
     <row r="138" spans="1:8">
       <c r="A138" t="s">
+        <v>448</v>
+      </c>
+      <c r="B138" t="s">
+        <v>9</v>
+      </c>
+      <c r="C138" t="s">
+        <v>298</v>
+      </c>
+      <c r="D138" t="s">
+        <v>281</v>
+      </c>
+      <c r="E138" t="s">
+        <v>282</v>
+      </c>
+      <c r="F138" t="s">
+        <v>145</v>
+      </c>
+      <c r="G138" s="1" t="s">
         <v>449</v>
       </c>
-      <c r="B138" t="s">
-[...14 lines deleted...]
-      <c r="G138" s="1" t="s">
+      <c r="H138" t="s">
         <v>450</v>
-      </c>
-[...1 lines deleted...]
-        <v>451</v>
       </c>
     </row>
     <row r="139" spans="1:8">
       <c r="A139" t="s">
+        <v>451</v>
+      </c>
+      <c r="B139" t="s">
+        <v>9</v>
+      </c>
+      <c r="C139" t="s">
+        <v>301</v>
+      </c>
+      <c r="D139" t="s">
+        <v>281</v>
+      </c>
+      <c r="E139" t="s">
+        <v>282</v>
+      </c>
+      <c r="F139" t="s">
+        <v>202</v>
+      </c>
+      <c r="G139" s="1" t="s">
         <v>452</v>
       </c>
-      <c r="B139" t="s">
-[...14 lines deleted...]
-      <c r="G139" s="1" t="s">
+      <c r="H139" t="s">
         <v>453</v>
-      </c>
-[...1 lines deleted...]
-        <v>454</v>
       </c>
     </row>
     <row r="140" spans="1:8">
       <c r="A140" t="s">
+        <v>454</v>
+      </c>
+      <c r="B140" t="s">
+        <v>9</v>
+      </c>
+      <c r="C140" t="s">
+        <v>304</v>
+      </c>
+      <c r="D140" t="s">
+        <v>281</v>
+      </c>
+      <c r="E140" t="s">
+        <v>282</v>
+      </c>
+      <c r="F140" t="s">
         <v>455</v>
-      </c>
-[...13 lines deleted...]
-        <v>23</v>
       </c>
       <c r="G140" s="1" t="s">
         <v>456</v>
       </c>
       <c r="H140" t="s">
         <v>457</v>
       </c>
     </row>
     <row r="141" spans="1:8">
       <c r="A141" t="s">
         <v>458</v>
       </c>
       <c r="B141" t="s">
         <v>9</v>
       </c>
       <c r="C141" t="s">
-        <v>296</v>
+        <v>313</v>
       </c>
       <c r="D141" t="s">
-        <v>183</v>
+        <v>281</v>
       </c>
       <c r="E141" t="s">
-        <v>184</v>
+        <v>282</v>
       </c>
       <c r="F141" t="s">
-        <v>23</v>
+        <v>145</v>
       </c>
       <c r="G141" s="1" t="s">
         <v>459</v>
       </c>
       <c r="H141" t="s">
         <v>460</v>
       </c>
     </row>
     <row r="142" spans="1:8">
       <c r="A142" t="s">
         <v>461</v>
       </c>
       <c r="B142" t="s">
         <v>9</v>
       </c>
       <c r="C142" t="s">
-        <v>299</v>
+        <v>316</v>
       </c>
       <c r="D142" t="s">
-        <v>183</v>
+        <v>281</v>
       </c>
       <c r="E142" t="s">
-        <v>184</v>
+        <v>282</v>
       </c>
       <c r="F142" t="s">
-        <v>31</v>
+        <v>145</v>
       </c>
       <c r="G142" s="1" t="s">
         <v>462</v>
       </c>
       <c r="H142" t="s">
         <v>463</v>
       </c>
     </row>
     <row r="143" spans="1:8">
       <c r="A143" t="s">
         <v>464</v>
       </c>
       <c r="B143" t="s">
         <v>9</v>
       </c>
       <c r="C143" t="s">
-        <v>302</v>
+        <v>307</v>
       </c>
       <c r="D143" t="s">
-        <v>183</v>
+        <v>281</v>
       </c>
       <c r="E143" t="s">
-        <v>184</v>
+        <v>282</v>
       </c>
       <c r="F143" t="s">
-        <v>402</v>
+        <v>145</v>
       </c>
       <c r="G143" s="1" t="s">
         <v>465</v>
       </c>
       <c r="H143" t="s">
         <v>466</v>
       </c>
     </row>
     <row r="144" spans="1:8">
       <c r="A144" t="s">
         <v>467</v>
       </c>
       <c r="B144" t="s">
         <v>9</v>
       </c>
       <c r="C144" t="s">
-        <v>305</v>
+        <v>310</v>
       </c>
       <c r="D144" t="s">
-        <v>183</v>
+        <v>281</v>
       </c>
       <c r="E144" t="s">
-        <v>184</v>
+        <v>282</v>
       </c>
       <c r="F144" t="s">
-        <v>31</v>
+        <v>145</v>
       </c>
       <c r="G144" s="1" t="s">
         <v>468</v>
       </c>
       <c r="H144" t="s">
         <v>469</v>
       </c>
     </row>
     <row r="145" spans="1:8">
       <c r="A145" t="s">
         <v>470</v>
       </c>
       <c r="B145" t="s">
         <v>9</v>
       </c>
       <c r="C145" t="s">
-        <v>308</v>
+        <v>471</v>
       </c>
       <c r="D145" t="s">
-        <v>183</v>
+        <v>281</v>
       </c>
       <c r="E145" t="s">
-        <v>184</v>
+        <v>282</v>
       </c>
       <c r="F145" t="s">
-        <v>179</v>
+        <v>145</v>
       </c>
       <c r="G145" s="1" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="H145" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="146" spans="1:8">
       <c r="A146" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="B146" t="s">
         <v>9</v>
       </c>
       <c r="C146" t="s">
-        <v>311</v>
+        <v>319</v>
       </c>
       <c r="D146" t="s">
-        <v>183</v>
+        <v>281</v>
       </c>
       <c r="E146" t="s">
-        <v>184</v>
+        <v>282</v>
       </c>
       <c r="F146" t="s">
-        <v>68</v>
+        <v>145</v>
       </c>
       <c r="G146" s="1" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="H146" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="147" spans="1:8">
       <c r="A147" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="B147" t="s">
         <v>9</v>
       </c>
       <c r="C147" t="s">
-        <v>314</v>
+        <v>322</v>
       </c>
       <c r="D147" t="s">
-        <v>183</v>
+        <v>281</v>
       </c>
       <c r="E147" t="s">
-        <v>184</v>
+        <v>282</v>
       </c>
       <c r="F147" t="s">
-        <v>23</v>
+        <v>145</v>
       </c>
       <c r="G147" s="1" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="H147" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
     </row>
     <row r="148" spans="1:8">
       <c r="A148" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="B148" t="s">
         <v>9</v>
       </c>
       <c r="C148" t="s">
-        <v>317</v>
+        <v>325</v>
       </c>
       <c r="D148" t="s">
-        <v>183</v>
+        <v>281</v>
       </c>
       <c r="E148" t="s">
-        <v>184</v>
+        <v>282</v>
       </c>
       <c r="F148" t="s">
-        <v>23</v>
+        <v>145</v>
       </c>
       <c r="G148" s="1" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
       <c r="H148" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
     </row>
     <row r="149" spans="1:8">
       <c r="A149" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="B149" t="s">
         <v>9</v>
       </c>
       <c r="C149" t="s">
-        <v>8</v>
+        <v>329</v>
       </c>
       <c r="D149" t="s">
-        <v>183</v>
+        <v>281</v>
       </c>
       <c r="E149" t="s">
-        <v>184</v>
+        <v>282</v>
       </c>
       <c r="F149" t="s">
-        <v>23</v>
+        <v>145</v>
       </c>
       <c r="G149" s="1" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
       <c r="H149" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
     </row>
     <row r="150" spans="1:8">
       <c r="A150" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="B150" t="s">
         <v>9</v>
       </c>
       <c r="C150" t="s">
-        <v>320</v>
+        <v>332</v>
       </c>
       <c r="D150" t="s">
-        <v>183</v>
+        <v>281</v>
       </c>
       <c r="E150" t="s">
-        <v>184</v>
+        <v>282</v>
       </c>
       <c r="F150" t="s">
-        <v>23</v>
+        <v>119</v>
       </c>
       <c r="G150" s="1" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="H150" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
     </row>
     <row r="151" spans="1:8">
       <c r="A151" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="B151" t="s">
         <v>9</v>
       </c>
       <c r="C151" t="s">
-        <v>323</v>
+        <v>336</v>
       </c>
       <c r="D151" t="s">
-        <v>183</v>
+        <v>281</v>
       </c>
       <c r="E151" t="s">
-        <v>184</v>
+        <v>282</v>
       </c>
       <c r="F151" t="s">
-        <v>23</v>
+        <v>145</v>
       </c>
       <c r="G151" s="1" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="H151" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
     </row>
     <row r="152" spans="1:8">
       <c r="A152" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="B152" t="s">
         <v>9</v>
       </c>
       <c r="C152" t="s">
-        <v>326</v>
+        <v>339</v>
       </c>
       <c r="D152" t="s">
-        <v>183</v>
+        <v>281</v>
       </c>
       <c r="E152" t="s">
-        <v>184</v>
+        <v>282</v>
       </c>
       <c r="F152" t="s">
-        <v>23</v>
+        <v>145</v>
       </c>
       <c r="G152" s="1" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="H152" t="s">
-        <v>493</v>
+        <v>494</v>
       </c>
     </row>
     <row r="153" spans="1:8">
       <c r="A153" t="s">
-        <v>494</v>
+        <v>495</v>
       </c>
       <c r="B153" t="s">
         <v>9</v>
       </c>
       <c r="C153" t="s">
-        <v>329</v>
+        <v>342</v>
       </c>
       <c r="D153" t="s">
-        <v>183</v>
+        <v>281</v>
       </c>
       <c r="E153" t="s">
-        <v>184</v>
+        <v>282</v>
       </c>
       <c r="F153" t="s">
-        <v>23</v>
+        <v>145</v>
       </c>
       <c r="G153" s="1" t="s">
-        <v>495</v>
+        <v>496</v>
       </c>
       <c r="H153" t="s">
-        <v>496</v>
+        <v>497</v>
       </c>
     </row>
     <row r="154" spans="1:8">
       <c r="A154" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
       <c r="B154" t="s">
         <v>9</v>
       </c>
       <c r="C154" t="s">
-        <v>332</v>
+        <v>499</v>
       </c>
       <c r="D154" t="s">
-        <v>183</v>
+        <v>281</v>
       </c>
       <c r="E154" t="s">
-        <v>184</v>
+        <v>282</v>
       </c>
       <c r="F154" t="s">
-        <v>41</v>
+        <v>500</v>
       </c>
       <c r="G154" s="1" t="s">
-        <v>498</v>
+        <v>501</v>
       </c>
       <c r="H154" t="s">
-        <v>499</v>
+        <v>502</v>
       </c>
     </row>
     <row r="155" spans="1:8">
       <c r="A155" t="s">
-        <v>500</v>
+        <v>503</v>
       </c>
       <c r="B155" t="s">
         <v>9</v>
       </c>
       <c r="C155" t="s">
-        <v>335</v>
+        <v>504</v>
       </c>
       <c r="D155" t="s">
-        <v>183</v>
+        <v>281</v>
       </c>
       <c r="E155" t="s">
-        <v>184</v>
+        <v>282</v>
       </c>
       <c r="F155" t="s">
-        <v>23</v>
+        <v>150</v>
       </c>
       <c r="G155" s="1" t="s">
-        <v>501</v>
+        <v>505</v>
       </c>
       <c r="H155" t="s">
-        <v>502</v>
+        <v>506</v>
       </c>
     </row>
     <row r="156" spans="1:8">
       <c r="A156" t="s">
-        <v>503</v>
+        <v>507</v>
       </c>
       <c r="B156" t="s">
         <v>9</v>
       </c>
       <c r="C156" t="s">
-        <v>338</v>
+        <v>345</v>
       </c>
       <c r="D156" t="s">
-        <v>183</v>
+        <v>281</v>
       </c>
       <c r="E156" t="s">
-        <v>184</v>
+        <v>282</v>
       </c>
       <c r="F156" t="s">
-        <v>23</v>
+        <v>145</v>
       </c>
       <c r="G156" s="1" t="s">
-        <v>504</v>
+        <v>508</v>
       </c>
       <c r="H156" t="s">
-        <v>505</v>
+        <v>509</v>
       </c>
     </row>
     <row r="157" spans="1:8">
       <c r="A157" t="s">
-        <v>506</v>
+        <v>510</v>
       </c>
       <c r="B157" t="s">
         <v>9</v>
       </c>
       <c r="C157" t="s">
-        <v>353</v>
+        <v>348</v>
       </c>
       <c r="D157" t="s">
-        <v>183</v>
+        <v>281</v>
       </c>
       <c r="E157" t="s">
-        <v>184</v>
+        <v>282</v>
       </c>
       <c r="F157" t="s">
-        <v>41</v>
+        <v>145</v>
       </c>
       <c r="G157" s="1" t="s">
-        <v>507</v>
+        <v>511</v>
       </c>
       <c r="H157" t="s">
-        <v>508</v>
+        <v>512</v>
       </c>
     </row>
     <row r="158" spans="1:8">
       <c r="A158" t="s">
-        <v>509</v>
+        <v>513</v>
       </c>
       <c r="B158" t="s">
         <v>9</v>
       </c>
       <c r="C158" t="s">
-        <v>356</v>
+        <v>351</v>
       </c>
       <c r="D158" t="s">
-        <v>183</v>
+        <v>281</v>
       </c>
       <c r="E158" t="s">
-        <v>184</v>
+        <v>282</v>
       </c>
       <c r="F158" t="s">
-        <v>23</v>
+        <v>150</v>
       </c>
       <c r="G158" s="1" t="s">
-        <v>510</v>
+        <v>514</v>
       </c>
       <c r="H158" t="s">
-        <v>511</v>
+        <v>515</v>
       </c>
     </row>
     <row r="159" spans="1:8">
       <c r="A159" t="s">
-        <v>512</v>
+        <v>516</v>
       </c>
       <c r="B159" t="s">
         <v>9</v>
       </c>
       <c r="C159" t="s">
-        <v>360</v>
+        <v>354</v>
       </c>
       <c r="D159" t="s">
-        <v>183</v>
+        <v>281</v>
       </c>
       <c r="E159" t="s">
-        <v>184</v>
+        <v>282</v>
       </c>
       <c r="F159" t="s">
-        <v>23</v>
+        <v>150</v>
       </c>
       <c r="G159" s="1" t="s">
-        <v>513</v>
+        <v>517</v>
       </c>
       <c r="H159" t="s">
-        <v>514</v>
+        <v>518</v>
       </c>
     </row>
     <row r="160" spans="1:8">
       <c r="A160" t="s">
-        <v>515</v>
+        <v>519</v>
       </c>
       <c r="B160" t="s">
         <v>9</v>
       </c>
       <c r="C160" t="s">
-        <v>363</v>
+        <v>357</v>
       </c>
       <c r="D160" t="s">
-        <v>183</v>
+        <v>281</v>
       </c>
       <c r="E160" t="s">
-        <v>184</v>
+        <v>282</v>
       </c>
       <c r="F160" t="s">
-        <v>23</v>
+        <v>130</v>
       </c>
       <c r="G160" s="1" t="s">
-        <v>516</v>
+        <v>520</v>
       </c>
       <c r="H160" t="s">
-        <v>517</v>
+        <v>521</v>
       </c>
     </row>
     <row r="161" spans="1:8">
       <c r="A161" t="s">
-        <v>518</v>
+        <v>522</v>
       </c>
       <c r="B161" t="s">
         <v>9</v>
       </c>
       <c r="C161" t="s">
-        <v>366</v>
+        <v>360</v>
       </c>
       <c r="D161" t="s">
-        <v>183</v>
+        <v>281</v>
       </c>
       <c r="E161" t="s">
-        <v>184</v>
+        <v>282</v>
       </c>
       <c r="F161" t="s">
-        <v>23</v>
+        <v>145</v>
       </c>
       <c r="G161" s="1" t="s">
-        <v>519</v>
+        <v>523</v>
       </c>
       <c r="H161" t="s">
-        <v>520</v>
+        <v>524</v>
       </c>
     </row>
     <row r="162" spans="1:8">
       <c r="A162" t="s">
-        <v>521</v>
+        <v>525</v>
       </c>
       <c r="B162" t="s">
         <v>9</v>
       </c>
       <c r="C162" t="s">
-        <v>369</v>
+        <v>363</v>
       </c>
       <c r="D162" t="s">
-        <v>183</v>
+        <v>281</v>
       </c>
       <c r="E162" t="s">
-        <v>184</v>
+        <v>282</v>
       </c>
       <c r="F162" t="s">
-        <v>23</v>
+        <v>145</v>
       </c>
       <c r="G162" s="1" t="s">
-        <v>522</v>
+        <v>526</v>
       </c>
       <c r="H162" t="s">
-        <v>523</v>
+        <v>527</v>
       </c>
     </row>
     <row r="163" spans="1:8">
       <c r="A163" t="s">
-        <v>524</v>
+        <v>528</v>
       </c>
       <c r="B163" t="s">
         <v>9</v>
       </c>
       <c r="C163" t="s">
-        <v>372</v>
+        <v>366</v>
       </c>
       <c r="D163" t="s">
-        <v>183</v>
+        <v>281</v>
       </c>
       <c r="E163" t="s">
-        <v>184</v>
+        <v>282</v>
       </c>
       <c r="F163" t="s">
-        <v>23</v>
+        <v>150</v>
       </c>
       <c r="G163" s="1" t="s">
-        <v>525</v>
+        <v>529</v>
       </c>
       <c r="H163" t="s">
-        <v>526</v>
+        <v>530</v>
       </c>
     </row>
     <row r="164" spans="1:8">
       <c r="A164" t="s">
-        <v>527</v>
+        <v>531</v>
       </c>
       <c r="B164" t="s">
         <v>9</v>
       </c>
       <c r="C164" t="s">
-        <v>376</v>
+        <v>369</v>
       </c>
       <c r="D164" t="s">
-        <v>183</v>
+        <v>281</v>
       </c>
       <c r="E164" t="s">
-        <v>184</v>
+        <v>282</v>
       </c>
       <c r="F164" t="s">
-        <v>23</v>
+        <v>145</v>
       </c>
       <c r="G164" s="1" t="s">
-        <v>528</v>
+        <v>532</v>
       </c>
       <c r="H164" t="s">
-        <v>529</v>
+        <v>533</v>
       </c>
     </row>
     <row r="165" spans="1:8">
       <c r="A165" t="s">
-        <v>530</v>
+        <v>534</v>
       </c>
       <c r="B165" t="s">
         <v>9</v>
       </c>
       <c r="C165" t="s">
-        <v>379</v>
+        <v>373</v>
       </c>
       <c r="D165" t="s">
-        <v>183</v>
+        <v>281</v>
       </c>
       <c r="E165" t="s">
-        <v>184</v>
+        <v>282</v>
       </c>
       <c r="F165" t="s">
-        <v>23</v>
+        <v>145</v>
       </c>
       <c r="G165" s="1" t="s">
-        <v>531</v>
+        <v>535</v>
       </c>
       <c r="H165" t="s">
-        <v>532</v>
+        <v>536</v>
       </c>
     </row>
     <row r="166" spans="1:8">
       <c r="A166" t="s">
-        <v>533</v>
+        <v>537</v>
       </c>
       <c r="B166" t="s">
         <v>9</v>
       </c>
       <c r="C166" t="s">
-        <v>382</v>
+        <v>376</v>
       </c>
       <c r="D166" t="s">
-        <v>183</v>
+        <v>281</v>
       </c>
       <c r="E166" t="s">
-        <v>184</v>
+        <v>282</v>
       </c>
       <c r="F166" t="s">
-        <v>23</v>
+        <v>150</v>
       </c>
       <c r="G166" s="1" t="s">
-        <v>534</v>
+        <v>538</v>
       </c>
       <c r="H166" t="s">
-        <v>535</v>
+        <v>539</v>
       </c>
     </row>
     <row r="167" spans="1:8">
       <c r="A167" t="s">
-        <v>536</v>
+        <v>540</v>
       </c>
       <c r="B167" t="s">
         <v>9</v>
       </c>
       <c r="C167" t="s">
-        <v>385</v>
+        <v>379</v>
       </c>
       <c r="D167" t="s">
-        <v>183</v>
+        <v>281</v>
       </c>
       <c r="E167" t="s">
-        <v>184</v>
+        <v>282</v>
       </c>
       <c r="F167" t="s">
-        <v>23</v>
+        <v>150</v>
       </c>
       <c r="G167" s="1" t="s">
-        <v>537</v>
+        <v>541</v>
       </c>
       <c r="H167" t="s">
-        <v>538</v>
+        <v>542</v>
       </c>
     </row>
     <row r="168" spans="1:8">
       <c r="A168" t="s">
-        <v>539</v>
+        <v>543</v>
       </c>
       <c r="B168" t="s">
         <v>9</v>
       </c>
       <c r="C168" t="s">
-        <v>388</v>
+        <v>382</v>
       </c>
       <c r="D168" t="s">
-        <v>183</v>
+        <v>281</v>
       </c>
       <c r="E168" t="s">
-        <v>184</v>
+        <v>282</v>
       </c>
       <c r="F168" t="s">
-        <v>540</v>
+        <v>177</v>
       </c>
       <c r="G168" s="1" t="s">
-        <v>541</v>
+        <v>544</v>
       </c>
       <c r="H168" t="s">
-        <v>542</v>
+        <v>545</v>
       </c>
     </row>
     <row r="169" spans="1:8">
       <c r="A169" t="s">
-        <v>373</v>
+        <v>546</v>
       </c>
       <c r="B169" t="s">
         <v>9</v>
       </c>
       <c r="C169" t="s">
-        <v>391</v>
+        <v>385</v>
       </c>
       <c r="D169" t="s">
-        <v>183</v>
+        <v>281</v>
       </c>
       <c r="E169" t="s">
-        <v>184</v>
+        <v>282</v>
       </c>
       <c r="F169" t="s">
-        <v>540</v>
+        <v>150</v>
       </c>
       <c r="G169" s="1" t="s">
-        <v>543</v>
+        <v>547</v>
       </c>
       <c r="H169" t="s">
-        <v>544</v>
+        <v>548</v>
       </c>
     </row>
     <row r="170" spans="1:8">
       <c r="A170" t="s">
-        <v>545</v>
+        <v>549</v>
       </c>
       <c r="B170" t="s">
         <v>9</v>
       </c>
       <c r="C170" t="s">
-        <v>360</v>
+        <v>388</v>
       </c>
       <c r="D170" t="s">
-        <v>546</v>
+        <v>281</v>
       </c>
       <c r="E170" t="s">
-        <v>547</v>
+        <v>282</v>
       </c>
       <c r="F170" t="s">
-        <v>548</v>
+        <v>145</v>
       </c>
       <c r="G170" s="1" t="s">
-        <v>549</v>
+        <v>550</v>
       </c>
       <c r="H170" t="s">
-        <v>550</v>
+        <v>551</v>
       </c>
     </row>
     <row r="171" spans="1:8">
       <c r="A171" t="s">
-        <v>551</v>
+        <v>552</v>
       </c>
       <c r="B171" t="s">
         <v>9</v>
       </c>
       <c r="C171" t="s">
-        <v>363</v>
+        <v>391</v>
       </c>
       <c r="D171" t="s">
-        <v>546</v>
+        <v>281</v>
       </c>
       <c r="E171" t="s">
-        <v>547</v>
+        <v>282</v>
       </c>
       <c r="F171" t="s">
-        <v>548</v>
+        <v>145</v>
       </c>
       <c r="G171" s="1" t="s">
-        <v>552</v>
+        <v>553</v>
       </c>
       <c r="H171" t="s">
-        <v>553</v>
+        <v>554</v>
       </c>
     </row>
     <row r="172" spans="1:8">
       <c r="A172" t="s">
-        <v>554</v>
+        <v>555</v>
       </c>
       <c r="B172" t="s">
         <v>9</v>
       </c>
       <c r="C172" t="s">
-        <v>366</v>
+        <v>394</v>
       </c>
       <c r="D172" t="s">
-        <v>546</v>
+        <v>281</v>
       </c>
       <c r="E172" t="s">
-        <v>547</v>
+        <v>282</v>
       </c>
       <c r="F172" t="s">
-        <v>548</v>
+        <v>145</v>
       </c>
       <c r="G172" s="1" t="s">
-        <v>552</v>
+        <v>556</v>
       </c>
       <c r="H172" t="s">
-        <v>555</v>
+        <v>557</v>
+      </c>
+    </row>
+    <row r="173" spans="1:8">
+      <c r="A173" t="s">
+        <v>558</v>
+      </c>
+      <c r="B173" t="s">
+        <v>9</v>
+      </c>
+      <c r="C173" t="s">
+        <v>397</v>
+      </c>
+      <c r="D173" t="s">
+        <v>281</v>
+      </c>
+      <c r="E173" t="s">
+        <v>282</v>
+      </c>
+      <c r="F173" t="s">
+        <v>150</v>
+      </c>
+      <c r="G173" s="1" t="s">
+        <v>559</v>
+      </c>
+      <c r="H173" t="s">
+        <v>560</v>
+      </c>
+    </row>
+    <row r="174" spans="1:8">
+      <c r="A174" t="s">
+        <v>561</v>
+      </c>
+      <c r="B174" t="s">
+        <v>9</v>
+      </c>
+      <c r="C174" t="s">
+        <v>400</v>
+      </c>
+      <c r="D174" t="s">
+        <v>281</v>
+      </c>
+      <c r="E174" t="s">
+        <v>282</v>
+      </c>
+      <c r="F174" t="s">
+        <v>500</v>
+      </c>
+      <c r="G174" s="1" t="s">
+        <v>562</v>
+      </c>
+      <c r="H174" t="s">
+        <v>563</v>
+      </c>
+    </row>
+    <row r="175" spans="1:8">
+      <c r="A175" t="s">
+        <v>564</v>
+      </c>
+      <c r="B175" t="s">
+        <v>9</v>
+      </c>
+      <c r="C175" t="s">
+        <v>403</v>
+      </c>
+      <c r="D175" t="s">
+        <v>281</v>
+      </c>
+      <c r="E175" t="s">
+        <v>282</v>
+      </c>
+      <c r="F175" t="s">
+        <v>150</v>
+      </c>
+      <c r="G175" s="1" t="s">
+        <v>565</v>
+      </c>
+      <c r="H175" t="s">
+        <v>566</v>
+      </c>
+    </row>
+    <row r="176" spans="1:8">
+      <c r="A176" t="s">
+        <v>567</v>
+      </c>
+      <c r="B176" t="s">
+        <v>9</v>
+      </c>
+      <c r="C176" t="s">
+        <v>406</v>
+      </c>
+      <c r="D176" t="s">
+        <v>281</v>
+      </c>
+      <c r="E176" t="s">
+        <v>282</v>
+      </c>
+      <c r="F176" t="s">
+        <v>277</v>
+      </c>
+      <c r="G176" s="1" t="s">
+        <v>568</v>
+      </c>
+      <c r="H176" t="s">
+        <v>569</v>
+      </c>
+    </row>
+    <row r="177" spans="1:8">
+      <c r="A177" t="s">
+        <v>570</v>
+      </c>
+      <c r="B177" t="s">
+        <v>9</v>
+      </c>
+      <c r="C177" t="s">
+        <v>409</v>
+      </c>
+      <c r="D177" t="s">
+        <v>281</v>
+      </c>
+      <c r="E177" t="s">
+        <v>282</v>
+      </c>
+      <c r="F177" t="s">
+        <v>177</v>
+      </c>
+      <c r="G177" s="1" t="s">
+        <v>571</v>
+      </c>
+      <c r="H177" t="s">
+        <v>572</v>
+      </c>
+    </row>
+    <row r="178" spans="1:8">
+      <c r="A178" t="s">
+        <v>573</v>
+      </c>
+      <c r="B178" t="s">
+        <v>9</v>
+      </c>
+      <c r="C178" t="s">
+        <v>412</v>
+      </c>
+      <c r="D178" t="s">
+        <v>281</v>
+      </c>
+      <c r="E178" t="s">
+        <v>282</v>
+      </c>
+      <c r="F178" t="s">
+        <v>145</v>
+      </c>
+      <c r="G178" s="1" t="s">
+        <v>574</v>
+      </c>
+      <c r="H178" t="s">
+        <v>575</v>
+      </c>
+    </row>
+    <row r="179" spans="1:8">
+      <c r="A179" t="s">
+        <v>576</v>
+      </c>
+      <c r="B179" t="s">
+        <v>9</v>
+      </c>
+      <c r="C179" t="s">
+        <v>415</v>
+      </c>
+      <c r="D179" t="s">
+        <v>281</v>
+      </c>
+      <c r="E179" t="s">
+        <v>282</v>
+      </c>
+      <c r="F179" t="s">
+        <v>145</v>
+      </c>
+      <c r="G179" s="1" t="s">
+        <v>577</v>
+      </c>
+      <c r="H179" t="s">
+        <v>578</v>
+      </c>
+    </row>
+    <row r="180" spans="1:8">
+      <c r="A180" t="s">
+        <v>579</v>
+      </c>
+      <c r="B180" t="s">
+        <v>9</v>
+      </c>
+      <c r="C180" t="s">
+        <v>136</v>
+      </c>
+      <c r="D180" t="s">
+        <v>281</v>
+      </c>
+      <c r="E180" t="s">
+        <v>282</v>
+      </c>
+      <c r="F180" t="s">
+        <v>145</v>
+      </c>
+      <c r="G180" s="1" t="s">
+        <v>580</v>
+      </c>
+      <c r="H180" t="s">
+        <v>581</v>
+      </c>
+    </row>
+    <row r="181" spans="1:8">
+      <c r="A181" t="s">
+        <v>582</v>
+      </c>
+      <c r="B181" t="s">
+        <v>9</v>
+      </c>
+      <c r="C181" t="s">
+        <v>418</v>
+      </c>
+      <c r="D181" t="s">
+        <v>281</v>
+      </c>
+      <c r="E181" t="s">
+        <v>282</v>
+      </c>
+      <c r="F181" t="s">
+        <v>145</v>
+      </c>
+      <c r="G181" s="1" t="s">
+        <v>583</v>
+      </c>
+      <c r="H181" t="s">
+        <v>584</v>
+      </c>
+    </row>
+    <row r="182" spans="1:8">
+      <c r="A182" t="s">
+        <v>585</v>
+      </c>
+      <c r="B182" t="s">
+        <v>9</v>
+      </c>
+      <c r="C182" t="s">
+        <v>421</v>
+      </c>
+      <c r="D182" t="s">
+        <v>281</v>
+      </c>
+      <c r="E182" t="s">
+        <v>282</v>
+      </c>
+      <c r="F182" t="s">
+        <v>145</v>
+      </c>
+      <c r="G182" s="1" t="s">
+        <v>586</v>
+      </c>
+      <c r="H182" t="s">
+        <v>587</v>
+      </c>
+    </row>
+    <row r="183" spans="1:8">
+      <c r="A183" t="s">
+        <v>588</v>
+      </c>
+      <c r="B183" t="s">
+        <v>9</v>
+      </c>
+      <c r="C183" t="s">
+        <v>424</v>
+      </c>
+      <c r="D183" t="s">
+        <v>281</v>
+      </c>
+      <c r="E183" t="s">
+        <v>282</v>
+      </c>
+      <c r="F183" t="s">
+        <v>145</v>
+      </c>
+      <c r="G183" s="1" t="s">
+        <v>589</v>
+      </c>
+      <c r="H183" t="s">
+        <v>590</v>
+      </c>
+    </row>
+    <row r="184" spans="1:8">
+      <c r="A184" t="s">
+        <v>591</v>
+      </c>
+      <c r="B184" t="s">
+        <v>9</v>
+      </c>
+      <c r="C184" t="s">
+        <v>427</v>
+      </c>
+      <c r="D184" t="s">
+        <v>281</v>
+      </c>
+      <c r="E184" t="s">
+        <v>282</v>
+      </c>
+      <c r="F184" t="s">
+        <v>145</v>
+      </c>
+      <c r="G184" s="1" t="s">
+        <v>592</v>
+      </c>
+      <c r="H184" t="s">
+        <v>593</v>
+      </c>
+    </row>
+    <row r="185" spans="1:8">
+      <c r="A185" t="s">
+        <v>594</v>
+      </c>
+      <c r="B185" t="s">
+        <v>9</v>
+      </c>
+      <c r="C185" t="s">
+        <v>430</v>
+      </c>
+      <c r="D185" t="s">
+        <v>281</v>
+      </c>
+      <c r="E185" t="s">
+        <v>282</v>
+      </c>
+      <c r="F185" t="s">
+        <v>157</v>
+      </c>
+      <c r="G185" s="1" t="s">
+        <v>595</v>
+      </c>
+      <c r="H185" t="s">
+        <v>596</v>
+      </c>
+    </row>
+    <row r="186" spans="1:8">
+      <c r="A186" t="s">
+        <v>597</v>
+      </c>
+      <c r="B186" t="s">
+        <v>9</v>
+      </c>
+      <c r="C186" t="s">
+        <v>433</v>
+      </c>
+      <c r="D186" t="s">
+        <v>281</v>
+      </c>
+      <c r="E186" t="s">
+        <v>282</v>
+      </c>
+      <c r="F186" t="s">
+        <v>145</v>
+      </c>
+      <c r="G186" s="1" t="s">
+        <v>598</v>
+      </c>
+      <c r="H186" t="s">
+        <v>599</v>
+      </c>
+    </row>
+    <row r="187" spans="1:8">
+      <c r="A187" t="s">
+        <v>600</v>
+      </c>
+      <c r="B187" t="s">
+        <v>9</v>
+      </c>
+      <c r="C187" t="s">
+        <v>436</v>
+      </c>
+      <c r="D187" t="s">
+        <v>281</v>
+      </c>
+      <c r="E187" t="s">
+        <v>282</v>
+      </c>
+      <c r="F187" t="s">
+        <v>145</v>
+      </c>
+      <c r="G187" s="1" t="s">
+        <v>601</v>
+      </c>
+      <c r="H187" t="s">
+        <v>602</v>
+      </c>
+    </row>
+    <row r="188" spans="1:8">
+      <c r="A188" t="s">
+        <v>603</v>
+      </c>
+      <c r="B188" t="s">
+        <v>9</v>
+      </c>
+      <c r="C188" t="s">
+        <v>451</v>
+      </c>
+      <c r="D188" t="s">
+        <v>281</v>
+      </c>
+      <c r="E188" t="s">
+        <v>282</v>
+      </c>
+      <c r="F188" t="s">
+        <v>157</v>
+      </c>
+      <c r="G188" s="1" t="s">
+        <v>604</v>
+      </c>
+      <c r="H188" t="s">
+        <v>605</v>
+      </c>
+    </row>
+    <row r="189" spans="1:8">
+      <c r="A189" t="s">
+        <v>606</v>
+      </c>
+      <c r="B189" t="s">
+        <v>9</v>
+      </c>
+      <c r="C189" t="s">
+        <v>454</v>
+      </c>
+      <c r="D189" t="s">
+        <v>281</v>
+      </c>
+      <c r="E189" t="s">
+        <v>282</v>
+      </c>
+      <c r="F189" t="s">
+        <v>145</v>
+      </c>
+      <c r="G189" s="1" t="s">
+        <v>607</v>
+      </c>
+      <c r="H189" t="s">
+        <v>608</v>
+      </c>
+    </row>
+    <row r="190" spans="1:8">
+      <c r="A190" t="s">
+        <v>609</v>
+      </c>
+      <c r="B190" t="s">
+        <v>9</v>
+      </c>
+      <c r="C190" t="s">
+        <v>458</v>
+      </c>
+      <c r="D190" t="s">
+        <v>281</v>
+      </c>
+      <c r="E190" t="s">
+        <v>282</v>
+      </c>
+      <c r="F190" t="s">
+        <v>145</v>
+      </c>
+      <c r="G190" s="1" t="s">
+        <v>610</v>
+      </c>
+      <c r="H190" t="s">
+        <v>611</v>
+      </c>
+    </row>
+    <row r="191" spans="1:8">
+      <c r="A191" t="s">
+        <v>612</v>
+      </c>
+      <c r="B191" t="s">
+        <v>9</v>
+      </c>
+      <c r="C191" t="s">
+        <v>461</v>
+      </c>
+      <c r="D191" t="s">
+        <v>281</v>
+      </c>
+      <c r="E191" t="s">
+        <v>282</v>
+      </c>
+      <c r="F191" t="s">
+        <v>145</v>
+      </c>
+      <c r="G191" s="1" t="s">
+        <v>613</v>
+      </c>
+      <c r="H191" t="s">
+        <v>614</v>
+      </c>
+    </row>
+    <row r="192" spans="1:8">
+      <c r="A192" t="s">
+        <v>615</v>
+      </c>
+      <c r="B192" t="s">
+        <v>9</v>
+      </c>
+      <c r="C192" t="s">
+        <v>464</v>
+      </c>
+      <c r="D192" t="s">
+        <v>281</v>
+      </c>
+      <c r="E192" t="s">
+        <v>282</v>
+      </c>
+      <c r="F192" t="s">
+        <v>145</v>
+      </c>
+      <c r="G192" s="1" t="s">
+        <v>616</v>
+      </c>
+      <c r="H192" t="s">
+        <v>617</v>
+      </c>
+    </row>
+    <row r="193" spans="1:8">
+      <c r="A193" t="s">
+        <v>618</v>
+      </c>
+      <c r="B193" t="s">
+        <v>9</v>
+      </c>
+      <c r="C193" t="s">
+        <v>467</v>
+      </c>
+      <c r="D193" t="s">
+        <v>281</v>
+      </c>
+      <c r="E193" t="s">
+        <v>282</v>
+      </c>
+      <c r="F193" t="s">
+        <v>145</v>
+      </c>
+      <c r="G193" s="1" t="s">
+        <v>619</v>
+      </c>
+      <c r="H193" t="s">
+        <v>620</v>
+      </c>
+    </row>
+    <row r="194" spans="1:8">
+      <c r="A194" t="s">
+        <v>621</v>
+      </c>
+      <c r="B194" t="s">
+        <v>9</v>
+      </c>
+      <c r="C194" t="s">
+        <v>470</v>
+      </c>
+      <c r="D194" t="s">
+        <v>281</v>
+      </c>
+      <c r="E194" t="s">
+        <v>282</v>
+      </c>
+      <c r="F194" t="s">
+        <v>145</v>
+      </c>
+      <c r="G194" s="1" t="s">
+        <v>622</v>
+      </c>
+      <c r="H194" t="s">
+        <v>623</v>
+      </c>
+    </row>
+    <row r="195" spans="1:8">
+      <c r="A195" t="s">
+        <v>624</v>
+      </c>
+      <c r="B195" t="s">
+        <v>9</v>
+      </c>
+      <c r="C195" t="s">
+        <v>474</v>
+      </c>
+      <c r="D195" t="s">
+        <v>281</v>
+      </c>
+      <c r="E195" t="s">
+        <v>282</v>
+      </c>
+      <c r="F195" t="s">
+        <v>145</v>
+      </c>
+      <c r="G195" s="1" t="s">
+        <v>625</v>
+      </c>
+      <c r="H195" t="s">
+        <v>626</v>
+      </c>
+    </row>
+    <row r="196" spans="1:8">
+      <c r="A196" t="s">
+        <v>627</v>
+      </c>
+      <c r="B196" t="s">
+        <v>9</v>
+      </c>
+      <c r="C196" t="s">
+        <v>477</v>
+      </c>
+      <c r="D196" t="s">
+        <v>281</v>
+      </c>
+      <c r="E196" t="s">
+        <v>282</v>
+      </c>
+      <c r="F196" t="s">
+        <v>145</v>
+      </c>
+      <c r="G196" s="1" t="s">
+        <v>628</v>
+      </c>
+      <c r="H196" t="s">
+        <v>629</v>
+      </c>
+    </row>
+    <row r="197" spans="1:8">
+      <c r="A197" t="s">
+        <v>630</v>
+      </c>
+      <c r="B197" t="s">
+        <v>9</v>
+      </c>
+      <c r="C197" t="s">
+        <v>480</v>
+      </c>
+      <c r="D197" t="s">
+        <v>281</v>
+      </c>
+      <c r="E197" t="s">
+        <v>282</v>
+      </c>
+      <c r="F197" t="s">
+        <v>145</v>
+      </c>
+      <c r="G197" s="1" t="s">
+        <v>631</v>
+      </c>
+      <c r="H197" t="s">
+        <v>632</v>
+      </c>
+    </row>
+    <row r="198" spans="1:8">
+      <c r="A198" t="s">
+        <v>633</v>
+      </c>
+      <c r="B198" t="s">
+        <v>9</v>
+      </c>
+      <c r="C198" t="s">
+        <v>483</v>
+      </c>
+      <c r="D198" t="s">
+        <v>281</v>
+      </c>
+      <c r="E198" t="s">
+        <v>282</v>
+      </c>
+      <c r="F198" t="s">
+        <v>145</v>
+      </c>
+      <c r="G198" s="1" t="s">
+        <v>634</v>
+      </c>
+      <c r="H198" t="s">
+        <v>635</v>
+      </c>
+    </row>
+    <row r="199" spans="1:8">
+      <c r="A199" t="s">
+        <v>636</v>
+      </c>
+      <c r="B199" t="s">
+        <v>9</v>
+      </c>
+      <c r="C199" t="s">
+        <v>486</v>
+      </c>
+      <c r="D199" t="s">
+        <v>281</v>
+      </c>
+      <c r="E199" t="s">
+        <v>282</v>
+      </c>
+      <c r="F199" t="s">
+        <v>637</v>
+      </c>
+      <c r="G199" s="1" t="s">
+        <v>638</v>
+      </c>
+      <c r="H199" t="s">
+        <v>639</v>
+      </c>
+    </row>
+    <row r="200" spans="1:8">
+      <c r="A200" t="s">
+        <v>471</v>
+      </c>
+      <c r="B200" t="s">
+        <v>9</v>
+      </c>
+      <c r="C200" t="s">
+        <v>489</v>
+      </c>
+      <c r="D200" t="s">
+        <v>281</v>
+      </c>
+      <c r="E200" t="s">
+        <v>282</v>
+      </c>
+      <c r="F200" t="s">
+        <v>637</v>
+      </c>
+      <c r="G200" s="1" t="s">
+        <v>640</v>
+      </c>
+      <c r="H200" t="s">
+        <v>641</v>
+      </c>
+    </row>
+    <row r="201" spans="1:8">
+      <c r="A201" t="s">
+        <v>642</v>
+      </c>
+      <c r="B201" t="s">
+        <v>9</v>
+      </c>
+      <c r="C201" t="s">
+        <v>458</v>
+      </c>
+      <c r="D201" t="s">
+        <v>643</v>
+      </c>
+      <c r="E201" t="s">
+        <v>644</v>
+      </c>
+      <c r="F201" t="s">
+        <v>13</v>
+      </c>
+      <c r="G201" s="1" t="s">
+        <v>645</v>
+      </c>
+      <c r="H201" t="s">
+        <v>646</v>
+      </c>
+    </row>
+    <row r="202" spans="1:8">
+      <c r="A202" t="s">
+        <v>647</v>
+      </c>
+      <c r="B202" t="s">
+        <v>9</v>
+      </c>
+      <c r="C202" t="s">
+        <v>461</v>
+      </c>
+      <c r="D202" t="s">
+        <v>643</v>
+      </c>
+      <c r="E202" t="s">
+        <v>644</v>
+      </c>
+      <c r="F202" t="s">
+        <v>13</v>
+      </c>
+      <c r="G202" s="1" t="s">
+        <v>648</v>
+      </c>
+      <c r="H202" t="s">
+        <v>649</v>
+      </c>
+    </row>
+    <row r="203" spans="1:8">
+      <c r="A203" t="s">
+        <v>650</v>
+      </c>
+      <c r="B203" t="s">
+        <v>9</v>
+      </c>
+      <c r="C203" t="s">
+        <v>464</v>
+      </c>
+      <c r="D203" t="s">
+        <v>643</v>
+      </c>
+      <c r="E203" t="s">
+        <v>644</v>
+      </c>
+      <c r="F203" t="s">
+        <v>13</v>
+      </c>
+      <c r="G203" s="1" t="s">
+        <v>648</v>
+      </c>
+      <c r="H203" t="s">
+        <v>651</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
@@ -6782,50 +7876,81 @@
     <hyperlink ref="G148" r:id="rId147"/>
     <hyperlink ref="G149" r:id="rId148"/>
     <hyperlink ref="G150" r:id="rId149"/>
     <hyperlink ref="G151" r:id="rId150"/>
     <hyperlink ref="G152" r:id="rId151"/>
     <hyperlink ref="G153" r:id="rId152"/>
     <hyperlink ref="G154" r:id="rId153"/>
     <hyperlink ref="G155" r:id="rId154"/>
     <hyperlink ref="G156" r:id="rId155"/>
     <hyperlink ref="G157" r:id="rId156"/>
     <hyperlink ref="G158" r:id="rId157"/>
     <hyperlink ref="G159" r:id="rId158"/>
     <hyperlink ref="G160" r:id="rId159"/>
     <hyperlink ref="G161" r:id="rId160"/>
     <hyperlink ref="G162" r:id="rId161"/>
     <hyperlink ref="G163" r:id="rId162"/>
     <hyperlink ref="G164" r:id="rId163"/>
     <hyperlink ref="G165" r:id="rId164"/>
     <hyperlink ref="G166" r:id="rId165"/>
     <hyperlink ref="G167" r:id="rId166"/>
     <hyperlink ref="G168" r:id="rId167"/>
     <hyperlink ref="G169" r:id="rId168"/>
     <hyperlink ref="G170" r:id="rId169"/>
     <hyperlink ref="G171" r:id="rId170"/>
     <hyperlink ref="G172" r:id="rId171"/>
+    <hyperlink ref="G173" r:id="rId172"/>
+    <hyperlink ref="G174" r:id="rId173"/>
+    <hyperlink ref="G175" r:id="rId174"/>
+    <hyperlink ref="G176" r:id="rId175"/>
+    <hyperlink ref="G177" r:id="rId176"/>
+    <hyperlink ref="G178" r:id="rId177"/>
+    <hyperlink ref="G179" r:id="rId178"/>
+    <hyperlink ref="G180" r:id="rId179"/>
+    <hyperlink ref="G181" r:id="rId180"/>
+    <hyperlink ref="G182" r:id="rId181"/>
+    <hyperlink ref="G183" r:id="rId182"/>
+    <hyperlink ref="G184" r:id="rId183"/>
+    <hyperlink ref="G185" r:id="rId184"/>
+    <hyperlink ref="G186" r:id="rId185"/>
+    <hyperlink ref="G187" r:id="rId186"/>
+    <hyperlink ref="G188" r:id="rId187"/>
+    <hyperlink ref="G189" r:id="rId188"/>
+    <hyperlink ref="G190" r:id="rId189"/>
+    <hyperlink ref="G191" r:id="rId190"/>
+    <hyperlink ref="G192" r:id="rId191"/>
+    <hyperlink ref="G193" r:id="rId192"/>
+    <hyperlink ref="G194" r:id="rId193"/>
+    <hyperlink ref="G195" r:id="rId194"/>
+    <hyperlink ref="G196" r:id="rId195"/>
+    <hyperlink ref="G197" r:id="rId196"/>
+    <hyperlink ref="G198" r:id="rId197"/>
+    <hyperlink ref="G199" r:id="rId198"/>
+    <hyperlink ref="G200" r:id="rId199"/>
+    <hyperlink ref="G201" r:id="rId200"/>
+    <hyperlink ref="G202" r:id="rId201"/>
+    <hyperlink ref="G203" r:id="rId202"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>