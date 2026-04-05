--- v0 (2026-02-02)
+++ v1 (2026-04-05)
@@ -10,221 +10,1597 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="88" uniqueCount="57">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="872" uniqueCount="427">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
+    <t>220</t>
+  </si>
+  <si>
+    <t>2026</t>
+  </si>
+  <si>
+    <t>1</t>
+  </si>
+  <si>
+    <t>PLOM</t>
+  </si>
+  <si>
+    <t>Proposta de Emenda à Lei Orgânica do Município</t>
+  </si>
+  <si>
+    <t>GUSTAVO FRANÇA DOS SANTOS</t>
+  </si>
+  <si>
+    <t>http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/220/proposta_de_emenda_a_lei_organica_001-2026_altera_prazo_contratacao_temporaria.pdf</t>
+  </si>
+  <si>
+    <t>Altera o art. 129, inciso IX, alínea “b”, da Lei Orgânica do Município de Araruna, para dispor sobre prazo e prorrogação de contratação por tempo determinado para atender necessidade temporária de excepcional interesse público.</t>
+  </si>
+  <si>
+    <t>205</t>
+  </si>
+  <si>
+    <t>PLC</t>
+  </si>
+  <si>
+    <t>Projeto de Lei Complementar</t>
+  </si>
+  <si>
+    <t>http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/205/projeto_de_lei_complementar_001-2026_-_beneficia_pequena_empresa_licitacao_para_compras_locais_1.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre o tratamento_x000D_
+diferenciado, favorecido e simplificado às_x000D_
+microempresas e às empresas de_x000D_
+pequeno porte, nas contratações_x000D_
+realizadas no âmbito da Administração_x000D_
+Municipal de Araruna-PR, e dá_x000D_
+providências correlatas.</t>
+  </si>
+  <si>
+    <t>182</t>
+  </si>
+  <si>
+    <t>PL</t>
+  </si>
+  <si>
+    <t>Projeto de Lei Ordinária</t>
+  </si>
+  <si>
+    <t>http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/182/pj_0012026_-_cargos_tec._enf_e_ace.pdf</t>
+  </si>
+  <si>
+    <t>Cria vagas para os cargos de carreira fixados pela Lei nº 1.467/2008 e dá outras providências.</t>
+  </si>
+  <si>
     <t>163</t>
   </si>
   <si>
-    <t>2026</t>
-[...14 lines deleted...]
-    <t>https://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/163/projeto_de_lei_002-2026_nomeia_ubs_sao_vicente_adalton_pedroso_da_mata.pdf</t>
+    <t>2</t>
+  </si>
+  <si>
+    <t>http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/163/projeto_de_lei_002-2026_nomeia_ubs_sao_vicente_adalton_pedroso_da_mata.pdf</t>
   </si>
   <si>
     <t>Denomina a UBS do Distrito de São Vicente – Município de Araruna-PR – “Adalton Pedroso da Mata”.</t>
   </si>
   <si>
+    <t>200</t>
+  </si>
+  <si>
+    <t>3</t>
+  </si>
+  <si>
+    <t>http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/200/pl_003-2026_extincao_fhasa.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a extinção da Fundação Hospitalar de Atenção à Saúde de Araruna – FHASA, autoriza a reversão de seu patrimônio ao Município de Araruna, restabelece a gestão direta do Hospital Público Municipal pela Secretaria Municipal de Saúde e dá outras providências.</t>
+  </si>
+  <si>
+    <t>201</t>
+  </si>
+  <si>
+    <t>4</t>
+  </si>
+  <si>
+    <t>http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/201/projeto_de_lei_004-2026_-_subsidio_tarifa_de_onibus_distritos.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o Município de Araruna a conceder subsídio tarifário orçamentário para o custeio a tarifa do transporte coletivo municipal.</t>
+  </si>
+  <si>
+    <t>221</t>
+  </si>
+  <si>
+    <t>5</t>
+  </si>
+  <si>
+    <t>http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/221/projeto_de_lei_005-2026_altera_prazo_pss.pdf</t>
+  </si>
+  <si>
+    <t>Altera dispositivos das Leis Municipais para adequar e admitir a prorrogação de contratações temporárias - PSS conforme disposto nas leis municipais nº 1.932/2017 e 1.943/2017, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>243</t>
+  </si>
+  <si>
+    <t>6</t>
+  </si>
+  <si>
+    <t>http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/243/projeto_de_lei_006-2026_cria_vagas_pedagogo_e_anexos.pdf</t>
+  </si>
+  <si>
+    <t>Cria vagas para cargo de carreira fixados pela Lei 1.540/2010 e dá outras providências.</t>
+  </si>
+  <si>
+    <t>265</t>
+  </si>
+  <si>
+    <t>7</t>
+  </si>
+  <si>
+    <t>http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/265/projeto_de_lei_007-2026_cria_vagas_professor_40hs_completo.pdf</t>
+  </si>
+  <si>
+    <t>Extingue e Cria vagas para cargo de carreira fixados pela Lei 1.540/2010 e dá outras providências.</t>
+  </si>
+  <si>
+    <t>275</t>
+  </si>
+  <si>
+    <t>9</t>
+  </si>
+  <si>
+    <t>http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/275/projeto_de_lei_009-2026_plano_primeira_infancia.pdf</t>
+  </si>
+  <si>
+    <t>Institui o Plano Municipal da Primeira Infância do Município de Araruna, Estado do Paraná, para o decênio 2026‑2036, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>288</t>
+  </si>
+  <si>
+    <t>11</t>
+  </si>
+  <si>
+    <t>http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/288/projeto_de_lei_11-2026.pdf</t>
+  </si>
+  <si>
+    <t>Encaminhamento do Projeto de Lei nº 11/2026 – Lei de Diretrizes Orçamentárias para o exercício de 2027</t>
+  </si>
+  <si>
     <t>156</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária do Legislativo</t>
   </si>
   <si>
     <t>LUIS CARLOS PERLI, VANDERSOM</t>
   </si>
   <si>
-    <t>https://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/156/projeto_legislativo_001-2026.pdf</t>
+    <t>http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/156/projeto_legislativo_001-2026.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a divulgação dos dados dos Conselhos Municipais no Portal da Transparência no município de Araruna/PR, e dá outras providências.</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>2</t>
-[...2 lines deleted...]
-    <t>https://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/159/projeto_legislativo_002-2025.pdf</t>
+    <t>http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/159/projeto_legislativo_002-2025.pdf</t>
   </si>
   <si>
     <t>Institui a Política de Transparência das Escolas Públicas (PTEP) do Município de Araruna/PR.</t>
   </si>
   <si>
+    <t>226</t>
+  </si>
+  <si>
+    <t>MARCIEL MAIOLLI</t>
+  </si>
+  <si>
+    <t>http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/226/projeto_leg_003-2026.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a vedação de nomeação e contratação, no âmbito da Administração Pública Municipal, de pessoas condenadas por crimes de violência contra a mulher e contra pessoas vulneráveis, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>240</t>
+  </si>
+  <si>
+    <t>http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/240/projeto_de_lei_n._004-2026_-_alteracao_lei_2.176_-_cobranca_ingressos_assinado_assinado_assinado_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Dá nova redação ao art. 1º e revoga o art. 2º da Lei 2.176/2024, que proíbe a cobrança de ingresso, aos menores de 06 (seis) anos, em espetáculos, casas de show; circos e atividades desportivas realizadas em estádios, ginásios e outros estabelecimentos, no âmbito do município de Araruna, Estado do Paraná.</t>
+  </si>
+  <si>
+    <t>279</t>
+  </si>
+  <si>
+    <t>http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/279/projeto_de_lei_no_005-2026_-_proibicao_contratacao_pessoas_condenadas_por_crimes_contra_a_administracao_publica_2_assinado_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Institui a Lei da Ficha Limpa no âmbito da Administração Pública do Município de Araruna e estabelece impedimentos para nomeação, contratação ou admissão de pessoas condenadas por crimes contra a Administração Pública, atos de improbidade administrativa ou crimes incompatíveis com o exercício da função pública, e dá outras providências.</t>
+  </si>
+  <si>
     <t>148</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>EMERSON RAMALHO, LUIS CARLOS PERLI, VANDERSOM, WAGNER MALACO</t>
   </si>
   <si>
-    <t>https://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/148/proj_resolucao_001-2026.pdf</t>
+    <t>http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/148/projeto_de_resolucao_001-2026.pdf</t>
   </si>
   <si>
     <t>Fixa os dias das reuniões Ordinárias da Câmara Municipal de Araruna – Paraná durante o exercício de 2026.</t>
   </si>
   <si>
+    <t>252</t>
+  </si>
+  <si>
+    <t>EM</t>
+  </si>
+  <si>
+    <t>Emenda</t>
+  </si>
+  <si>
+    <t>http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/252/emenda_aditiva_projeto_de_lei_no_005-2026_-_prorrogacao_pss_assinado-1.pdf</t>
+  </si>
+  <si>
+    <t>A Emenda Aditiva tem como objetivo incluir o artigo 3º e artigo 4° bem como o parágrafo único ao Projeto de Lei do Legislativo de nº 005/2026, que dispõe sobre a prorrogação dos contratos temporários - PSS.</t>
+  </si>
+  <si>
     <t>164</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
-    <t>https://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/164/indicacao_n_001-2026_-_meio_fio_fechamento_rua_humberto_de_campos_assinado_assinado.pdf</t>
+    <t>http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/164/indicacao_n_001-2026_-_meio_fio_fechamento_rua_humberto_de_campos_assinado_assinado.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Chefe do Poder Executivo, por meio do Departamento de Obras, para que seja realizado a reconstrução do meio fio, em frente a tubulação de fechamento da rua Humberto de Campos, acesso a PR – 558, em frente ao Auto Posto Araruna.</t>
   </si>
   <si>
+    <t>202</t>
+  </si>
+  <si>
+    <t>http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/202/indicacao_002-2026_-_avenida_parana_assinado_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao PREFEITO DO MUNICÍPIO DE ARARUNA, para que junto ao Departamento responsável seja realizado com URGÊNCIA avaliação na Avenida Paraná, na lateral de fundos com o campo de futebol do Aquarius Clube e CCI, para correção de erosão, que pode comprometer a preservação da via, trafegabilidade e segurança no trânsito.</t>
+  </si>
+  <si>
+    <t>210</t>
+  </si>
+  <si>
+    <t>WAGNER MALACO</t>
+  </si>
+  <si>
+    <t>http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/210/indicacao_003-2026_assinado.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que a presente subscreve, no uso de suas atribuições legais e regimentais,_x000D_
+vem respeitosamente *INDICAR* ao Chefe do Poder Executivo Municipal que determine à_x000D_
+Secretaria Municipal de Educação a implementação e o fortalecimento de ações_x000D_
+permanentes de *Educação Alimentar e Nutricional (EAN)* no âmbito das escolas da rede_x000D_
+pública municipal de Araruna – PR.</t>
+  </si>
+  <si>
+    <t>211</t>
+  </si>
+  <si>
+    <t>AZULÃO DOLLY, NATA, VALMIR MOTORISTA</t>
+  </si>
+  <si>
+    <t>http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/211/modelo_porteira_a_dentro_assinado_nata_assinado_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Os Vereadores que abaixo subscreve, usando das atribuições que lhe são_x000D_
+conferidas pelo Regimento Interno desta Casa de Leis, em especial ao contido no_x000D_
+art. 125, comparecem com respeito e acatamento à presença do Ilustre Presidente_x000D_
+da Câmara dos Vereadores para:_x000D_
+Solicitar, ao EXCELENTÍSSIMO SENHOR PREFEITO – GUSTAVO FRANÇA_x000D_
+DOS SANTOS, para que, junto ao Departamento Competente seja feita a_x000D_
+elaboração e implantação do Programa Municipal Porteira Adentro, com a_x000D_
+finalidade de prestar apoio à infraestrutura das propriedades rurais do Município de_x000D_
+Araruna.</t>
+  </si>
+  <si>
+    <t>213</t>
+  </si>
+  <si>
+    <t>VANDERSOM, LUIS CARLOS PERLI</t>
+  </si>
+  <si>
+    <t>http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/213/indicacao_n_009-2026-_limpeza_canaleta_em_frente_a_escola_29_de_novembro._assinado_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Solicitar ao Chefe do Poder Executivo, por meio do Departamento competente, para que seja realizado limpeza da canaleta na Avenida Paraná, no trecho em frente a Secretária Municipal de Educação.</t>
+  </si>
+  <si>
+    <t>215</t>
+  </si>
+  <si>
+    <t>http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/215/indicacao_006-2026.pdf</t>
+  </si>
+  <si>
+    <t>Os Vereadores que abaixo subscreve, usando das atribuições que lhe são_x000D_
+conferidas pelo Regimento Interno desta Casa de Leis, em especial ao contido no_x000D_
+art. 125, comparecem com respeito e acatamento à presença do Ilustre Presidente_x000D_
+da Câmara dos Vereadores para:_x000D_
+ Para indicar ao Excelentíssimo Senhor Prefeito Municipal de Araruna, Gustavo_x000D_
+França dos Santos, que determine, juntamente com a Secretaria Municipal de_x000D_
+Saúde, a realização de estudos técnicos e a adoção das providências necessárias_x000D_
+para a criação do Programa Municipal Cadeira de Rodas Motorizada, com a_x000D_
+finalidade de disponibilizar, de forma gratuita, cadeiras de rodas motorizadas com_x000D_
+controles adaptados às pessoas com deficiência ou mobilidade reduzida no_x000D_
+Município.</t>
+  </si>
+  <si>
+    <t>223</t>
+  </si>
+  <si>
+    <t>http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/223/indicacao_n._007-2026_-_restauracao_redutores_velocidade_assinado_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Solicitar ao Chefe do Poder Executivo, por meio do Departamento competente, para que seja realizado a recuperação dos redutores de velocidade, modelo emborrachados afixados no chão, que encontram-se danificados, como exemplo o da imagem em anexo na Avenida Paraná em frente ao Mercado Luma.</t>
+  </si>
+  <si>
+    <t>238</t>
+  </si>
+  <si>
+    <t>8</t>
+  </si>
+  <si>
+    <t>AZULÃO DOLLY, LUIS CARLOS PERLI, VANDERSOM</t>
+  </si>
+  <si>
+    <t>http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/238/indicacao_008_sapl.pdf</t>
+  </si>
+  <si>
+    <t>Solicitar ao Chefe do Poder Executivo que seja implantado e implementado os serviços de limpeza de fossa séptica por meio de contratação de serviços de empresa especializada no ramo, e que este serviço seja regulamentado por Lei Própria.</t>
+  </si>
+  <si>
+    <t>239</t>
+  </si>
+  <si>
+    <t>http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/239/indicacao_009-2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicitar ao Chefe do Poder Executivo, por meio do Departamento competente, para que seja realizada a manutenção na Academia ao Ar Livre situada no Bairro Beija Flor de Araruna.</t>
+  </si>
+  <si>
+    <t>241</t>
+  </si>
+  <si>
+    <t>10</t>
+  </si>
+  <si>
+    <t>http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/241/indicacao_no_010-2026_-_atendimento_odontologico_adultos_assinado-1.pdf</t>
+  </si>
+  <si>
+    <t>Estude a possibilidade de instituir o programa municipal de atendimento odontológico gratuito destinado a pessoas maiores de idade em situação de vulnerabilidade social, no âmbito do Município de Araruna/PR.</t>
+  </si>
+  <si>
+    <t>257</t>
+  </si>
+  <si>
+    <t>http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/257/indicacao_n._011-2026_-_cria_fundo_e_conselho_causa_animal_assinado_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Solicitar ao Chefe do Poder Executivo, para que seja criado o Conselho Municipal de Proteção Animal e o Fundo Municipal de Proteção e Bem-Estar dos Animais no município de Araruna.</t>
+  </si>
+  <si>
+    <t>258</t>
+  </si>
+  <si>
+    <t>12</t>
+  </si>
+  <si>
+    <t>http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/258/indicacao_n._012-2026_-_agua_do_urutu_assinado_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Solicitar ao Chefe do Poder Executivo, por meio do Departamento competente, para que seja realizado manutenção e melhorias devidas na estrada da Água do Urutu, comunidade rural de Araruna.</t>
+  </si>
+  <si>
+    <t>267</t>
+  </si>
+  <si>
+    <t>13</t>
+  </si>
+  <si>
+    <t>http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/267/indicacao_melhorias_praca_dos_trabalhadores_assinado_assinado_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Os Vereadores que abaixo subscreve, usando das atribuições que_x000D_
+lhe são conferidas pelo Regimento Interno desta Casa de Leis, em especial ao_x000D_
+contido no art. 125, comparece com respeito e acatamento à presença do Ilustre_x000D_
+Presidente da Câmara dos Vereadores para:_x000D_
+Senhor Prefeito, Gustavo França:_x000D_
+Apresentamos a presente indicação ao Senhor Prefeito Municipal que determine ao_x000D_
+setor competente a realização de MELHORIAS NA PRAÇA DOS_x000D_
+TRABALHADORES, com o objetivo de promover mais qualidade de vida, lazer e_x000D_
+bem-estar aos moradores do bairro e à população em geral.</t>
+  </si>
+  <si>
+    <t>268</t>
+  </si>
+  <si>
+    <t>14</t>
+  </si>
+  <si>
+    <t>http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/268/indicacao_014-2026.pdf</t>
+  </si>
+  <si>
+    <t>Os Vereadores que abaixo subscreve, usando das atribuições que_x000D_
+lhe são conferidas pelo Regimento Interno desta Casa de Leis, em especial ao_x000D_
+contido no art. 125, comparece com respeito e acatamento à presença do Ilustre_x000D_
+Presidente da Câmara dos Vereadores para:_x000D_
+Senhor Prefeito, Gustavo França:_x000D_
+Apresentamos a presente indicação ao Poder Executivo Municipal que sejam_x000D_
+adotadas as providências necessárias para a implantação de sinalização viária no_x000D_
+trecho de estrada rural asfaltada localizado entre São Vicente a São Geraldo_x000D_
+município de Araruna.</t>
+  </si>
+  <si>
+    <t>278</t>
+  </si>
+  <si>
+    <t>15</t>
+  </si>
+  <si>
+    <t>http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/278/indicacao_n._015-2026_-_extensao_estrada_colibri_assinado_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Solicitar ao Chefe do Poder Executivo, por meio do Departamento competente, para que seja realizado manutenção e melhorias devidas na extensão da Rua Colibri, Vila Rural Sol Nascente que liga às propriedades rurais de Celso Pagi, Maria Odila Olenski e Pedro Vicente Rosolen, comunidade rural de Araruna.</t>
+  </si>
+  <si>
+    <t>292</t>
+  </si>
+  <si>
+    <t>16</t>
+  </si>
+  <si>
+    <t>http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/292/indicacao_016-2026.pdf</t>
+  </si>
+  <si>
+    <t>Estude a possibilidade de instituir a Política Municipal de Inclusão e Acessibilidade em Parques, Praças e Áreas de Lazer no Município de Araruna e dá outras providências.</t>
+  </si>
+  <si>
+    <t>293</t>
+  </si>
+  <si>
+    <t>17</t>
+  </si>
+  <si>
+    <t>http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/293/indicacao_017-2026.pdf</t>
+  </si>
+  <si>
+    <t>Estude a possibilidade de instituir medidas para a melhoria do ensino municipal com a programação do conhecimento sobre a Constituição Brasileira, e dá outras providências.</t>
+  </si>
+  <si>
     <t>157</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/157/requerimento_n_001-2026_-_reuniao_chefe_d.e.r._assinado_assinado.pdf</t>
+    <t>http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/157/requerimento_n_001-2026_-_reuniao_chefe_d.e.r._assinado_assinado.pdf</t>
   </si>
   <si>
     <t>REQUER com respeito e acatamento à presença de Vossas Excelências para requerer, após deliberação do soberano plenário: Solicitar ao Gerente Responsável do Departamento de Estradas e Rodagem DER – Paraná, Escritório Regional de Campo Mourão, o senhor Marcelo Shigueru Nishiyama para realização de reunião na Câmara Municipal de Araruna, para sanar dúvidas a respeito do processo de licitação que se encontra em andamento para recuperação completa da PR - 842, trecho de ligação entre a PR-465 (Araruna à Peabiru) e PR- 558 (Araruna à Campo Mourão), numa extensão de 1. 620 metros. Rodovia esta que foi estadualizado pela Lei nº 19309/2017. Tendo como, principal ponto de preocupação a reconstrução do bueiro.</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/158/requerimento_n_002-2026_-_carregador_veicular_eletrico_assinado_assinado.pdf</t>
+    <t>http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/158/requerimento_n_002-2026_-_carregador_veicular_eletrico_assinado_assinado.pdf</t>
   </si>
   <si>
     <t>REQUEREM à Mesa Diretiva, ouvido o Soberano Plenário, que seja remetido expediente ao EXCELENTÍSSIMO SENHOR PREFEITO – GUSTAVO FRANÇA DOS SANTOS, solicitando para que informe, afim de esclarecimento público: Considerando a Licitação 22/2024 com o objeto de: CONTRATAÇÃO DE EMPRESA ESPECIALIZADA EM ENGENHARIA PARA FORNECIMENTO E INSTALAÇÃO DE SISTEMAS FOTOVOLTAICOS, EFICIENTIZAÇÃO DE LAMPADAS E DEMAIS ITENS CONFORME TERMO DE REFERÊNCIA, que previa a implantação de 3 pontos de carregador veicular elétrico, requer os seguintes esclarecimentos: 1. Em observância ao Contrato 40/2024 CONTRATO DE EMPREITADA DE OBRA POR PREÇO GLOBAL, QUE ENTRE SI CELEBRARAM O MUNICÍPIO DE ARARUNA E A EMPRESA FOTOVOLTAIKA SERVIÇOS ELETRICOS LTDA, vencedora do processo administrativo 60/2024, celebrado aos dias 25 de julho de 2024, com ordem de execução de serviço Nº009/2024 com data de início em 25 de julho de 2024 e término em 20 de junho de 2025, e em observância ao item do contrato: 4.1 A CONTRATADA obriga-se</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>3</t>
-[...2 lines deleted...]
-    <t>https://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/160/requerimento_n_003-2026_-_pedido_execucao_lei_2.087-22_cobranca_aluguel_poste_assinado_assinado.pdf</t>
+    <t>http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/160/requerimento_n_003-2026_-_pedido_execucao_lei_2.087-22_cobranca_aluguel_poste_assinado_assinado.pdf</t>
   </si>
   <si>
     <t>REQUEREM à Mesa Diretiva, ouvido o Soberano Plenário, que seja remetido expediente ao EXCELENTÍSSIMO SENHOR PREFEITO – GUSTAVO FRANÇA DOS SANTOS, solicitando para que informe, afim de esclarecimento público: Considerando o Ofício 435/2025 expedido pelo Poder Executivo em resposta ao Requerimento 074/2025 que dispõe sobre Lei Municipal nº 2087/2022, que autoriza o Poder Executivo Municipal a fixar e cobrar preço público pela ocupação do espaço do solo em áreas públicas municipais pelo sistema de posteamento de rede de energia elétrica e de iluminação pública, de propriedade da concessionária de energia elétrica que os utiliza, e dá outras providências, requer: A) Em seu Art. 4º. O Poder Público Municipal, dentro do prazo de 30 (trinta) dias, contados da data da publicação desta Lei, levantará o número de postes havidos no Município de Araruna e seus respectivos proprietários, para efeito de apuração da área total de solo ocupado e respectiva cobrança de preço público. Requer que seja en</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>4</t>
-[...2 lines deleted...]
-    <t>https://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/161/requerimento_n_004-2026_-_reiterando_auditorias_controle_interno_2025_assinado_assinado.pdf</t>
+    <t>http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/161/requerimento_n_004-2026_-_reiterando_auditorias_controle_interno_2025_assinado_assinado.pdf</t>
   </si>
   <si>
     <t>REQUEREM à Mesa Diretiva, ouvido o Soberano Plenário, que seja remetido expediente ao EXCELENTÍSSIMO SENHOR PREFEITO – GUSTAVO FRANÇA DOS SANTOS, solicitando para que informe, afim de esclarecimento público: Considerando o Ofício nº 604/2025 datado em 18/12/2025 expedido pela Prefeitura Municipal de Araruna, em resposta ao Requerimento nº 113/2025 aprovado por esta Casa de Leis, no qual destaca-se o trecho: “Quanto ao estágio do ano de 2025, o exercício financeiro deste ano ainda não se encontra encerrado, estando em andamento as rotinas de fechamento, consolidação e validação das informações que compõem a Prestação de Contas Anual do Município, incluindo conferências técnicas, organização de evidências e revisão interna dos relatórios”. Considerando, portanto, o encerramento do ano de 2025 e já iniciando o mês de fevereiro de 2026, REQUER: Que seja encaminhado a esta Casa de Leis o relatório final na ÍNTEGRA do Plano Anual de Auditoria Interna e de Atividades do Sistema de Controle Interno do exercício 2025 da Prefeitura Municipal de Araruna, considerando as seis auditorias programadas, segundo cronograma apresentado no Portal da Transparência.</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>5</t>
-[...2 lines deleted...]
-    <t>https://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/162/requerimento_n_005-2026_-_informacoes_terceiros_assinado_assinado.pdf</t>
+    <t>http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/162/requerimento_n_005-2026_-_informacoes_terceiros_assinado_assinado.pdf</t>
   </si>
   <si>
     <t>REQUEREM à Mesa Diretiva, ouvido o Soberano Plenário, que seja remetido expediente ao EXCELENTÍSSIMO SENHOR PREFEITO – GUSTAVO FRANÇA DOS SANTOS, solicitando para que informe, afim de esclarecimento público: Considerando o Processo Administrativo Licitatório nº. 188/2025, Pregão Eletrônico nº. 68/2025, com abertura em 06/11/2025, e data de homologação 05/12/2025, com objeto de contratação empresa especializada para prestação de serviços complementares de natureza comum (atividades auxiliares, instrumentais e acessórias) consubstanciadas em atividades meio, conforme condições e exigências estabelecidas neste instrumento. Com valor homologado de R$ 4.100.250,84 (quatro milhões, cem mil, duzentos e cinquenta Reais e oitenta e quatro centavos), requer: 1) Que seja encaminhado relação de contratados desde a data de sua homologação (documentação referente à dezembro/2025 e janeiro/2026), constando os seguintes detalhamentos: a) Nome do contratado; b) Data de Contratação; c) Descrição do respectivo cargo ou função; d) Local de desempenho da função; e) Carga horária cumprida; f)Salário bruto de contrato; 2 - Solicita ainda que a cópia do contrato celebrado entre Prefeitura Municipal e a empresa E.F.C. SERVICOS DA CONSTRUCAO LTDA seja incluso no portal da transparência, pois o mesmo ainda não está disposto no processo na íntegra, bem como, não se encontra anexo à aba contratos. Apenas, possui minuta de contrato no Edital.</t>
+  </si>
+  <si>
+    <t>178</t>
+  </si>
+  <si>
+    <t>LUIS CARLOS PERLI</t>
+  </si>
+  <si>
+    <t>http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/178/requerimento_006-2026-manutencao_entorno_escola_29_-_lcp_.pdf</t>
+  </si>
+  <si>
+    <t>REQUER à Mesa Diretiva, ouvido o Soberano Plenário, que seja remetido expediente ao EXCELENTÍSSIMO SENHOR PREFEITO – GUSTAVO FRANÇA DOS SANTOS, solicitando para que informe, afim de esclarecimento público:_x000D_
+Em visita In Loco na Escola Estadual 29 de Novembro, foi verificado a necessidade de realização de manutenção e limpeza no entorno da Escola. Por se tratar de uma instituição de ensino Estadual questiona-se?_x000D_
+1.	A quem compete a responsabilidade de realização desta manutenção e limpeza?_x000D_
+2.	Solicita-se urgência na resolução de tais demandas:_x000D_
+a)	Roçada do mato;_x000D_
+b)	Recolhimento de lixo;_x000D_
+c)	Colocação de tampa em bueiro. _x000D_
+3.	Solicita que seja criado rotina na manutenção, conservação e limpeza do entorno da escola, a fim de garantir a segurança de nossos alunos e quadro de funcionários da educação.</t>
+  </si>
+  <si>
+    <t>183</t>
+  </si>
+  <si>
+    <t>http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/183/requerimento_nc2ba_007_-_lei_1986-2018_abril_verde_assinado_assinado.pdf</t>
+  </si>
+  <si>
+    <t>REQUEREM à Mesa Diretiva, ouvido o Soberano Plenário, que seja remetido expediente ao EXCELENTÍSSIMO SENHOR PREFEITO – GUSTAVO FRANÇA DOS SANTOS, solicitando para que informe, afim de esclarecimento público: Considerando a Lei Municipal nº 1.986/2018, que Institui a campanha de prevenção aos acidentes do trabalho e doenças ocupacionais, denominada de "ABRIL VERDE" no âmbito do Município de Araruna-PR e dá outras providências.  Requer os seguintes esclarecimentos: a) Cientes que a Lei nº 1.986/2018 foi sancionada, com respectiva publicação, sendo por tanto esta uma lei válida e que o município deve cumprir, a mesma tem sido aplicada? SIM ou Não.  B) Em observância ao Art. 1º. Fica instituída no município de Araruna a Campanha de Prevenção de Acidentes do Trabalho e Doenças Ocupacionais, denominada "Abril Verde" a ser comemorada anualmente durante o mês de Abril, com o objetivo de sensibilizar a população quanto à importância da prevenção dos Acidentes de Trabalho e Doenças ocupacionais. Questiona-se: Está sendo realizada a Campanha de Prevenção de Acidentes do Trabalho e Doenças Ocupacionais, denominada "Abril Verde"? Está previsto a realização da campanha no exercício 2026? Quais serão os órgãos envolvidos e público alvo previsto para a campanha de 2026?  Se ainda não está em execução a referida lei, qual o planejamento para que isso ocorra?</t>
+  </si>
+  <si>
+    <t>185</t>
+  </si>
+  <si>
+    <t>http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/185/req_008-2026.pdf</t>
+  </si>
+  <si>
+    <t>REQUEREM à Mesa Diretiva, ouvido o Soberano Plenário, 	o seguinte:   Que seja realizada AUDIÊNCIA PÚBLICA para tratar sobre o tema “A CAUSA ANIMAL DE ARARUNA”, dentro das próximas 4 semanas, para tanto sugere a presença das seguintes autoridades/segmentos:  Prefeito Municipal; Diretor de Agropecuária e Meio Ambiente; Secretário de Educação; Secretária de Saúde; Médicos veterinários do Município; Policia Militar e Polícia Ambiental; Demais departamentos do Município que possam contribuir para o tema; Entidades ligadas ao tema; Sociedade Civil organizada.</t>
+  </si>
+  <si>
+    <t>186</t>
+  </si>
+  <si>
+    <t>http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/186/req_009-2026.pdf</t>
+  </si>
+  <si>
+    <t>REQUEREM à Mesa Diretiva, ouvido o Soberano Plenário, que seja remetido expediente ao EXCELENTÍSSIMO SENHOR PREFEITO – GUSTAVO FRANÇA DOS SANTOS, solicitando para que informe, afim de esclarecimento público: Considerando os processos administrativos nº. 1/2026, 224/2025, 215/2025, 222/2025, 218/2025, 217/2025.  Requer os seguintes esclarecimentos:  Quais as providências poderão ser adotadas diante da fragilidade (Pesquisa de preços realizada exclusivamente a valores da tabela SINAP) apontada no descritivo deste requerimento?</t>
+  </si>
+  <si>
+    <t>196</t>
+  </si>
+  <si>
+    <t>http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/196/valmir_-_recapeamento_malha_asfaltica_assinado_assinado_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Os Vereadores que o presente subscreve, ao usar das atribuições_x000D_
+conferidas pelo artigo 129, do Regimento Interno desta Casa de Leis, comparecem_x000D_
+com respeito e acatamento à presença de Vossas Excelências para requerer, após_x000D_
+a deliberação do soberano plenário:_x000D_
+Seja enviado expediente ao EXCELENTÍSSIMO SENHOR PREFEITO –_x000D_
+GUSTAVO FRANÇA DOS SANTOS, para que, através do Departamento_x000D_
+Competente, realize o recapeamento da malha asfáltica na Avenida Paraná,_x000D_
+Avenida Curitiba, Rua Vitória e Rua Manaus, situadas no Distrito de São_x000D_
+Vicente.</t>
+  </si>
+  <si>
+    <t>197</t>
+  </si>
+  <si>
+    <t>http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/197/valmir_-_extensao_de_rede_baixa_tensao_assinado_assinado_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Os Vereadores que o presente subscreve, ao usar das atribuições_x000D_
+conferidas pelo artigo 129, do Regimento Interno desta Casa de Leis, comparecem_x000D_
+com respeito e acatamento à presença de Vossas Excelências para requerer, após_x000D_
+a deliberação do soberano plenário:_x000D_
+Seja enviado expediente ao EXCELENTÍSSIMO SENHOR PREFEITO –_x000D_
+GUSTAVO FRANÇA DOS SANTOS, para que, através do Departamento de Viação_x000D_
+e Obras, seja instalado extensão de rede baixa tensão e iluminação pública na_x000D_
+saída de São Geraldo para São Vicente</t>
+  </si>
+  <si>
+    <t>198</t>
+  </si>
+  <si>
+    <t>http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/198/requerimento_012-2025_-_voto_aberto_para_todas_as_votacoes_assinado_28129_assinado.pdf</t>
+  </si>
+  <si>
+    <t>REQUEREM à Mesa Diretiva, ouvido o Soberano Plenário, 	o seguinte: Que seja previsto na Lei Orgânica e Regimento Interno da Câmara Municipal voto aberto para todas as votações da Câmara Municipal de Araruna.</t>
+  </si>
+  <si>
+    <t>199</t>
+  </si>
+  <si>
+    <t>http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/199/requerimento_013-2026_-_almoxarifado_central_assinado_28129_assinado.pdf</t>
+  </si>
+  <si>
+    <t>REQUEREM à Mesa Diretiva, ouvido o Soberano Plenário, que seja remetido expediente ao EXCELENTÍSSIMO SENHOR PREFEITO – GUSTAVO FRANÇA DOS SANTOS, solicitando para que informe, afim de esclarecimento público: Considerando o Processo Administrativo Licitatório nº. 2/2026, Inexigibilidade nº. 1/2026, com abertura em 16/01/2026, e data de homologação 16/01/2026. Valor homologado de R$ 33.600,00 (trinta e três mil e seiscentos Reais) contrato para 12 meses, com objeto:  Locação de imóvel para sediar o ALMOXARIFADO CENTRAL, para atender todas as Secretarias do Município de Araruna, para controle adequado de estoque e disponibilidade imediata de materiais. Requer as seguintes informações: 1. Para além da locação do imóvel, quais foram ou serão os investimentos previstos para que ocorra o pleno funcionamento do almoxarifado central de Araruna? 2. Quais são os funcionários designados para a realização do trabalho no almoxarifado e forma de contratação? 3. O almoxarifado contatará com sistema tecnológico de controle de estoque? Como será este controle? 4. Quais as aquisições de imobiliários foram realizadas ou serão, para atender o almoxarifado central? 5. Quais equipamentos e veículos serão dispostos no atendimento do almoxarifado? 6. Está previsto a instalação de sistema de câmera, monitoramento e segurança patrimonial neste imóvel, a fim de preservar as mercadorias, patrimônio e inibir ações criminosas? 7. Se referindo a dinâmica diária de funcionamento: a) Horário de funcionamento? b) Como se dará o protocolo, desde o processo de aquisição, recebimento, controle de qualidade, armazenagem, separação, distribuição, controle do estoque e produção de inventário? c) Quais serão as mercadorias armazenadas no almoxarifado?  d) Em se tratando de mercadorias não armazenadas no almoxarifado, como se dará a entrega, conferência e controle de qualidade nos diferentes departamentos públicos neste caso?</t>
+  </si>
+  <si>
+    <t>203</t>
+  </si>
+  <si>
+    <t>http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/203/requerimento_014-2026_-_lei_incentivo_produtor_rural_assinado_assinado.pdf</t>
+  </si>
+  <si>
+    <t>REQUEREM à Mesa Diretiva, ouvido o Soberano Plenário, que seja remetido expediente ao EXCELENTÍSSIMO SENHOR PREFEITO – GUSTAVO FRANÇA DOS SANTOS, solicitando para que informe, afim de esclarecimento público: Considerando a Lei Municipal nº 1.957/2017, que “Dispõe sobre a concessão de incentivos aos pequenos produtores rurais do Município de Araruna e da outras providencias. Requer os seguintes esclarecimentos: a) Cientes que a Lei nº 1.957/2017 foi sancionada, com respectiva publicação, sendo por tanto esta uma lei válida e que o município deve cumprir, a mesma tem sido aplicada? SIM ou NÃO. b) Sobre os incentivos aos pequenos produtores rurais, descritos no Artigo 6º da referida Lei: 1) Descreva o protocolo padrão utilizado desde o ato de requerimento de tal incentivo ao atendimento do produtor rural em sua propriedade. 2) No exercício de 2025 houveram quantas solicitações? Destas solicitações quantos pequenos produtores rurais foram atendidos? - Solicita que seja apresentado a esta Casa de Leis relatório dos atendidos e descritivo de horas máquina para serviço de terraplanagem referente a cada produtor. 3) Qual a justificativa de diferenciação na disponibilidade de horas máquina para serviço de terraplanagem por ramo de produção rural?</t>
+  </si>
+  <si>
+    <t>207</t>
+  </si>
+  <si>
+    <t>http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/207/req_015-2026.pdf</t>
+  </si>
+  <si>
+    <t>REQUEREM à Mesa Diretiva, ouvido o Soberano Plenário, que seja remetido expediente ao EXCELENTÍSSIMO SENHOR PREFEITO – GUSTAVO FRANÇA DOS SANTOS, solicitando para que informe, afim de esclarecimento público: Considerando os números apresentados em Reunião Ordinária, evidenciando um número elevado de ausência aos agendamentos do SUS, incluindo atendimentos em especialidades, questiona-se:_x000D_
+1. Como tem se dado o protocolo de agendamento e comunicação ao paciente?2. Existe algum sistema automatizado,lembretes via WhatsApp/SMS, enviado aos pacientes comunicando o agendamento? 3. Como ocorre a organização para deslocamento para atendimento fora de domicílio?4. Qual o principal perfil dos pacientes faltantes: (idosos, crianças, residentes e quais localidades...)? 5. Em quais atendimentos do SUS registra-se maior absenteísmo? 6. Quais as principais justificativas apresentadas pelos pacientes pelo absenteísmo no agendamento do SUS? 7.Existe algum planejamento estratégico a fim de reduzir o não comparecimento de pacientes a consultas, exames ou procedimentos sem aviso prévio?</t>
+  </si>
+  <si>
+    <t>208</t>
+  </si>
+  <si>
+    <t>http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/208/req_016-2026.pdf</t>
+  </si>
+  <si>
+    <t>REQUEREM à Mesa Diretiva, ouvido o Soberano Plenário, que seja remetido_x000D_
+expediente ao EXCELENTÍSSIMO SENHOR PREFEITO – GUSTAVO FRANÇA_x000D_
+DOS SANTOS, solicitando para que informe, afim de esclarecimento público:_x000D_
+Considerando a Lei Municipal nº 1.650/2011, que_x000D_
+“Autoriza a subdivisão do Lote de Terras N° 16-_x000D_
+Parte da Gleba N° 05, da Colônia Mourão,_x000D_
+Município de Araruna-Pr, com área de 9,00_x000D_
+alqueires paulistas, matrícula 2.848, para_x000D_
+composição do Parque de Exposições e Parque_x000D_
+Industrial, e dá outras providências”, e;_x000D_
+Considerando Lei nº 1.701/2012 que “Denomina_x000D_
+Parque Industrial das Araras, o lote de terras n°_x000D_
+16, parte da gleba n° 05, da Colônia Mourão,_x000D_
+município de Araruna-Pr, com área de 4,0049867_x000D_
+alqueires paulistas, 96.920,68 metros quadrados,_x000D_
+e seus logradouros”. REQUER OS SEGUINTES_x000D_
+ESCLARECIMENTOS:_x000D_
+1. No Art.2º da Lei nº 1.650/2011: Da_x000D_
+subdivisão, serão criados três novos_x000D_
+lotes, para atender as distintas finalidades_x000D_
+nas seguintes proporções: I - A área de 44.319,73 metros quadrados_x000D_
+destinados a alocar o Parque de_x000D_
+Exposições do Município de Araruna;_x000D_
+II - A área de 71.967,00 metros quadrados_x000D_
+destinados a alocar novo Parque_x000D_
+Industrial;_x000D_
+III - A área de 4.106,00 metros quadrados_x000D_
+destinados a alocar sede da Associação_x000D_
+dos Servidores Municipais de Araruna._x000D_
+a) Sobre a área do item I, destinado ao_x000D_
+Parque de exposição, quais as obras já_x000D_
+foram realizadas para contemplar tal_x000D_
+especificidade? Quais os_x000D_
+investimentos em recursos públicos já_x000D_
+despendidos neste parque?_x000D_
+b) Quais as obras previstas para serem_x000D_
+realizadas, e planejamento_x000D_
+orçamentário disposto pelo município_x000D_
+para conclusão do Parque de_x000D_
+exposição?_x000D_
+c) Qual a data prevista para conclusão do_x000D_
+Parque de Exposição?_x000D_
+d) Sobre a área do item II, destinada a_x000D_
+alocar o novo Parque Industrial,_x000D_
+pergunta-se, qual a atual situação para conclusão da obra para liberação para_x000D_
+uso deste parque industrial?_x000D_
+e) Quais os investimentos previstos em_x000D_
+orçamento municipal para conclusão e_x000D_
+liberação para uso do Parque_x000D_
+Industrial?_x000D_
+f) Quais já foram os investimentos_x000D_
+realizados em obras de infraestrutura e_x000D_
+quanto isso já representou de gastos_x000D_
+aos cofres públicos?_x000D_
+g) Os lotes do Parque Industrial já foram_x000D_
+cedidos ou vendidos? Quais? Quem_x000D_
+são os beneficiados ou proprietários?_x000D_
+Solicita que a documentação de_x000D_
+comprovação dos beneficiados seja_x000D_
+encaminhada a esta Casa de Leis._x000D_
+h) Qual a data prevista para conclusão do_x000D_
+Parque Industrial das Araras?_x000D_
+i) Quanto a área prevista no item III_x000D_
+destinada para alocar sede da_x000D_
+Associação dos Servidores Municipais_x000D_
+de Araruna. A mesma encontra-se em_x000D_
+funcionamento?</t>
+  </si>
+  <si>
+    <t>206</t>
+  </si>
+  <si>
+    <t>http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/206/req_017-2026.pdf</t>
+  </si>
+  <si>
+    <t>Os Vereadores que o presente subscreve, ao usar das atribuições conferidas pelo_x000D_
+Artigo 129, do Regimento Interno desta Casa de Leis REQUEREM à Mesa Diretiva,_x000D_
+ouvido o Soberano Plenário, que seja remetido expediente ao EXCELENTÍSSIMO_x000D_
+SENHOR PREFEITO – GUSTAVO FRANÇA DOS SANTOS, para que, através do_x000D_
+Departamento Competente solicite que sejam tomadas providências urgentes_x000D_
+visando a realização de melhorias no Jardim Alessia, especialmente na Avenida_x000D_
+Avelino Hanel, onde foram constatados diversos problemas estruturais.</t>
+  </si>
+  <si>
+    <t>209</t>
+  </si>
+  <si>
+    <t>18</t>
+  </si>
+  <si>
+    <t>http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/209/requerimento_018-2026_assinado.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que este subscreve, no uso de suas atribuições legais e regimentais, vem_x000D_
+respeitosamente requerer, após ouvido o Plenário, que seja encaminhado expediente à_x000D_
+Secretaria Municipal de Educação de Araruna – PR, solicitando as seguintes informações:_x000D_
+1. Existe atualmente, no âmbito da rede municipal de ensino, programa, projeto ou ação_x000D_
+estruturada voltada à *Educação Alimentar e Nutricional (EAN)*?</t>
+  </si>
+  <si>
+    <t>212</t>
+  </si>
+  <si>
+    <t>19</t>
+  </si>
+  <si>
+    <t>http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/212/req_019-2026.pdf</t>
+  </si>
+  <si>
+    <t>REQUEREM à Mesa Diretiva, ouvido o Soberano Plenário, que seja remetido_x000D_
+expediente ao EXCELENTÍSSIMO SENHOR PREFEITO – GUSTAVO FRANÇA_x000D_
+DOS SANTOS, solicitando para que informe, afim de esclarecimento público:_x000D_
+Considerando a licitação nº 9/2025, Processo_x000D_
+administrativo nº 118/2025, Valor homologado_x000D_
+R$ 129.950,00 (cento e vinte e nove mil e_x000D_
+novecentos e cinquenta Reais), Contrato nº_x000D_
+174/2025, Objeto: Contratação de empresa_x000D_
+especializada para a execução de reparos em_x000D_
+drenagem, talude e pavimentação na Rua_x000D_
+Presidente Rodrigues Alves, conforme ETP,_x000D_
+Termo de Referência, planilhas, memorial_x000D_
+descritivo e demais anexos. Liquidado em_x000D_
+31/10/2025 e pagamento datado em 26/12/2025_x000D_
+(TED), questiona-se:_x000D_
+1. Em visita in loco foi verificado que está_x000D_
+sendo realizado novas obras na Rua_x000D_
+Presidente Rodrigues Alves, mais_x000D_
+especificamente na escola Mario Miguez_x000D_
+que se encontra em construção. Local que_x000D_
+recentemente foi construído talude._x000D_
+Constatou que neste local foi depositado_x000D_
+pedras, e que a rua se encontra pa</t>
+  </si>
+  <si>
+    <t>214</t>
+  </si>
+  <si>
+    <t>20</t>
+  </si>
+  <si>
+    <t>http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/214/requerimento_020-2026.pdf</t>
+  </si>
+  <si>
+    <t>REQUEREM à Mesa Diretiva, ouvido o Soberano Plenário, que seja remetido_x000D_
+expediente ao EXCELENTÍSSIMO SENHOR PREFEITO – GUSTAVO FRANÇA_x000D_
+DOS SANTOS, solicitando para que informe, afim de esclarecimento público:_x000D_
+Considerando o Artigo 72 da Lei 14.133/2021,_x000D_
+REQUEREM que seja adicionado aos processos_x000D_
+de contratação direta (dispensa ou_x000D_
+inexigibilidade) a publicização no Portal da_x000D_
+Transparência do Município de Araruna_x000D_
+do Documento de Formalização de_x000D_
+Demanda (DFD).</t>
+  </si>
+  <si>
+    <t>224</t>
+  </si>
+  <si>
+    <t>21</t>
+  </si>
+  <si>
+    <t>http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/224/requerimento_n._021-2026_-_cartao_familia_ararunense_assinado_assinado.pdf</t>
+  </si>
+  <si>
+    <t>REQUEREM à Mesa Diretiva, ouvido o Soberano Plenário, que seja remetido expediente ao EXCELENTÍSSIMO SENHOR PREFEITO – GUSTAVO FRANÇA DOS SANTOS, solicitando para que informe, afim de esclarecimento público: Considerando a Lei Municipal nº 2.205/2025, que institui o Programa Cartão da Família Ararunense no Município de Araruna e dá outras providências. Requer os seguintes esclarecimentos: A) Em seu Art.1º em seus parágrafos 1º e 2º estão previstos: § 1°. O Programa Cartão da Família Ararunense destina-se a custear despesas exclusivamente de gêneros alimentícios, produtos de limpeza e produtos de higiene pessoal. § 2°. É expressamente vedado o uso do benefício para aquisição de cigarros, bebidas alcoólicas e outros produtos que não os estabelecidos no parágrafo anterior. Como tem-se dado este controle na prática? Quais as evidências de comprovação de tal fiscalização? B) Art. 5°. A avaliação e a inserção no Programa Cartão da Família Ararunense será realizada por meio das equipes de referência dos serviços socioassistenciais da Secretaria Municipal de Assistência Social, mediante estudo socioeconômico, com relatório mensal a ser produzido e disponibilizado ao Conselho Municipal de Assistência Social. 1 – Quantos estudos socioeconômicos foram realizados desde sua publicação em 23/03/2025? 2 – Quantas famílias foram inseridas ao Programa Cartão da Família Ararunense? 3 – Solicita que os relatórios disponibilizados ao CMAS, desde a aprovação da lei, sejam encaminhados a esta Casa de Leis, juntamente com ata da reunião que referendou tal documento. Bem como, as evidências das competências atribuídas a este órgão colegiado no Art. 10  § 3º da referida Lei? 4 – Que seja encaminhado relatório de caracterização social quantitativo e qualitativo que evidencie os critérios de elegibilidade ao benefício, conforme disposto em seu Art.6º. 5 – Que seja encaminhado relatório que evidencie o tempo médio de permanência das famílias no acesso a este benefício eventual, e as ações, projetos e/ou programas da rede que as famílias foram inseridas como forma de superação de situação de vulnerabilidade social. C) Em seu Art. 16. Será de acesso público a relação dos beneficiários contemplados nos termos desta Lei, devendo ser divulgada em meios eletrônicos ou em outros meios previstos em Decreto. 1 – Onde encontra-se a publicação da relação dos beneficiários contemplados no Programa Cartão da Família Ararunense? 2 – Solicita-se envio do descrito no Art. 16 da Lei nº 2.205/2025 para esta Casa de Leis. D) Qual foi o valor total investido no Programa Cartão da Família Paranaense no exercício 2025? Qual a previsão de investimento para o exercício 2026? E) Qual a média de tempo esperado pela família para serem inclusas ao Programa, desde a solicitação à entrega do cartão de fato? F) Em casos de necessidades urgentes por alimentos e necessidades básicas, como as famílias têm suas necessidades sanadas de imediato?</t>
+  </si>
+  <si>
+    <t>225</t>
+  </si>
+  <si>
+    <t>22</t>
+  </si>
+  <si>
+    <t>http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/225/requerimento_n._022-2026_-_audiencia_publica_patinetes_assinado_assinado.pdf</t>
+  </si>
+  <si>
+    <t>REQUEREM à Mesa Diretiva, ouvido o Soberano Plenário, 	o seguinte:  Que seja realizada AUDIÊNCIA PÚBLICA para tratar sobre a execução da Lei Municipal Nº 2.242/2025 que “Estabelece normas de segurança, orientação e conscientização sobre a regularização do uso de equipamentos de mobilidade individual autopropelidos, bicicletas motorizadas e congêneres, em vias públicas, ciclovias e ciclofaixas, no âmbito do município de Araruna”, dentro das próximas 4 semanas, para tanto sugere a presença das seguintes autoridades/segmentos:  Prefeito Municipal; Secretário de Educação; Diretores Escolares; Policia Militar; Polícia de Trânsito; Detran; Conselho de Segurança; Associação industrial e Comercial de Araruna; Representantes das igrejas;  Demais departamentos do Município que possam contribuir para o tema; Sociedade Civil organizada.</t>
+  </si>
+  <si>
+    <t>244</t>
+  </si>
+  <si>
+    <t>23</t>
+  </si>
+  <si>
+    <t>http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/244/requerimento_023-2026_assinada.pdf</t>
+  </si>
+  <si>
+    <t>Os Vereadores que o presente subscreve, ao usar das atribuições conferidas_x000D_
+pelo Artigo 129, do Regimento Interno desta Casa de Leis REQUEREM à Mesa_x000D_
+Diretiva, ouvido o Soberano Plenário, que seja remetido expediente ao_x000D_
+EXCELENTÍSSIMO SENHOR PREFEITO – GUSTAVO FRANÇA DOS SANTOS,_x000D_
+para que, por meio do Departamento de competente, seja realizada a extensão da_x000D_
+rede de baixa tensão e a instalação de iluminação pública na saída do Distrito de_x000D_
+São Geraldo com destino à Araruna</t>
+  </si>
+  <si>
+    <t>237</t>
+  </si>
+  <si>
+    <t>24</t>
+  </si>
+  <si>
+    <t>http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/237/req-24-2026_-_servidora_cedida_gleice_assinado.pdf</t>
+  </si>
+  <si>
+    <t>REQUER à Mesa Diretiva, ouvido o Soberano Plenário, que seja remetido expediente ao EXCELENTÍSSIMO SENHOR PREFEITO – GUSTAVO FRANÇA DOS SANTOS, solicitando para que informe, afim de esclarecimento público: _x000D_
+Considerando a Portaria nº 541/2025 (ANEXO 1) que “Prorroga o afastamento à servidora Gleici Mary Guidett Braga, para prestar serviços à Justiça Eleitoral do Estado do Paraná, Juízo da 74ª Zona Eleitoral de Peabiru-PR, e dá outras providências, e em observação a Lei Municipal nº 1.233/2004 que versa sobre O AFASTAMENTO PARA SERVIR A OUTRO ÓRGÃO OU ENTIDADE</t>
+  </si>
+  <si>
+    <t>236</t>
+  </si>
+  <si>
+    <t>25</t>
+  </si>
+  <si>
+    <t>http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/236/req-25-2026_-_servidora_cedida_tatiani_assinado.pdf</t>
+  </si>
+  <si>
+    <t>REQUER à Mesa Diretiva, ouvido o Soberano Plenário, que seja remetido expediente ao EXCELENTÍSSIMO SENHOR PREFEITO – GUSTAVO FRANÇA DOS SANTOS, solicitando para que informe, afim de esclarecimento público: _x000D_
+Considerando a Portaria nº 432/2024 (ANEXO 1) que cedeu a servidora Tatiane Carla Soriani para prestar serviços junto ao Governo do Estado com ônus ao órgão de origem; e em observação a Lei Municipal nº 1.233/2004 que respaldou a decisão</t>
+  </si>
+  <si>
+    <t>245</t>
+  </si>
+  <si>
+    <t>26</t>
+  </si>
+  <si>
+    <t>http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/245/requerimento_026-2026_assinado.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que o presente subscreve, ao usar das atribuições conferidas pelo Artigo 137, inciso_x000D_
+III do Regimento Interno desta casa de Leis REQUER à Mesa Diretiva, ouvido o Soberano Plenário,_x000D_
+que seja remetido expediente ao EXCELENTÍSSIMO SENHOR PREFEITO – GUSTAVO FRANÇA_x000D_
+DOS SANTOS, solicitando as seguintes informações:_x000D_
+1.Quanto ao Plano de Governo da atual gestão:_x000D_
+a) Encaminhar cópia integral do Plano de Governo da atual gestão municipal;_x000D_
+b) Informar quais ações já foram executadas, quais estão em andamento e quais ainda não foram_x000D_
+iniciadas._x000D_
+2. Quanto ao Plano de Metas para o exercício de 2026:_x000D_
+a) Informar se há Plano de Metas formalizado para todas as Secretarias Municipais referente ao_x000D_
+exercício de 2026._x000D_
+b) Em caso positivo, encaminhar cópia integral do Plano de Metas de cada Secretaria;_x000D_
+c) Especificar, por Secretaria: As ações finalísticas previstas; O cronograma de execução; As_x000D_
+respectivas dotações orçamentárias previstas na Lei Orçamentária Anual (LOA) de 2026; A fonte_x000D_
+de recursos de cada ação._x000D_
+d) Caso não exista Plano de Metas formalizado, informar quais instrumentos de planejamento_x000D_
+estão sendo utilizados para orientar a execução orçamentária de 2026.</t>
+  </si>
+  <si>
+    <t>259</t>
+  </si>
+  <si>
+    <t>27</t>
+  </si>
+  <si>
+    <t>http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/259/requerimento_n_027-2026_-_fundo_agricultura_assinado_assinado.pdf</t>
+  </si>
+  <si>
+    <t>REQUEREM à Mesa Diretiva, ouvido o Soberano Plenário, que seja remetido expediente ao EXCELENTÍSSIMO SENHOR PREFEITO – GUSTAVO FRANÇA DOS SANTOS, solicitando para que informe, afim de esclarecimento público: Considerando a Lei Municipal nº 2.208/2025, que institui a CRIAÇÃO DO FUNDO MUNICIPAL DE DESENVOLVIMENTO DA AGRICULTURA DE ARARUNA/PR - FMDAA E DA OUTRAS PROVIDÊNCIAS. Requer os seguintes esclarecimentos:  1 -  A Lei está sendo executada? SIM ou NÃO.  A) Em caso de resposta positiva descrever ações desenvolvidas decorrentes a lei? B) Em caso negativo, quais os motivos de sua não aplicação? E quais a medidas previstas para sua plena execução?  2 -  Em seu Art. 1° “Fica criado o Fundo de Desenvolvimento Municipal da Agricultura de Araruna/Pr - FMDAA, com a finalidade de promover o desenvolvimento sustentável da agricultura no Município de Araruna/Pr, incentivando a produção agrícola, a modernização das técnicas de cultivo, a melhoria das condições de infraestrutura rural, especialmente estradas vicinais, pontes, fortalecimento das associações de produtores e das lideranças comunitárias”: A) Mediante ao número de solicitações de agricultores por melhorias nas condições do campo, principalmente ao que compete a manutenção das estradas vicinais, essenciais para a acessibilidade e escoamento produtivo, quais as ações de investimentos previstas para contemplar tal necessidade? B) Qual o planejamento previsto para 2026 para contemplar as principais demandas trazidas pelos agricultores pela conservação e adequação das estradas rurais e pontes?  3 - Em seu Art. 4° “A gestão do Fundo será feita por um Conselho composto por 10 (dez) membros titulares e respetivos suplentes, prevendo paridade entre governamentais e não governamentais”. Já houve a designação dos membros governamentais?  A) Caso sim, enviar a esta Casa de Leis a relação de designados. B) Caso não, qual a previsão para cumprimento desta prerrogativa?</t>
+  </si>
+  <si>
+    <t>269</t>
+  </si>
+  <si>
+    <t>28</t>
+  </si>
+  <si>
+    <t>http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/269/requerimento_028-2026.pdf</t>
+  </si>
+  <si>
+    <t>Os Vereadores que o presente subscreve, ao usar das atribuições conferidas pelo Artigo 129, do Regimento Interno desta Casa de Leis REQUEREM à Mesa Diretiva, ouvido o Soberano Plenário, que seja remetido expediente ao EXCELENTÍSSIMO SENHOR PREFEITO – GUSTAVO FRANÇA DOS SANTOS, solicitando para que informe previsão de melhorias:_x000D_
+Venho por meio deste requerer informações e providências quanto ao Campo Society localizado no Jardim Primavera, conhecido como Arena Professor Cícero Fernandes._x000D_
+Considerando a importância desse espaço para a comunidade, questiona-se:_x000D_
+Há previsão de investimentos ou melhorias para o referido local?_x000D_
+Existe algum planejamento por parte do Poder Público para a recuperação do gramado/sintético, manutenção estrutural, revisão das traves e redes, bem como demais adequações necessárias?_x000D_
+Diante disso, solicito esclarecimentos quanto às ações previstas e, sendo possível, a inclusão dessas melhorias no cronograma de obras do município.</t>
+  </si>
+  <si>
+    <t>271</t>
+  </si>
+  <si>
+    <t>29</t>
+  </si>
+  <si>
+    <t>http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/271/requerimento_029-2026.pdf</t>
+  </si>
+  <si>
+    <t>Os Vereadores que o presente subscreve, ao usar das atribuições conferidas pelo Artigo 129, do Regimento Interno desta Casa de Leis REQUEREM à Mesa Diretiva, ouvido o Soberano Plenário, que seja remetido expediente ao EXCELENTÍSSIMO SENHOR PREFEITO – GUSTAVO FRANÇA DOS SANTOS, solicitando para que informe previsão de melhorias:_x000D_
+Venho por meio deste requerer melhorias e ampliação da iluminação pública na praça localizada nas proximidades da Igreja Santo Estevão e do CEM, com atenção especial à área onde se encontra a academia ao ar livre._x000D_
+Considerando a importância desse espaço para a comunidade, questiona-se:_x000D_
+Há previsão de melhorias na iluminação já existente, bem como a instalação de novos pontos de luz nos locais mais escuros da praça?_x000D_
+Existe planejamento por parte do Poder Público para reforçar a iluminação, principalmente na área da academia ao ar livre, que é amplamente utilizada pela população?_x000D_
+Ressalta-se que, embora já existam alguns postes de iluminação no local, a iluminação</t>
+  </si>
+  <si>
+    <t>273</t>
+  </si>
+  <si>
+    <t>30</t>
+  </si>
+  <si>
+    <t>http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/273/req_030-2026.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que abaixo subscreve, usando das atribuições que lhe são conferidas pelo Regimento_x000D_
+Interno desta Casa de Leis, em especial ao contido no art. 129, comparece com respeito e_x000D_
+acatamento à presença de Vossas Excelências para requerer, após deliberação do soberano_x000D_
+plenário: Seja enviado expediente ao PREFEITO DO MUNICÍPIO DE ARARUNA onde solicita:_x000D_
+Nos últimos anos, tem-se observado um aumento significativo no número de terrenos baldios em_x000D_
+estado de abandono nos diversos bairros do município de Araruna – PR. Tal situação tem gerado_x000D_
+impactos diretos na qualidade de vida da população, contribuindo para o acúmulo de lixo,_x000D_
+proliferação de insetos e animais peçonhentos, além de representar risco constante à saúde pública_x000D_
+e à segurança urbana._x000D_
+Além disso, destaca-se a dificuldade enfrentada pelo Poder Público em identificar e estabelecer_x000D_
+contato com os proprietários desses imóveis, o que compromete a efetividade das notificações e a_x000D_
+aplicação de medidas administrativas adequadas._x000D_
+Diante desse cenário, apresentamos a sugestão de implantação de um modelo estruturado,_x000D_
+contínuo e integrado de gestão e fiscalização dos terrenos baldios no município, contemplando as_x000D_
+seguintes diretrizes:_x000D_
+Atualização cadastral anual obrigatória dos proprietários de imóveis, preferencialmente no momento_x000D_
+da emissão ou retirada do IPTU, garantindo maior precisão nas informações e facilitando o contato;_x000D_
+Integração efetiva entre os setores de Tributação, Vigilância Sanitária e Meio Ambiente,_x000D_
+promovendo maior agilidade, organização e eficiência nas ações;_x000D_
+Intensificação da fiscalização periódica em todos os bairros do município;_x000D_
+Notificação formal dos proprietários, com estabelecimento de prazo para a devida limpeza e_x000D_
+manutenção dos terrenos;_x000D_
+Execução direta dos serviços de limpeza pelo Município nos casos de descumprimento, com_x000D_
+posterior cobrança dos custos ao proprietário, conforme regulamentação do Poder Executivo;_x000D_
+Estudo da viabilidade de exigência da construção de calçadas e, quando necessário, muros de_x000D_
+contenção, visando evitar o deslocamento de terra, entulhos e detritos para vias públicas;_x000D_
+Implementação de ampla divulgação das ações por meio do site oficial do município, rádios locais_x000D_
+e redes sociais, garantindo transparência e promovendo a conscientização da população.</t>
+  </si>
+  <si>
+    <t>274</t>
+  </si>
+  <si>
+    <t>31</t>
+  </si>
+  <si>
+    <t>http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/274/req_031-2026.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que abaixo subscreve, usando das atribuições que lhe são conferidas pelo Regimento_x000D_
+Interno desta Casa de Leis, em especial ao contido no art. 129, comparece com respeito e_x000D_
+acatamento à presença de Vossas Excelências para requerer, após deliberação do soberano_x000D_
+plenário: Seja enviado expediente ao PREFEITO DO MUNICÍPIO DE ARARUNA onde solicita:_x000D_
+Considerando a vigência da Lei Municipal nº 2220/2025, que dispõe sobre a obrigatoriedade da_x000D_
+execução do Hino Nacional e do Hino do Município de Araruna – PR nas instituições de ensino_x000D_
+públicas e privadas do município;_x000D_
+Considerando a importância cívica, cultural e educacional da referida prática, especialmente no_x000D_
+fortalecimento dos valores de cidadania, respeito à pátria e identidade municipal;_x000D_
+Requeiro que o presente seja encaminhado à Secretaria Municipal de Educação, para que sejam_x000D_
+prestadas as devidas informações quanto ao cumprimento da referida legislação no âmbito do_x000D_
+município, especialmente:_x000D_
+Se a Lei Municipal nº 2220/2025 está sendo devidamente aplicada em todas as escolas públicas e_x000D_
+privadas;_x000D_
+Se existe orientação formal da Secretaria às instituições de ensino quanto à execução dos hinos;_x000D_
+Se há cronograma ou rotina definida para essa prática;_x000D_
+Se já foram realizadas ações de fiscalização ou acompanhamento;_x000D_
+Em caso de descumprimento, quais medidas estão sendo adotadas._x000D_
+Ressalto que o presente requerimento tem como objetivo garantir a efetividade da legislação vigente_x000D_
+e assegurar que seus propósitos educacionais e cívicos estejam sendo devidamente cumpridos._x000D_
+Diante do exposto, solicito o encaminhamento e resposta dentro dos prazos legais.</t>
+  </si>
+  <si>
+    <t>290</t>
+  </si>
+  <si>
+    <t>32</t>
+  </si>
+  <si>
+    <t>http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/290/requerimento_n._032-2026_-_manutencao_veiculos_assinado_assinado.pdf</t>
+  </si>
+  <si>
+    <t>REQUEREM à Mesa Diretiva, ouvido o Soberano Plenário, que seja remetido expediente ao EXCELENTÍSSIMO SENHOR PREFEITO – GUSTAVO FRANÇA DOS SANTOS, solicitando para que informe, afim de esclarecimento público Informações detalhadas sobre a frota municipal, no que compete a manutenção preventiva ou corretiva nos veículos da frota municipal, referente aos exercícios 2024 e 2025. A) Quantos veículos possuem a frota municipal? Solicita relação detalhada por secretaria e/ou departamento, com descritivo de controle de custo/Km.  B)  Qual o valor gasto com manutenção destes veículos no ano de 2024 e 2025? C)  Relação de todos os veículos que foram para a manutenção no ano de 2024 e 2025; D) O Município dispõe de algum sistema de controle de frota de veículos onde constam os valores gastos de cada automóvel? Caso positivo, desde quando está implantado o sistema? Quem é o responsável por controlar e operar o sistema?  E)  Caso a prefeitura ainda não disponha desse sistema, como é feito o controle dos valores e manutenção dos veículos? F)  Relação de peças trocadas especificando o veículo, sua quilometragem no ato da manutenção, bem como quais foram as peças substituídas com cópia das referidas notas fiscais, no ano de 2024 e 2025; G)  Relação das oficinas que fizeram a manutenção com o valor da mão de obra de cada veículo com nota fiscal dos exercícios de 2024 e 2025; H) Descrever protocolo de planejamento de realização de manutenção preventiva ou corretiva nos veículos da frota municipal; I)  Atualmente, quem é o responsável técnico que assina para liberação, execução e recebimento de serviços realizados nas manutenções dos veículos do município? J) Os veículos novos adquiridos pela prefeitura nesses últimos 24 meses estão com as revisões em dia? Caso negativo, informar quais não foram realizados as revisões e os motivos L) Como se dá a avaliação entre a relação custo e benefício na manutenção de veículo para ocorrer sua substituição e/ou torná-lo inservível?</t>
+  </si>
+  <si>
+    <t>276</t>
+  </si>
+  <si>
+    <t>33</t>
+  </si>
+  <si>
+    <t>GABRIEL FRANÇA</t>
+  </si>
+  <si>
+    <t>http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/276/requerimento_033-2026_assinado.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que o presente subscreve, ao usar das atribuições conferidas pelo Artigo 129, do Regimento Interno desta Casa de Leis REQUER à Mesa Diretiva, ouvido o Soberano Plenário, que seja remetido expediente ao EXCELENTÍSSIMO SENHOR PREFEITO – GUSTAVO FRANÇA DOS SANTOS, solicitando:_x000D_
+_x000D_
+Que o Poder Executivo Municipal realize a instalação de placas de identificação com nomes de ruas e bairros, tanto na sede do município quanto em todos os distritos, contemplando as vias públicas que ainda não possuem sinalização, bem como a manutenção, substituição ou padronização das placas já existentes que se encontram danificadas, ilegíveis ou desatualizadas.</t>
+  </si>
+  <si>
+    <t>277</t>
+  </si>
+  <si>
+    <t>34</t>
+  </si>
+  <si>
+    <t>http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/277/requerimento_n._034-2026_-_frota_combustivel_diario_de_bordo_assinado_assinado.pdf</t>
+  </si>
+  <si>
+    <t>REQUEREM Informações detalhadas sobre a frota municipal, consumo de combustível e controle por meio de Relatórios de Bordo, referente ao exercício 2024 e 2025, segue: 1 . Da frota e equipamentos (exercício 2024/2025): A) Solicita-se a relação detalhada da frota municipal (veículos leves, pesados, máquinas e implementos) da administração pública municipal, especificando marca, modelo, placa e estado de conservação.   2 . Do controle de combustível (exercício 2024/2025): A) Tipo de combustível utilizado por veículo/equipamento; B) Quantidade consumida por tipo de combustível; C)  Média de km rodados por litros, por tipo de veículos e combustível. D) Quantidade de combustível utilizados por secretaria ou diretorias; E) Descrição do sistema de controle de abastecimento e registros adotados; 3 . Dos relatórios de bordo (exercício 2024/2025): A) Como é realizado a fiscalização dos veículos oficiais, no que compete o controle de destino e finalidade pública do deslocamento, condutor, controle de quilometragem e abastecimento.  B) Quem é o servidor público designado para a avaliação dos relatórios de bordo?  C) Qual o protocolo adotado no controle dos relatórios de bordo?</t>
+  </si>
+  <si>
+    <t>291</t>
+  </si>
+  <si>
+    <t>35</t>
+  </si>
+  <si>
+    <t>http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/291/requerimento_n._035-2026_-_lei_1924-2016_bolsa_atleta_assinado_assinado.pdf</t>
+  </si>
+  <si>
+    <t>REQUEREM à Mesa Diretiva, ouvido o Soberano Plenário, que seja remetido expediente ao EXCELENTÍSSIMO SENHOR PREFEITO – GUSTAVO FRANÇA DOS SANTOS, solicitando para que informe, afim de esclarecimento público: Considerando a Lei Municipal nº 1.924/2016, que Institui o PROGRAMA BOLSA ATLETA e dá outras providências. Requer os seguintes esclarecimentos: A) Cientes que a Lei nº 1.924/2016 foi sancionada, com respectiva publicação, sendo por tanto esta é uma lei válida e que o município deve cumprir, a mesma tem sido aplicada? SIM ou NÃO. B) Considerando o Art. 2°. Compete ao PROGRAMA BOLSA ATLETA conceder aos atletas amadores incentivos em dinheiro, cujos valores serão fixados entre o mínimo de R$ 100,00 (cem reais) e o máximo de RS 600,00 (seiscentos reais), sendo que poderão ser pagos mensalmente, por competição ou eventualmente, dependendo da natureza do projeto. Questiona-se: 1- Em 2025 houveram atletas beneficiados? Quantos? Valor despendido? Competições que participaram representando o município? 2 - No momento o município possui beneficiados pelo Programa Bolsa Atleta? Quantos? Valor investido por atleta e competições que estão participando? C) Em seu Art. 14. Os recursos do Programa Bolsa Atleta somente poderão ser utilizados para cobrir gastos com educação, alimentação, saúde, inscrições, passagens para eventos esportivos, transporte urbano e aquisição de material esportivo. Em caso de disponibilização de Bolsa Atleta, no exercício 2025/2026 como este controle tem sido realizado?  D) Havendo atletas interessados em pleitear a Bolsa, como deverão proceder para ter acesso ao incentivo?</t>
+  </si>
+  <si>
+    <t>294</t>
+  </si>
+  <si>
+    <t>36</t>
+  </si>
+  <si>
+    <t>http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/294/requerimento_036-2026.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que abaixo subscreve, no uso de suas atribuições legais e regimentais, vem_x000D_
+respeitosamente à presença de Vossa Excelência, após ouvido o Plenário, requerer que_x000D_
+seja encaminhado expediente ao Poder Executivo Municipal, solicitando, por meio do setor_x000D_
+competente, a reavaliação do atual sentido de circulação da Rua Rio Grande do Sul,_x000D_
+que atualmente opera em mão única, no município de Araruna.</t>
+  </si>
+  <si>
+    <t>184</t>
+  </si>
+  <si>
+    <t>RESPR</t>
+  </si>
+  <si>
+    <t>Resposta do Executivo Municipal – Requerimento</t>
+  </si>
+  <si>
+    <t>http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/184/oficio_46-2026_resposta_ao_requerimento_120_-2025.pdf</t>
+  </si>
+  <si>
+    <t>Ofício 46/2026 em resposta ao requerimento 120-2025</t>
+  </si>
+  <si>
+    <t>187</t>
+  </si>
+  <si>
+    <t>http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/187/oficio_047-2026_resposta_requerimento_n._115-2025.pdf</t>
+  </si>
+  <si>
+    <t>ofício 47/2026 em resposta ao requerimento 115/2025</t>
+  </si>
+  <si>
+    <t>216</t>
+  </si>
+  <si>
+    <t>http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/216/requerimento_0052026_protocolo_sapl.pdf</t>
+  </si>
+  <si>
+    <t>Segue em atenção ao Requerimento nº 005/2026, aprovado por esta Casa de Leis, o qual solicita informações referentes ao Processo Administrativo Licitatório nº 188/2025 – Pregão Eletrônico nº 068/2025, vimos, respeitosamente, prestar os seguintes esclarecimentos, em anexo.</t>
+  </si>
+  <si>
+    <t>217</t>
+  </si>
+  <si>
+    <t>http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/217/resposta_requerimento_002_de_2026_da_camara_municipal_carregadores_ajustado_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Prezados, Em atenção ao Requerimento nº 002/2026, de autoria dos nobres Vereadores, que solicita esclarecimentos acerca da existência, funcionamento e utilização de 03 (três) carregadores veiculares elétricos instalados na Praça Nossa Senhora do Rocio, vimos prestar os esclarecimentos, segue em anexo a resposta do requerimento 002/2026 e do memorando interno do setor de engenharia._x000D_
+Atenciosamente,</t>
+  </si>
+  <si>
+    <t>218</t>
+  </si>
+  <si>
+    <t>http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/218/resposta_do_requerimento_004_de_2026_com_os_anexos_para_o_portal_sapl.pdf</t>
+  </si>
+  <si>
+    <t>Em atenção ao requerimento nº 004/2026, vimos esclarecer que de acordo com a IN198/2025 TCE/PR (anexo I), o processo de prestação de contas do Executivo Municipal deverá ser atuado conforme segue em anexo</t>
+  </si>
+  <si>
+    <t>219</t>
+  </si>
+  <si>
+    <t>http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/219/oficio_79-2026_resposta_requerimento_n._003-2026_assinado_1.pdf</t>
+  </si>
+  <si>
+    <t>Em atenção ao Requerimento nº 003/2026, que solicita informações e _x000D_
+providências relativas à implementação da Lei Municipal nº 2.087/2022, especialmente _x000D_
+quanto ao levantamento do número de postes, início de cobrança e _x000D_
+estimativa/destinação de arrecadação, passa o Poder Executivo a prestar os _x000D_
+esclarecimentos que seguem.</t>
+  </si>
+  <si>
+    <t>227</t>
+  </si>
+  <si>
+    <t>http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/227/oficio_resposta_camara_29_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Em atenção ao Requerimento nº 118/2025, de autoria dos Vereadores desta Casa de Leis, que solicita informações acerca da disponibilização de acesso direto ao Diário Oficial do Município na página inicial do site institucional do Município de Araruna, informamos o que segue em anexo</t>
+  </si>
+  <si>
+    <t>228</t>
+  </si>
+  <si>
+    <t>http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/228/requerimento_008_de_2026_assinado_protocolo_sapl.pdf</t>
+  </si>
+  <si>
+    <t>O Poder Executivo do Município de Araruna, por intermédio de seu Chefe, vem, respeitosamente, à presença dessa Egrégia Câmara Municipal, em atenção ao Requerimento nº 008/2026, que solicita a realização de Audiência Pública para tratar do tema “A Causa Animal de Araruna”, prestar os seguintes esclarecimentos,  que seguem em anexo.</t>
+  </si>
+  <si>
+    <t>229</t>
+  </si>
+  <si>
+    <t>http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/229/resposta_do_requerimento_117_de_2025_protocolo.pdf</t>
+  </si>
+  <si>
+    <t>O Poder Executivo do Município de Araruna, por intermédio de seu Chefe, vem, respeitosamente, à presença dessa Egrégia Câmara Municipal, em atenção ao Requerimento nº 117/2025, apresentar os esclarecimentos solicitados, com base nas informações prestadas pelo Departamento de Tributação do Município, segue em anexo.</t>
+  </si>
+  <si>
+    <t>230</t>
+  </si>
+  <si>
+    <t>116</t>
+  </si>
+  <si>
+    <t>http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/230/resposta_requerimento_116_cam_para_assinar_pdf_29_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Em atenção ao Requerimento nº 116/2025, aprovado por essa Egrégia Casa de Leis, que solicita esclarecimentos acerca da obrigatoriedade de instalação de placa informativa nas obras objeto das Concorrências nº 10/2025 e nº 12/2025, o Município de Araruna vem, respeitosamente, prestar as seguintes informações, que seguem em anexo</t>
+  </si>
+  <si>
+    <t>231</t>
+  </si>
+  <si>
+    <t>117</t>
+  </si>
+  <si>
+    <t>http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/231/resposta_requerimento_n._006_de_2026_versao_para_assinar_assinado_1.pdf</t>
+  </si>
+  <si>
+    <t>O Poder Executivo do Município de Araruna, por intermédio de seu Chefe, vem, respeitosamente, à presença dessa Egrégia Câmara Municipal, em atenção ao Requerimento nº 006/2026, segue em anexo os esclarecimentos solicitados.</t>
+  </si>
+  <si>
+    <t>232</t>
+  </si>
+  <si>
+    <t>118</t>
+  </si>
+  <si>
+    <t>http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/232/requerimento_abril_verde_prefeito_assinar_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Em resposta ao Requerimento nº 007/2026, informamos que o Município realiza ações alusivas ao Abril Verde, campanha voltada à conscientização sobre a importância da saúde e segurança no trabalho. Que seguem em anexo:</t>
+  </si>
+  <si>
+    <t>234</t>
+  </si>
+  <si>
+    <t>119</t>
+  </si>
+  <si>
+    <t>http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/234/requerimento_103_de_2025_para_assinar_pdf_assinado_1.pdf</t>
+  </si>
+  <si>
+    <t>O Poder Executivo do Município de Araruna, por intermédio de seu Chefe, vem respeitosamente à presença dessa Egrégia Câmara Municipal, em atenção ao Requerimento nº 103/2025, de autoria dos Nobres Vereadores, que solicita a reavaliação das obras de tapa-buracos realizadas nas Ruas João Pessoa, João Ribeiro e Humberto de Campos, os quais seguem em anexo.</t>
+  </si>
+  <si>
+    <t>235</t>
+  </si>
+  <si>
+    <t>120</t>
+  </si>
+  <si>
+    <t>http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/235/resposta_requerimento_018_de_2026_protocolo_sapl.pdf</t>
+  </si>
+  <si>
+    <t>Em atenção ao Requerimento nº 018/2026, que solicita informações acerca das ações voltadas à Educação Alimentar e Nutricional na rede municipal de ensino, foi encaminhada resposta por meio do Ofício nº 128/2026 (anexo).</t>
+  </si>
+  <si>
+    <t>242</t>
+  </si>
+  <si>
+    <t>121</t>
+  </si>
+  <si>
+    <t>http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/242/requerimento_119_de_2025_protocolo_sapl.pdf</t>
+  </si>
+  <si>
+    <t>Em atenção ao Requerimento nº 119/2025, que solicita esclarecimentos acerca da obra de execução do objeto contratado por meio do Processo Administrativo nº 107/2023 – Tomada de Preços, referente à substituição e implantação de postes e luminárias, conforme projeto, necessários para a modernização do sistema de iluminação da Avenida Paraná e da Rodovia Castro Alves, informa-se que foi encaminhada resposta por meio de Memorando Interno do Departamento de Engenharia (documento anexo).</t>
+  </si>
+  <si>
+    <t>246</t>
+  </si>
+  <si>
+    <t>122</t>
+  </si>
+  <si>
+    <t>http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/246/resposta_do_requerimento_17_protocolo_sapl.pdf</t>
+  </si>
+  <si>
+    <t>Em atenção ao Requerimento nº 017/2026, informamos que o Departamento de Engenharia realizou vistoria técnica na Avenida Avelino Hanel, localizada no Jardim Alessia, a qual segue em anexo</t>
+  </si>
+  <si>
+    <t>248</t>
+  </si>
+  <si>
+    <t>124</t>
+  </si>
+  <si>
+    <t>http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/248/resposta_do_requerimento_114_de_2025_referente_ao_oficio_25_da_camara_ultima_versao_para_assinar_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Em atenção ao Requerimento nº 114/2025, que solicita informações acerca da possibilidade de inclusão, no Portal da Transparência do Município de Araruna, de aba específica contendo informações sobre funcionários terceirizados, temos a esclarecer o que segue em anexo.</t>
+  </si>
+  <si>
+    <t>249</t>
+  </si>
+  <si>
+    <t>125</t>
+  </si>
+  <si>
+    <t>http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/249/resposta_do_requerimento_10_protocolo_sapl.pdf</t>
+  </si>
+  <si>
+    <t>Em atenção ao Requerimento nº 010/2026, informamos que o Departamento de Engenharia do Município está elaborando projeto técnico para recapeamento asfáltico, a ser executado com recursos provenientes da Secretaria de Estado das Cidades – SECID. Os quais seguem em anexo</t>
+  </si>
+  <si>
+    <t>250</t>
+  </si>
+  <si>
+    <t>126</t>
+  </si>
+  <si>
+    <t>http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/250/resposta_requerimento_11_protocolo_sapl.pdf</t>
+  </si>
+  <si>
+    <t>Em atenção ao Requerimento nº 011/2026, informamos que o Departamento de Engenharia realizou vistoria técnica no trecho indicado, as demais informações seguem em anexo</t>
+  </si>
+  <si>
+    <t>255</t>
+  </si>
+  <si>
+    <t>129</t>
+  </si>
+  <si>
+    <t>http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/255/requerimento_014_de_2026_para_assinar-1_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Em atenção ao Requerimento nº 014/2026, apresentado por vereadores desta Casa de Leis, que solicita esclarecimentos acerca da aplicação da Lei Municipal nº 1.957/2017, o Poder Executivo passa a prestar as seguintes informações, que seguem em anexo:</t>
+  </si>
+  <si>
+    <t>256</t>
+  </si>
+  <si>
+    <t>130</t>
+  </si>
+  <si>
+    <t>http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/256/requerimento_013_de_2026_ultimo_para_assinar_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Em atenção ao Requerimento nº 013/2026, de autoria dos Nobres Vereadores, que solicita informações acerca do Processo Administrativo Licitatório nº 2/2026 – Inexigibilidade nº 1/2026, que trata da locação de imóvel destinado à instalação do Almoxarifado Central do Município de Araruna, vimos por meio deste apresentar os devidos esclarecimentos que seguem em anexo:</t>
+  </si>
+  <si>
+    <t>260</t>
+  </si>
+  <si>
+    <t>131</t>
+  </si>
+  <si>
+    <t>http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/260/resposta_do_requerimento_97_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Em atenção ao Oficio 025/2026, segue em anexo o Requerimento 097/2025</t>
+  </si>
+  <si>
+    <t>261</t>
+  </si>
+  <si>
+    <t>132</t>
+  </si>
+  <si>
+    <t>http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/261/resposta_do_requerimento_110_de_2025_para_assinar_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Em atenção ao Ofício 025 de 2026, segue o requerimento 110 de 2026</t>
+  </si>
+  <si>
+    <t>262</t>
+  </si>
+  <si>
+    <t>133</t>
+  </si>
+  <si>
+    <t>http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/262/resposta_do_requerimento_111_de_2025_para_assinar_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Em atenção ao Requerimento nº 111/2025, de autoria dos Nobres Vereadores, que solicita informações acerca da recolocação do MONUMENTO HISTÓRICO – “Marco dos Caminhos de Peabiru” segue em anexo os respectivos esclarecimentos.</t>
+  </si>
+  <si>
+    <t>263</t>
+  </si>
+  <si>
+    <t>134</t>
+  </si>
+  <si>
+    <t>http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/263/resposta_do_requerimento_016_de_2026_para_assinar-1_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Em atenção ao Requerimento nº 016/2026, que solicita informações acerca das áreas destinadas ao Parque de Exposições, Parque Industrial e sede da Associação dos Servidores Municipais, seguem em anexo os esclarecimentos técnicos</t>
+  </si>
+  <si>
+    <t>266</t>
+  </si>
+  <si>
+    <t>136</t>
+  </si>
+  <si>
+    <t>http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/266/resposta_do_requerimento_110_protocolo_sapl.pdf</t>
+  </si>
+  <si>
+    <t>Em atenção ao Ofício 025 de 2026, segue em anexo a resposta do requerimento 110 de 2025</t>
+  </si>
+  <si>
+    <t>270</t>
+  </si>
+  <si>
+    <t>137</t>
+  </si>
+  <si>
+    <t>http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/270/resposta_do_requerimento_015_de_2026_para_assinar_e_protocolar-paginas_assinado_1.pdf</t>
+  </si>
+  <si>
+    <t>Em atenção ao Requerimento nº 015/2026, informamos que a Secretaria Municipal de Saúde, por meio do Ofício nº 056/2026, apresentou os devidos esclarecimentos acerca dos questionamentos relacionados ao absenteísmo nos agendamentos do SUS no município.</t>
+  </si>
+  <si>
+    <t>282</t>
+  </si>
+  <si>
+    <t>138</t>
+  </si>
+  <si>
+    <t>http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/282/oficio_141_resposta_requerimento_066_de_2025_-_26_03_2026_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Em atenção ao Requerimento nº 066/2025, que solicita informações acerca da execução das emendas impositivas referentes aos exercícios de 2022, 2023 e 2024, vimos, por meio deste, prestar os seguintes esclarecimentos, os quais seguem em anexo</t>
+  </si>
+  <si>
+    <t>285</t>
+  </si>
+  <si>
+    <t>139</t>
+  </si>
+  <si>
+    <t>http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/285/resposta_do_requerimento_121_de_2025_para_assinar_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Em atenção ao Requerimento nº 121/2025, de autoria do Vereador Valmir Alves de Oliveira e demais subscritores, encaminhado a este Poder Executivo, o qual solicita a instalação de 01 (um) ponto de ônibus no Distrito de São Geraldo e 01 (um) na comunidade de Nova Brasília, cumpre-nos informar o que segue em anexo</t>
+  </si>
+  <si>
+    <t>286</t>
+  </si>
+  <si>
+    <t>140</t>
+  </si>
+  <si>
+    <t>http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/286/resposta_do_requerimento_122_de_2025_para_assinar__assinado.pdf</t>
+  </si>
+  <si>
+    <t>Em atenção ao Requerimento nº 122/2025, de autoria do Vereador Valmir Alves de Oliveira e demais subscritores, encaminhado a este Poder Executivo, o qual solicita a instalação de um novo ponto de ônibus no Bairro Jardim Cidade Alta, na Rua José Luiz Rodolfo, esquina com a Rua Cascavel, cumpre-nos informar o que segue em anexo:</t>
+  </si>
+  <si>
+    <t>289</t>
+  </si>
+  <si>
+    <t>141</t>
+  </si>
+  <si>
+    <t>http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/289/resp_req_020-2026.pdf</t>
+  </si>
+  <si>
+    <t>Em atenção ao Requerimento nº 020/2026, que solicita informações acerca da inclusão e publicização do Documento de Formalização de Demanda (DFD) nos processos de contratação direta, o Município vem, respeitosamente, prestar os seguintes esclarecimentos, em anexo:</t>
+  </si>
+  <si>
+    <t>195</t>
+  </si>
+  <si>
+    <t>RESPO</t>
+  </si>
+  <si>
+    <t>Resposta do Executivo Municipal – Ofício</t>
+  </si>
+  <si>
+    <t>http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/195/049-2025_-_oficio_grupo_de_estudos_lei_organica.pdf</t>
+  </si>
+  <si>
+    <t>ofício 049/2026 em resposta ao ofício 008/2026</t>
+  </si>
+  <si>
+    <t>233</t>
+  </si>
+  <si>
+    <t>http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/233/resposta_requerimento_9_licitacao_para_assinar_29_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Em atenção ao Requerimento nº 009/2026, encaminhado por essa Casa Legislativa, que solicita esclarecimentos acerca da utilização da tabela SINAPI na formação do orçamento estimado nos processos administrativos nº 1/2026, 224/2025, 215/2025, 222/2025, 218/2025 e 217/2025, o Município apresenta os seguintes esclarecimentos que seguem em anexo.</t>
+  </si>
+  <si>
+    <t>281</t>
+  </si>
+  <si>
+    <t>http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/281/oficio_160-2026_em_resposta_ao_oficio_025-2026_camara_e_anexos.pdf</t>
+  </si>
+  <si>
+    <t>ofício 160/2026 e anexos em resposta ao ofício 025/2026 do poder legislativo</t>
+  </si>
+  <si>
+    <t>284</t>
+  </si>
+  <si>
+    <t>41</t>
+  </si>
+  <si>
+    <t>OF</t>
+  </si>
+  <si>
+    <t>Ofício</t>
+  </si>
+  <si>
+    <t>http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/284/oficio_no_041-2026-devolucao_do_projeto_de_lei_complementar_no_002-2026-altera_as_leis_complementares_que_indica_e_da_outras_providencias-assinado.pdf</t>
+  </si>
+  <si>
+    <t>Devolve ao Chefe do Poder Executivo Municipal, em atenção ao Ofício nº 156/2026, o Projeto de Lei Complementar nº 002/2026, que altera as Leis Complementares que indica e dá outras providências, para as providências cabíveis.</t>
+  </si>
+  <si>
+    <t>287</t>
+  </si>
+  <si>
+    <t>42</t>
+  </si>
+  <si>
+    <t>http://sapl.araruna.pr.leg.br/media/</t>
+  </si>
+  <si>
+    <t>Encaminhamento de link para acesso ao Relatório Consolidado das Auditorias Internas – Exercício de 2025.</t>
+  </si>
+  <si>
+    <t>283</t>
+  </si>
+  <si>
+    <t>OFR</t>
+  </si>
+  <si>
+    <t>Ofício Recebido</t>
+  </si>
+  <si>
+    <t>http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/283/oficio_156-2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicita a retirada do projeto de Lei Complementar 002/2026 do andamento legislativo</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -528,68 +1904,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/163/projeto_de_lei_002-2026_nomeia_ubs_sao_vicente_adalton_pedroso_da_mata.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/156/projeto_legislativo_001-2026.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/159/projeto_legislativo_002-2025.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/148/proj_resolucao_001-2026.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/164/indicacao_n_001-2026_-_meio_fio_fechamento_rua_humberto_de_campos_assinado_assinado.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/157/requerimento_n_001-2026_-_reuniao_chefe_d.e.r._assinado_assinado.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/158/requerimento_n_002-2026_-_carregador_veicular_eletrico_assinado_assinado.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/160/requerimento_n_003-2026_-_pedido_execucao_lei_2.087-22_cobranca_aluguel_poste_assinado_assinado.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/161/requerimento_n_004-2026_-_reiterando_auditorias_controle_interno_2025_assinado_assinado.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/162/requerimento_n_005-2026_-_informacoes_terceiros_assinado_assinado.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/220/proposta_de_emenda_a_lei_organica_001-2026_altera_prazo_contratacao_temporaria.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/205/projeto_de_lei_complementar_001-2026_-_beneficia_pequena_empresa_licitacao_para_compras_locais_1.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/182/pj_0012026_-_cargos_tec._enf_e_ace.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/163/projeto_de_lei_002-2026_nomeia_ubs_sao_vicente_adalton_pedroso_da_mata.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/200/pl_003-2026_extincao_fhasa.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/201/projeto_de_lei_004-2026_-_subsidio_tarifa_de_onibus_distritos.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/221/projeto_de_lei_005-2026_altera_prazo_pss.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/243/projeto_de_lei_006-2026_cria_vagas_pedagogo_e_anexos.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/265/projeto_de_lei_007-2026_cria_vagas_professor_40hs_completo.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/275/projeto_de_lei_009-2026_plano_primeira_infancia.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/288/projeto_de_lei_11-2026.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/156/projeto_legislativo_001-2026.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/159/projeto_legislativo_002-2025.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/226/projeto_leg_003-2026.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/240/projeto_de_lei_n._004-2026_-_alteracao_lei_2.176_-_cobranca_ingressos_assinado_assinado_assinado_assinado.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/279/projeto_de_lei_no_005-2026_-_proibicao_contratacao_pessoas_condenadas_por_crimes_contra_a_administracao_publica_2_assinado_assinado.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/148/projeto_de_resolucao_001-2026.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/252/emenda_aditiva_projeto_de_lei_no_005-2026_-_prorrogacao_pss_assinado-1.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/164/indicacao_n_001-2026_-_meio_fio_fechamento_rua_humberto_de_campos_assinado_assinado.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/202/indicacao_002-2026_-_avenida_parana_assinado_assinado.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/210/indicacao_003-2026_assinado.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/211/modelo_porteira_a_dentro_assinado_nata_assinado_assinado.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/213/indicacao_n_009-2026-_limpeza_canaleta_em_frente_a_escola_29_de_novembro._assinado_assinado.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/215/indicacao_006-2026.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/223/indicacao_n._007-2026_-_restauracao_redutores_velocidade_assinado_assinado.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/238/indicacao_008_sapl.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/239/indicacao_009-2026.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/241/indicacao_no_010-2026_-_atendimento_odontologico_adultos_assinado-1.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/257/indicacao_n._011-2026_-_cria_fundo_e_conselho_causa_animal_assinado_assinado.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/258/indicacao_n._012-2026_-_agua_do_urutu_assinado_assinado.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/267/indicacao_melhorias_praca_dos_trabalhadores_assinado_assinado_assinado.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/268/indicacao_014-2026.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/278/indicacao_n._015-2026_-_extensao_estrada_colibri_assinado_assinado.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/292/indicacao_016-2026.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/293/indicacao_017-2026.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/157/requerimento_n_001-2026_-_reuniao_chefe_d.e.r._assinado_assinado.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/158/requerimento_n_002-2026_-_carregador_veicular_eletrico_assinado_assinado.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/160/requerimento_n_003-2026_-_pedido_execucao_lei_2.087-22_cobranca_aluguel_poste_assinado_assinado.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/161/requerimento_n_004-2026_-_reiterando_auditorias_controle_interno_2025_assinado_assinado.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/162/requerimento_n_005-2026_-_informacoes_terceiros_assinado_assinado.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/178/requerimento_006-2026-manutencao_entorno_escola_29_-_lcp_.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/183/requerimento_nc2ba_007_-_lei_1986-2018_abril_verde_assinado_assinado.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/185/req_008-2026.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/186/req_009-2026.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/196/valmir_-_recapeamento_malha_asfaltica_assinado_assinado_assinado.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/197/valmir_-_extensao_de_rede_baixa_tensao_assinado_assinado_assinado.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/198/requerimento_012-2025_-_voto_aberto_para_todas_as_votacoes_assinado_28129_assinado.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/199/requerimento_013-2026_-_almoxarifado_central_assinado_28129_assinado.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/203/requerimento_014-2026_-_lei_incentivo_produtor_rural_assinado_assinado.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/207/req_015-2026.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/208/req_016-2026.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/206/req_017-2026.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/209/requerimento_018-2026_assinado.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/212/req_019-2026.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/214/requerimento_020-2026.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/224/requerimento_n._021-2026_-_cartao_familia_ararunense_assinado_assinado.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/225/requerimento_n._022-2026_-_audiencia_publica_patinetes_assinado_assinado.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/244/requerimento_023-2026_assinada.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/237/req-24-2026_-_servidora_cedida_gleice_assinado.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/236/req-25-2026_-_servidora_cedida_tatiani_assinado.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/245/requerimento_026-2026_assinado.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/259/requerimento_n_027-2026_-_fundo_agricultura_assinado_assinado.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/269/requerimento_028-2026.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/271/requerimento_029-2026.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/273/req_030-2026.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/274/req_031-2026.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/290/requerimento_n._032-2026_-_manutencao_veiculos_assinado_assinado.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/276/requerimento_033-2026_assinado.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/277/requerimento_n._034-2026_-_frota_combustivel_diario_de_bordo_assinado_assinado.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/291/requerimento_n._035-2026_-_lei_1924-2016_bolsa_atleta_assinado_assinado.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/294/requerimento_036-2026.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/184/oficio_46-2026_resposta_ao_requerimento_120_-2025.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/187/oficio_047-2026_resposta_requerimento_n._115-2025.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/216/requerimento_0052026_protocolo_sapl.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/217/resposta_requerimento_002_de_2026_da_camara_municipal_carregadores_ajustado_assinado.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/218/resposta_do_requerimento_004_de_2026_com_os_anexos_para_o_portal_sapl.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/219/oficio_79-2026_resposta_requerimento_n._003-2026_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/227/oficio_resposta_camara_29_assinado.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/228/requerimento_008_de_2026_assinado_protocolo_sapl.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/229/resposta_do_requerimento_117_de_2025_protocolo.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/230/resposta_requerimento_116_cam_para_assinar_pdf_29_assinado.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/231/resposta_requerimento_n._006_de_2026_versao_para_assinar_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/232/requerimento_abril_verde_prefeito_assinar_assinado.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/234/requerimento_103_de_2025_para_assinar_pdf_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/235/resposta_requerimento_018_de_2026_protocolo_sapl.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/242/requerimento_119_de_2025_protocolo_sapl.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/246/resposta_do_requerimento_17_protocolo_sapl.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/248/resposta_do_requerimento_114_de_2025_referente_ao_oficio_25_da_camara_ultima_versao_para_assinar_assinado.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/249/resposta_do_requerimento_10_protocolo_sapl.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/250/resposta_requerimento_11_protocolo_sapl.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/255/requerimento_014_de_2026_para_assinar-1_assinado.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/256/requerimento_013_de_2026_ultimo_para_assinar_assinado.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/260/resposta_do_requerimento_97_assinado.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/261/resposta_do_requerimento_110_de_2025_para_assinar_assinado.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/262/resposta_do_requerimento_111_de_2025_para_assinar_assinado.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/263/resposta_do_requerimento_016_de_2026_para_assinar-1_assinado.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/266/resposta_do_requerimento_110_protocolo_sapl.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/270/resposta_do_requerimento_015_de_2026_para_assinar_e_protocolar-paginas_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/282/oficio_141_resposta_requerimento_066_de_2025_-_26_03_2026_assinado.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/285/resposta_do_requerimento_121_de_2025_para_assinar_assinado.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/286/resposta_do_requerimento_122_de_2025_para_assinar__assinado.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/289/resp_req_020-2026.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/195/049-2025_-_oficio_grupo_de_estudos_lei_organica.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/233/resposta_requerimento_9_licitacao_para_assinar_29_assinado.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/281/oficio_160-2026_em_resposta_ao_oficio_025-2026_camara_e_anexos.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/284/oficio_no_041-2026-devolucao_do_projeto_de_lei_complementar_no_002-2026-altera_as_leis_complementares_que_indica_e_da_outras_providencias-assinado.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/283/oficio_156-2026.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H11"/>
+  <dimension ref="A1:H109"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
-    <col min="5" max="5" width="34.7109375" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="44.7109375" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="66" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="166.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="215.42578125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -618,279 +1994,2925 @@
       </c>
       <c r="G2" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H2" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" t="s">
         <v>16</v>
       </c>
       <c r="B3" t="s">
         <v>9</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
         <v>17</v>
       </c>
       <c r="E3" t="s">
         <v>18</v>
       </c>
       <c r="F3" t="s">
+        <v>13</v>
+      </c>
+      <c r="G3" s="1" t="s">
         <v>19</v>
       </c>
-      <c r="G3" s="1" t="s">
+      <c r="H3" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>21</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" t="s">
+        <v>21</v>
+      </c>
+      <c r="B4" t="s">
+        <v>9</v>
+      </c>
+      <c r="C4" t="s">
+        <v>10</v>
+      </c>
+      <c r="D4" t="s">
         <v>22</v>
       </c>
-      <c r="B4" t="s">
-[...2 lines deleted...]
-      <c r="C4" t="s">
+      <c r="E4" t="s">
         <v>23</v>
       </c>
-      <c r="D4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F4" t="s">
-        <v>19</v>
+        <v>13</v>
       </c>
       <c r="G4" s="1" t="s">
         <v>24</v>
       </c>
       <c r="H4" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" t="s">
         <v>26</v>
       </c>
       <c r="B5" t="s">
         <v>9</v>
       </c>
       <c r="C5" t="s">
-        <v>10</v>
+        <v>27</v>
       </c>
       <c r="D5" t="s">
-        <v>27</v>
+        <v>22</v>
       </c>
       <c r="E5" t="s">
+        <v>23</v>
+      </c>
+      <c r="F5" t="s">
+        <v>13</v>
+      </c>
+      <c r="G5" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="F5" t="s">
+      <c r="H5" t="s">
         <v>29</v>
-      </c>
-[...4 lines deleted...]
-        <v>31</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" t="s">
+        <v>30</v>
+      </c>
+      <c r="B6" t="s">
+        <v>9</v>
+      </c>
+      <c r="C6" t="s">
+        <v>31</v>
+      </c>
+      <c r="D6" t="s">
+        <v>22</v>
+      </c>
+      <c r="E6" t="s">
+        <v>23</v>
+      </c>
+      <c r="F6" t="s">
+        <v>13</v>
+      </c>
+      <c r="G6" s="1" t="s">
         <v>32</v>
       </c>
-      <c r="B6" t="s">
-[...5 lines deleted...]
-      <c r="D6" t="s">
+      <c r="H6" t="s">
         <v>33</v>
-      </c>
-[...10 lines deleted...]
-        <v>36</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" t="s">
+        <v>34</v>
+      </c>
+      <c r="B7" t="s">
+        <v>9</v>
+      </c>
+      <c r="C7" t="s">
+        <v>35</v>
+      </c>
+      <c r="D7" t="s">
+        <v>22</v>
+      </c>
+      <c r="E7" t="s">
+        <v>23</v>
+      </c>
+      <c r="F7" t="s">
+        <v>13</v>
+      </c>
+      <c r="G7" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="H7" t="s">
         <v>37</v>
-      </c>
-[...19 lines deleted...]
-        <v>41</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" t="s">
-        <v>42</v>
+        <v>38</v>
       </c>
       <c r="B8" t="s">
         <v>9</v>
       </c>
       <c r="C8" t="s">
+        <v>39</v>
+      </c>
+      <c r="D8" t="s">
+        <v>22</v>
+      </c>
+      <c r="E8" t="s">
         <v>23</v>
       </c>
-      <c r="D8" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F8" t="s">
-        <v>19</v>
+        <v>13</v>
       </c>
       <c r="G8" s="1" t="s">
-        <v>43</v>
+        <v>40</v>
       </c>
       <c r="H8" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" t="s">
+        <v>42</v>
+      </c>
+      <c r="B9" t="s">
+        <v>9</v>
+      </c>
+      <c r="C9" t="s">
+        <v>43</v>
+      </c>
+      <c r="D9" t="s">
+        <v>22</v>
+      </c>
+      <c r="E9" t="s">
+        <v>23</v>
+      </c>
+      <c r="F9" t="s">
+        <v>13</v>
+      </c>
+      <c r="G9" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="H9" t="s">
         <v>45</v>
-      </c>
-[...19 lines deleted...]
-        <v>48</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" t="s">
+        <v>46</v>
+      </c>
+      <c r="B10" t="s">
+        <v>9</v>
+      </c>
+      <c r="C10" t="s">
+        <v>47</v>
+      </c>
+      <c r="D10" t="s">
+        <v>22</v>
+      </c>
+      <c r="E10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F10" t="s">
+        <v>13</v>
+      </c>
+      <c r="G10" s="1" t="s">
+        <v>48</v>
+      </c>
+      <c r="H10" t="s">
         <v>49</v>
-      </c>
-[...19 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" t="s">
+        <v>50</v>
+      </c>
+      <c r="B11" t="s">
+        <v>9</v>
+      </c>
+      <c r="C11" t="s">
+        <v>51</v>
+      </c>
+      <c r="D11" t="s">
+        <v>22</v>
+      </c>
+      <c r="E11" t="s">
+        <v>23</v>
+      </c>
+      <c r="F11" t="s">
+        <v>13</v>
+      </c>
+      <c r="G11" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="H11" t="s">
         <v>53</v>
       </c>
-      <c r="B11" t="s">
-[...2 lines deleted...]
-      <c r="C11" t="s">
+    </row>
+    <row r="12" spans="1:8">
+      <c r="A12" t="s">
         <v>54</v>
       </c>
-      <c r="D11" t="s">
-[...2 lines deleted...]
-      <c r="E11" t="s">
+      <c r="B12" t="s">
+        <v>9</v>
+      </c>
+      <c r="C12" t="s">
+        <v>55</v>
+      </c>
+      <c r="D12" t="s">
+        <v>22</v>
+      </c>
+      <c r="E12" t="s">
+        <v>23</v>
+      </c>
+      <c r="F12" t="s">
+        <v>13</v>
+      </c>
+      <c r="G12" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="H12" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="13" spans="1:8">
+      <c r="A13" t="s">
+        <v>58</v>
+      </c>
+      <c r="B13" t="s">
+        <v>9</v>
+      </c>
+      <c r="C13" t="s">
+        <v>10</v>
+      </c>
+      <c r="D13" t="s">
+        <v>59</v>
+      </c>
+      <c r="E13" t="s">
+        <v>60</v>
+      </c>
+      <c r="F13" t="s">
+        <v>61</v>
+      </c>
+      <c r="G13" s="1" t="s">
+        <v>62</v>
+      </c>
+      <c r="H13" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="14" spans="1:8">
+      <c r="A14" t="s">
+        <v>64</v>
+      </c>
+      <c r="B14" t="s">
+        <v>9</v>
+      </c>
+      <c r="C14" t="s">
+        <v>27</v>
+      </c>
+      <c r="D14" t="s">
+        <v>59</v>
+      </c>
+      <c r="E14" t="s">
+        <v>60</v>
+      </c>
+      <c r="F14" t="s">
+        <v>61</v>
+      </c>
+      <c r="G14" s="1" t="s">
+        <v>65</v>
+      </c>
+      <c r="H14" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="15" spans="1:8">
+      <c r="A15" t="s">
+        <v>67</v>
+      </c>
+      <c r="B15" t="s">
+        <v>9</v>
+      </c>
+      <c r="C15" t="s">
+        <v>31</v>
+      </c>
+      <c r="D15" t="s">
+        <v>59</v>
+      </c>
+      <c r="E15" t="s">
+        <v>60</v>
+      </c>
+      <c r="F15" t="s">
+        <v>68</v>
+      </c>
+      <c r="G15" s="1" t="s">
+        <v>69</v>
+      </c>
+      <c r="H15" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="16" spans="1:8">
+      <c r="A16" t="s">
+        <v>71</v>
+      </c>
+      <c r="B16" t="s">
+        <v>9</v>
+      </c>
+      <c r="C16" t="s">
+        <v>35</v>
+      </c>
+      <c r="D16" t="s">
+        <v>59</v>
+      </c>
+      <c r="E16" t="s">
+        <v>60</v>
+      </c>
+      <c r="F16" t="s">
+        <v>61</v>
+      </c>
+      <c r="G16" s="1" t="s">
+        <v>72</v>
+      </c>
+      <c r="H16" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="17" spans="1:8">
+      <c r="A17" t="s">
+        <v>74</v>
+      </c>
+      <c r="B17" t="s">
+        <v>9</v>
+      </c>
+      <c r="C17" t="s">
         <v>39</v>
       </c>
-      <c r="F11" t="s">
-[...2 lines deleted...]
-      <c r="G11" s="1" t="s">
+      <c r="D17" t="s">
+        <v>59</v>
+      </c>
+      <c r="E17" t="s">
+        <v>60</v>
+      </c>
+      <c r="F17" t="s">
+        <v>68</v>
+      </c>
+      <c r="G17" s="1" t="s">
+        <v>75</v>
+      </c>
+      <c r="H17" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="18" spans="1:8">
+      <c r="A18" t="s">
+        <v>77</v>
+      </c>
+      <c r="B18" t="s">
+        <v>9</v>
+      </c>
+      <c r="C18" t="s">
+        <v>10</v>
+      </c>
+      <c r="D18" t="s">
+        <v>78</v>
+      </c>
+      <c r="E18" t="s">
+        <v>79</v>
+      </c>
+      <c r="F18" t="s">
+        <v>80</v>
+      </c>
+      <c r="G18" s="1" t="s">
+        <v>81</v>
+      </c>
+      <c r="H18" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="19" spans="1:8">
+      <c r="A19" t="s">
+        <v>83</v>
+      </c>
+      <c r="B19" t="s">
+        <v>9</v>
+      </c>
+      <c r="C19" t="s">
+        <v>10</v>
+      </c>
+      <c r="D19" t="s">
+        <v>84</v>
+      </c>
+      <c r="E19" t="s">
+        <v>85</v>
+      </c>
+      <c r="F19" t="s">
+        <v>68</v>
+      </c>
+      <c r="G19" s="1" t="s">
+        <v>86</v>
+      </c>
+      <c r="H19" t="s">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="20" spans="1:8">
+      <c r="A20" t="s">
+        <v>88</v>
+      </c>
+      <c r="B20" t="s">
+        <v>9</v>
+      </c>
+      <c r="C20" t="s">
+        <v>10</v>
+      </c>
+      <c r="D20" t="s">
+        <v>89</v>
+      </c>
+      <c r="E20" t="s">
+        <v>90</v>
+      </c>
+      <c r="F20" t="s">
+        <v>61</v>
+      </c>
+      <c r="G20" s="1" t="s">
+        <v>91</v>
+      </c>
+      <c r="H20" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="21" spans="1:8">
+      <c r="A21" t="s">
+        <v>93</v>
+      </c>
+      <c r="B21" t="s">
+        <v>9</v>
+      </c>
+      <c r="C21" t="s">
+        <v>27</v>
+      </c>
+      <c r="D21" t="s">
+        <v>89</v>
+      </c>
+      <c r="E21" t="s">
+        <v>90</v>
+      </c>
+      <c r="F21" t="s">
+        <v>61</v>
+      </c>
+      <c r="G21" s="1" t="s">
+        <v>94</v>
+      </c>
+      <c r="H21" t="s">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="22" spans="1:8">
+      <c r="A22" t="s">
+        <v>96</v>
+      </c>
+      <c r="B22" t="s">
+        <v>9</v>
+      </c>
+      <c r="C22" t="s">
+        <v>31</v>
+      </c>
+      <c r="D22" t="s">
+        <v>89</v>
+      </c>
+      <c r="E22" t="s">
+        <v>90</v>
+      </c>
+      <c r="F22" t="s">
+        <v>97</v>
+      </c>
+      <c r="G22" s="1" t="s">
+        <v>98</v>
+      </c>
+      <c r="H22" t="s">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="23" spans="1:8">
+      <c r="A23" t="s">
+        <v>100</v>
+      </c>
+      <c r="B23" t="s">
+        <v>9</v>
+      </c>
+      <c r="C23" t="s">
+        <v>35</v>
+      </c>
+      <c r="D23" t="s">
+        <v>89</v>
+      </c>
+      <c r="E23" t="s">
+        <v>90</v>
+      </c>
+      <c r="F23" t="s">
+        <v>101</v>
+      </c>
+      <c r="G23" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="H23" t="s">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="24" spans="1:8">
+      <c r="A24" t="s">
+        <v>104</v>
+      </c>
+      <c r="B24" t="s">
+        <v>9</v>
+      </c>
+      <c r="C24" t="s">
+        <v>39</v>
+      </c>
+      <c r="D24" t="s">
+        <v>89</v>
+      </c>
+      <c r="E24" t="s">
+        <v>90</v>
+      </c>
+      <c r="F24" t="s">
+        <v>105</v>
+      </c>
+      <c r="G24" s="1" t="s">
+        <v>106</v>
+      </c>
+      <c r="H24" t="s">
+        <v>107</v>
+      </c>
+    </row>
+    <row r="25" spans="1:8">
+      <c r="A25" t="s">
+        <v>108</v>
+      </c>
+      <c r="B25" t="s">
+        <v>9</v>
+      </c>
+      <c r="C25" t="s">
+        <v>43</v>
+      </c>
+      <c r="D25" t="s">
+        <v>89</v>
+      </c>
+      <c r="E25" t="s">
+        <v>90</v>
+      </c>
+      <c r="F25" t="s">
+        <v>101</v>
+      </c>
+      <c r="G25" s="1" t="s">
+        <v>109</v>
+      </c>
+      <c r="H25" t="s">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="26" spans="1:8">
+      <c r="A26" t="s">
+        <v>111</v>
+      </c>
+      <c r="B26" t="s">
+        <v>9</v>
+      </c>
+      <c r="C26" t="s">
+        <v>47</v>
+      </c>
+      <c r="D26" t="s">
+        <v>89</v>
+      </c>
+      <c r="E26" t="s">
+        <v>90</v>
+      </c>
+      <c r="F26" t="s">
+        <v>61</v>
+      </c>
+      <c r="G26" s="1" t="s">
+        <v>112</v>
+      </c>
+      <c r="H26" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="27" spans="1:8">
+      <c r="A27" t="s">
+        <v>114</v>
+      </c>
+      <c r="B27" t="s">
+        <v>9</v>
+      </c>
+      <c r="C27" t="s">
+        <v>115</v>
+      </c>
+      <c r="D27" t="s">
+        <v>89</v>
+      </c>
+      <c r="E27" t="s">
+        <v>90</v>
+      </c>
+      <c r="F27" t="s">
+        <v>116</v>
+      </c>
+      <c r="G27" s="1" t="s">
+        <v>117</v>
+      </c>
+      <c r="H27" t="s">
+        <v>118</v>
+      </c>
+    </row>
+    <row r="28" spans="1:8">
+      <c r="A28" t="s">
+        <v>119</v>
+      </c>
+      <c r="B28" t="s">
+        <v>9</v>
+      </c>
+      <c r="C28" t="s">
+        <v>51</v>
+      </c>
+      <c r="D28" t="s">
+        <v>89</v>
+      </c>
+      <c r="E28" t="s">
+        <v>90</v>
+      </c>
+      <c r="F28" t="s">
+        <v>61</v>
+      </c>
+      <c r="G28" s="1" t="s">
+        <v>120</v>
+      </c>
+      <c r="H28" t="s">
+        <v>121</v>
+      </c>
+    </row>
+    <row r="29" spans="1:8">
+      <c r="A29" t="s">
+        <v>122</v>
+      </c>
+      <c r="B29" t="s">
+        <v>9</v>
+      </c>
+      <c r="C29" t="s">
+        <v>123</v>
+      </c>
+      <c r="D29" t="s">
+        <v>89</v>
+      </c>
+      <c r="E29" t="s">
+        <v>90</v>
+      </c>
+      <c r="F29" t="s">
+        <v>68</v>
+      </c>
+      <c r="G29" s="1" t="s">
+        <v>124</v>
+      </c>
+      <c r="H29" t="s">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="30" spans="1:8">
+      <c r="A30" t="s">
+        <v>126</v>
+      </c>
+      <c r="B30" t="s">
+        <v>9</v>
+      </c>
+      <c r="C30" t="s">
         <v>55</v>
       </c>
-      <c r="H11" t="s">
-        <v>56</v>
+      <c r="D30" t="s">
+        <v>89</v>
+      </c>
+      <c r="E30" t="s">
+        <v>90</v>
+      </c>
+      <c r="F30" t="s">
+        <v>61</v>
+      </c>
+      <c r="G30" s="1" t="s">
+        <v>127</v>
+      </c>
+      <c r="H30" t="s">
+        <v>128</v>
+      </c>
+    </row>
+    <row r="31" spans="1:8">
+      <c r="A31" t="s">
+        <v>129</v>
+      </c>
+      <c r="B31" t="s">
+        <v>9</v>
+      </c>
+      <c r="C31" t="s">
+        <v>130</v>
+      </c>
+      <c r="D31" t="s">
+        <v>89</v>
+      </c>
+      <c r="E31" t="s">
+        <v>90</v>
+      </c>
+      <c r="F31" t="s">
+        <v>61</v>
+      </c>
+      <c r="G31" s="1" t="s">
+        <v>131</v>
+      </c>
+      <c r="H31" t="s">
+        <v>132</v>
+      </c>
+    </row>
+    <row r="32" spans="1:8">
+      <c r="A32" t="s">
+        <v>133</v>
+      </c>
+      <c r="B32" t="s">
+        <v>9</v>
+      </c>
+      <c r="C32" t="s">
+        <v>134</v>
+      </c>
+      <c r="D32" t="s">
+        <v>89</v>
+      </c>
+      <c r="E32" t="s">
+        <v>90</v>
+      </c>
+      <c r="F32" t="s">
+        <v>101</v>
+      </c>
+      <c r="G32" s="1" t="s">
+        <v>135</v>
+      </c>
+      <c r="H32" t="s">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="33" spans="1:8">
+      <c r="A33" t="s">
+        <v>137</v>
+      </c>
+      <c r="B33" t="s">
+        <v>9</v>
+      </c>
+      <c r="C33" t="s">
+        <v>138</v>
+      </c>
+      <c r="D33" t="s">
+        <v>89</v>
+      </c>
+      <c r="E33" t="s">
+        <v>90</v>
+      </c>
+      <c r="F33" t="s">
+        <v>101</v>
+      </c>
+      <c r="G33" s="1" t="s">
+        <v>139</v>
+      </c>
+      <c r="H33" t="s">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="34" spans="1:8">
+      <c r="A34" t="s">
+        <v>141</v>
+      </c>
+      <c r="B34" t="s">
+        <v>9</v>
+      </c>
+      <c r="C34" t="s">
+        <v>142</v>
+      </c>
+      <c r="D34" t="s">
+        <v>89</v>
+      </c>
+      <c r="E34" t="s">
+        <v>90</v>
+      </c>
+      <c r="F34" t="s">
+        <v>61</v>
+      </c>
+      <c r="G34" s="1" t="s">
+        <v>143</v>
+      </c>
+      <c r="H34" t="s">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="35" spans="1:8">
+      <c r="A35" t="s">
+        <v>145</v>
+      </c>
+      <c r="B35" t="s">
+        <v>9</v>
+      </c>
+      <c r="C35" t="s">
+        <v>146</v>
+      </c>
+      <c r="D35" t="s">
+        <v>89</v>
+      </c>
+      <c r="E35" t="s">
+        <v>90</v>
+      </c>
+      <c r="F35" t="s">
+        <v>68</v>
+      </c>
+      <c r="G35" s="1" t="s">
+        <v>147</v>
+      </c>
+      <c r="H35" t="s">
+        <v>148</v>
+      </c>
+    </row>
+    <row r="36" spans="1:8">
+      <c r="A36" t="s">
+        <v>149</v>
+      </c>
+      <c r="B36" t="s">
+        <v>9</v>
+      </c>
+      <c r="C36" t="s">
+        <v>150</v>
+      </c>
+      <c r="D36" t="s">
+        <v>89</v>
+      </c>
+      <c r="E36" t="s">
+        <v>90</v>
+      </c>
+      <c r="F36" t="s">
+        <v>68</v>
+      </c>
+      <c r="G36" s="1" t="s">
+        <v>151</v>
+      </c>
+      <c r="H36" t="s">
+        <v>152</v>
+      </c>
+    </row>
+    <row r="37" spans="1:8">
+      <c r="A37" t="s">
+        <v>153</v>
+      </c>
+      <c r="B37" t="s">
+        <v>9</v>
+      </c>
+      <c r="C37" t="s">
+        <v>10</v>
+      </c>
+      <c r="D37" t="s">
+        <v>154</v>
+      </c>
+      <c r="E37" t="s">
+        <v>155</v>
+      </c>
+      <c r="F37" t="s">
+        <v>61</v>
+      </c>
+      <c r="G37" s="1" t="s">
+        <v>156</v>
+      </c>
+      <c r="H37" t="s">
+        <v>157</v>
+      </c>
+    </row>
+    <row r="38" spans="1:8">
+      <c r="A38" t="s">
+        <v>158</v>
+      </c>
+      <c r="B38" t="s">
+        <v>9</v>
+      </c>
+      <c r="C38" t="s">
+        <v>27</v>
+      </c>
+      <c r="D38" t="s">
+        <v>154</v>
+      </c>
+      <c r="E38" t="s">
+        <v>155</v>
+      </c>
+      <c r="F38" t="s">
+        <v>61</v>
+      </c>
+      <c r="G38" s="1" t="s">
+        <v>159</v>
+      </c>
+      <c r="H38" t="s">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="39" spans="1:8">
+      <c r="A39" t="s">
+        <v>161</v>
+      </c>
+      <c r="B39" t="s">
+        <v>9</v>
+      </c>
+      <c r="C39" t="s">
+        <v>31</v>
+      </c>
+      <c r="D39" t="s">
+        <v>154</v>
+      </c>
+      <c r="E39" t="s">
+        <v>155</v>
+      </c>
+      <c r="F39" t="s">
+        <v>61</v>
+      </c>
+      <c r="G39" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="H39" t="s">
+        <v>163</v>
+      </c>
+    </row>
+    <row r="40" spans="1:8">
+      <c r="A40" t="s">
+        <v>164</v>
+      </c>
+      <c r="B40" t="s">
+        <v>9</v>
+      </c>
+      <c r="C40" t="s">
+        <v>35</v>
+      </c>
+      <c r="D40" t="s">
+        <v>154</v>
+      </c>
+      <c r="E40" t="s">
+        <v>155</v>
+      </c>
+      <c r="F40" t="s">
+        <v>61</v>
+      </c>
+      <c r="G40" s="1" t="s">
+        <v>165</v>
+      </c>
+      <c r="H40" t="s">
+        <v>166</v>
+      </c>
+    </row>
+    <row r="41" spans="1:8">
+      <c r="A41" t="s">
+        <v>167</v>
+      </c>
+      <c r="B41" t="s">
+        <v>9</v>
+      </c>
+      <c r="C41" t="s">
+        <v>39</v>
+      </c>
+      <c r="D41" t="s">
+        <v>154</v>
+      </c>
+      <c r="E41" t="s">
+        <v>155</v>
+      </c>
+      <c r="F41" t="s">
+        <v>61</v>
+      </c>
+      <c r="G41" s="1" t="s">
+        <v>168</v>
+      </c>
+      <c r="H41" t="s">
+        <v>169</v>
+      </c>
+    </row>
+    <row r="42" spans="1:8">
+      <c r="A42" t="s">
+        <v>170</v>
+      </c>
+      <c r="B42" t="s">
+        <v>9</v>
+      </c>
+      <c r="C42" t="s">
+        <v>43</v>
+      </c>
+      <c r="D42" t="s">
+        <v>154</v>
+      </c>
+      <c r="E42" t="s">
+        <v>155</v>
+      </c>
+      <c r="F42" t="s">
+        <v>171</v>
+      </c>
+      <c r="G42" s="1" t="s">
+        <v>172</v>
+      </c>
+      <c r="H42" t="s">
+        <v>173</v>
+      </c>
+    </row>
+    <row r="43" spans="1:8">
+      <c r="A43" t="s">
+        <v>174</v>
+      </c>
+      <c r="B43" t="s">
+        <v>9</v>
+      </c>
+      <c r="C43" t="s">
+        <v>47</v>
+      </c>
+      <c r="D43" t="s">
+        <v>154</v>
+      </c>
+      <c r="E43" t="s">
+        <v>155</v>
+      </c>
+      <c r="F43" t="s">
+        <v>61</v>
+      </c>
+      <c r="G43" s="1" t="s">
+        <v>175</v>
+      </c>
+      <c r="H43" t="s">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="44" spans="1:8">
+      <c r="A44" t="s">
+        <v>177</v>
+      </c>
+      <c r="B44" t="s">
+        <v>9</v>
+      </c>
+      <c r="C44" t="s">
+        <v>115</v>
+      </c>
+      <c r="D44" t="s">
+        <v>154</v>
+      </c>
+      <c r="E44" t="s">
+        <v>155</v>
+      </c>
+      <c r="F44" t="s">
+        <v>61</v>
+      </c>
+      <c r="G44" s="1" t="s">
+        <v>178</v>
+      </c>
+      <c r="H44" t="s">
+        <v>179</v>
+      </c>
+    </row>
+    <row r="45" spans="1:8">
+      <c r="A45" t="s">
+        <v>180</v>
+      </c>
+      <c r="B45" t="s">
+        <v>9</v>
+      </c>
+      <c r="C45" t="s">
+        <v>51</v>
+      </c>
+      <c r="D45" t="s">
+        <v>154</v>
+      </c>
+      <c r="E45" t="s">
+        <v>155</v>
+      </c>
+      <c r="F45" t="s">
+        <v>61</v>
+      </c>
+      <c r="G45" s="1" t="s">
+        <v>181</v>
+      </c>
+      <c r="H45" t="s">
+        <v>182</v>
+      </c>
+    </row>
+    <row r="46" spans="1:8">
+      <c r="A46" t="s">
+        <v>183</v>
+      </c>
+      <c r="B46" t="s">
+        <v>9</v>
+      </c>
+      <c r="C46" t="s">
+        <v>123</v>
+      </c>
+      <c r="D46" t="s">
+        <v>154</v>
+      </c>
+      <c r="E46" t="s">
+        <v>155</v>
+      </c>
+      <c r="F46" t="s">
+        <v>101</v>
+      </c>
+      <c r="G46" s="1" t="s">
+        <v>184</v>
+      </c>
+      <c r="H46" t="s">
+        <v>185</v>
+      </c>
+    </row>
+    <row r="47" spans="1:8">
+      <c r="A47" t="s">
+        <v>186</v>
+      </c>
+      <c r="B47" t="s">
+        <v>9</v>
+      </c>
+      <c r="C47" t="s">
+        <v>55</v>
+      </c>
+      <c r="D47" t="s">
+        <v>154</v>
+      </c>
+      <c r="E47" t="s">
+        <v>155</v>
+      </c>
+      <c r="F47" t="s">
+        <v>101</v>
+      </c>
+      <c r="G47" s="1" t="s">
+        <v>187</v>
+      </c>
+      <c r="H47" t="s">
+        <v>188</v>
+      </c>
+    </row>
+    <row r="48" spans="1:8">
+      <c r="A48" t="s">
+        <v>189</v>
+      </c>
+      <c r="B48" t="s">
+        <v>9</v>
+      </c>
+      <c r="C48" t="s">
+        <v>130</v>
+      </c>
+      <c r="D48" t="s">
+        <v>154</v>
+      </c>
+      <c r="E48" t="s">
+        <v>155</v>
+      </c>
+      <c r="F48" t="s">
+        <v>61</v>
+      </c>
+      <c r="G48" s="1" t="s">
+        <v>190</v>
+      </c>
+      <c r="H48" t="s">
+        <v>191</v>
+      </c>
+    </row>
+    <row r="49" spans="1:8">
+      <c r="A49" t="s">
+        <v>192</v>
+      </c>
+      <c r="B49" t="s">
+        <v>9</v>
+      </c>
+      <c r="C49" t="s">
+        <v>134</v>
+      </c>
+      <c r="D49" t="s">
+        <v>154</v>
+      </c>
+      <c r="E49" t="s">
+        <v>155</v>
+      </c>
+      <c r="F49" t="s">
+        <v>61</v>
+      </c>
+      <c r="G49" s="1" t="s">
+        <v>193</v>
+      </c>
+      <c r="H49" t="s">
+        <v>194</v>
+      </c>
+    </row>
+    <row r="50" spans="1:8">
+      <c r="A50" t="s">
+        <v>195</v>
+      </c>
+      <c r="B50" t="s">
+        <v>9</v>
+      </c>
+      <c r="C50" t="s">
+        <v>138</v>
+      </c>
+      <c r="D50" t="s">
+        <v>154</v>
+      </c>
+      <c r="E50" t="s">
+        <v>155</v>
+      </c>
+      <c r="F50" t="s">
+        <v>61</v>
+      </c>
+      <c r="G50" s="1" t="s">
+        <v>196</v>
+      </c>
+      <c r="H50" t="s">
+        <v>197</v>
+      </c>
+    </row>
+    <row r="51" spans="1:8">
+      <c r="A51" t="s">
+        <v>198</v>
+      </c>
+      <c r="B51" t="s">
+        <v>9</v>
+      </c>
+      <c r="C51" t="s">
+        <v>142</v>
+      </c>
+      <c r="D51" t="s">
+        <v>154</v>
+      </c>
+      <c r="E51" t="s">
+        <v>155</v>
+      </c>
+      <c r="F51" t="s">
+        <v>61</v>
+      </c>
+      <c r="G51" s="1" t="s">
+        <v>199</v>
+      </c>
+      <c r="H51" t="s">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="52" spans="1:8">
+      <c r="A52" t="s">
+        <v>201</v>
+      </c>
+      <c r="B52" t="s">
+        <v>9</v>
+      </c>
+      <c r="C52" t="s">
+        <v>146</v>
+      </c>
+      <c r="D52" t="s">
+        <v>154</v>
+      </c>
+      <c r="E52" t="s">
+        <v>155</v>
+      </c>
+      <c r="F52" t="s">
+        <v>61</v>
+      </c>
+      <c r="G52" s="1" t="s">
+        <v>202</v>
+      </c>
+      <c r="H52" t="s">
+        <v>203</v>
+      </c>
+    </row>
+    <row r="53" spans="1:8">
+      <c r="A53" t="s">
+        <v>204</v>
+      </c>
+      <c r="B53" t="s">
+        <v>9</v>
+      </c>
+      <c r="C53" t="s">
+        <v>150</v>
+      </c>
+      <c r="D53" t="s">
+        <v>154</v>
+      </c>
+      <c r="E53" t="s">
+        <v>155</v>
+      </c>
+      <c r="F53" t="s">
+        <v>101</v>
+      </c>
+      <c r="G53" s="1" t="s">
+        <v>205</v>
+      </c>
+      <c r="H53" t="s">
+        <v>206</v>
+      </c>
+    </row>
+    <row r="54" spans="1:8">
+      <c r="A54" t="s">
+        <v>207</v>
+      </c>
+      <c r="B54" t="s">
+        <v>9</v>
+      </c>
+      <c r="C54" t="s">
+        <v>208</v>
+      </c>
+      <c r="D54" t="s">
+        <v>154</v>
+      </c>
+      <c r="E54" t="s">
+        <v>155</v>
+      </c>
+      <c r="F54" t="s">
+        <v>97</v>
+      </c>
+      <c r="G54" s="1" t="s">
+        <v>209</v>
+      </c>
+      <c r="H54" t="s">
+        <v>210</v>
+      </c>
+    </row>
+    <row r="55" spans="1:8">
+      <c r="A55" t="s">
+        <v>211</v>
+      </c>
+      <c r="B55" t="s">
+        <v>9</v>
+      </c>
+      <c r="C55" t="s">
+        <v>212</v>
+      </c>
+      <c r="D55" t="s">
+        <v>154</v>
+      </c>
+      <c r="E55" t="s">
+        <v>155</v>
+      </c>
+      <c r="F55" t="s">
+        <v>61</v>
+      </c>
+      <c r="G55" s="1" t="s">
+        <v>213</v>
+      </c>
+      <c r="H55" t="s">
+        <v>214</v>
+      </c>
+    </row>
+    <row r="56" spans="1:8">
+      <c r="A56" t="s">
+        <v>215</v>
+      </c>
+      <c r="B56" t="s">
+        <v>9</v>
+      </c>
+      <c r="C56" t="s">
+        <v>216</v>
+      </c>
+      <c r="D56" t="s">
+        <v>154</v>
+      </c>
+      <c r="E56" t="s">
+        <v>155</v>
+      </c>
+      <c r="F56" t="s">
+        <v>61</v>
+      </c>
+      <c r="G56" s="1" t="s">
+        <v>217</v>
+      </c>
+      <c r="H56" t="s">
+        <v>218</v>
+      </c>
+    </row>
+    <row r="57" spans="1:8">
+      <c r="A57" t="s">
+        <v>219</v>
+      </c>
+      <c r="B57" t="s">
+        <v>9</v>
+      </c>
+      <c r="C57" t="s">
+        <v>220</v>
+      </c>
+      <c r="D57" t="s">
+        <v>154</v>
+      </c>
+      <c r="E57" t="s">
+        <v>155</v>
+      </c>
+      <c r="F57" t="s">
+        <v>61</v>
+      </c>
+      <c r="G57" s="1" t="s">
+        <v>221</v>
+      </c>
+      <c r="H57" t="s">
+        <v>222</v>
+      </c>
+    </row>
+    <row r="58" spans="1:8">
+      <c r="A58" t="s">
+        <v>223</v>
+      </c>
+      <c r="B58" t="s">
+        <v>9</v>
+      </c>
+      <c r="C58" t="s">
+        <v>224</v>
+      </c>
+      <c r="D58" t="s">
+        <v>154</v>
+      </c>
+      <c r="E58" t="s">
+        <v>155</v>
+      </c>
+      <c r="F58" t="s">
+        <v>61</v>
+      </c>
+      <c r="G58" s="1" t="s">
+        <v>225</v>
+      </c>
+      <c r="H58" t="s">
+        <v>226</v>
+      </c>
+    </row>
+    <row r="59" spans="1:8">
+      <c r="A59" t="s">
+        <v>227</v>
+      </c>
+      <c r="B59" t="s">
+        <v>9</v>
+      </c>
+      <c r="C59" t="s">
+        <v>228</v>
+      </c>
+      <c r="D59" t="s">
+        <v>154</v>
+      </c>
+      <c r="E59" t="s">
+        <v>155</v>
+      </c>
+      <c r="F59" t="s">
+        <v>101</v>
+      </c>
+      <c r="G59" s="1" t="s">
+        <v>229</v>
+      </c>
+      <c r="H59" t="s">
+        <v>230</v>
+      </c>
+    </row>
+    <row r="60" spans="1:8">
+      <c r="A60" t="s">
+        <v>231</v>
+      </c>
+      <c r="B60" t="s">
+        <v>9</v>
+      </c>
+      <c r="C60" t="s">
+        <v>232</v>
+      </c>
+      <c r="D60" t="s">
+        <v>154</v>
+      </c>
+      <c r="E60" t="s">
+        <v>155</v>
+      </c>
+      <c r="F60" t="s">
+        <v>171</v>
+      </c>
+      <c r="G60" s="1" t="s">
+        <v>233</v>
+      </c>
+      <c r="H60" t="s">
+        <v>234</v>
+      </c>
+    </row>
+    <row r="61" spans="1:8">
+      <c r="A61" t="s">
+        <v>235</v>
+      </c>
+      <c r="B61" t="s">
+        <v>9</v>
+      </c>
+      <c r="C61" t="s">
+        <v>236</v>
+      </c>
+      <c r="D61" t="s">
+        <v>154</v>
+      </c>
+      <c r="E61" t="s">
+        <v>155</v>
+      </c>
+      <c r="F61" t="s">
+        <v>171</v>
+      </c>
+      <c r="G61" s="1" t="s">
+        <v>237</v>
+      </c>
+      <c r="H61" t="s">
+        <v>238</v>
+      </c>
+    </row>
+    <row r="62" spans="1:8">
+      <c r="A62" t="s">
+        <v>239</v>
+      </c>
+      <c r="B62" t="s">
+        <v>9</v>
+      </c>
+      <c r="C62" t="s">
+        <v>240</v>
+      </c>
+      <c r="D62" t="s">
+        <v>154</v>
+      </c>
+      <c r="E62" t="s">
+        <v>155</v>
+      </c>
+      <c r="F62" t="s">
+        <v>97</v>
+      </c>
+      <c r="G62" s="1" t="s">
+        <v>241</v>
+      </c>
+      <c r="H62" t="s">
+        <v>242</v>
+      </c>
+    </row>
+    <row r="63" spans="1:8">
+      <c r="A63" t="s">
+        <v>243</v>
+      </c>
+      <c r="B63" t="s">
+        <v>9</v>
+      </c>
+      <c r="C63" t="s">
+        <v>244</v>
+      </c>
+      <c r="D63" t="s">
+        <v>154</v>
+      </c>
+      <c r="E63" t="s">
+        <v>155</v>
+      </c>
+      <c r="F63" t="s">
+        <v>61</v>
+      </c>
+      <c r="G63" s="1" t="s">
+        <v>245</v>
+      </c>
+      <c r="H63" t="s">
+        <v>246</v>
+      </c>
+    </row>
+    <row r="64" spans="1:8">
+      <c r="A64" t="s">
+        <v>247</v>
+      </c>
+      <c r="B64" t="s">
+        <v>9</v>
+      </c>
+      <c r="C64" t="s">
+        <v>248</v>
+      </c>
+      <c r="D64" t="s">
+        <v>154</v>
+      </c>
+      <c r="E64" t="s">
+        <v>155</v>
+      </c>
+      <c r="F64" t="s">
+        <v>101</v>
+      </c>
+      <c r="G64" s="1" t="s">
+        <v>249</v>
+      </c>
+      <c r="H64" t="s">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="65" spans="1:8">
+      <c r="A65" t="s">
+        <v>251</v>
+      </c>
+      <c r="B65" t="s">
+        <v>9</v>
+      </c>
+      <c r="C65" t="s">
+        <v>252</v>
+      </c>
+      <c r="D65" t="s">
+        <v>154</v>
+      </c>
+      <c r="E65" t="s">
+        <v>155</v>
+      </c>
+      <c r="F65" t="s">
+        <v>101</v>
+      </c>
+      <c r="G65" s="1" t="s">
+        <v>253</v>
+      </c>
+      <c r="H65" t="s">
+        <v>254</v>
+      </c>
+    </row>
+    <row r="66" spans="1:8">
+      <c r="A66" t="s">
+        <v>255</v>
+      </c>
+      <c r="B66" t="s">
+        <v>9</v>
+      </c>
+      <c r="C66" t="s">
+        <v>256</v>
+      </c>
+      <c r="D66" t="s">
+        <v>154</v>
+      </c>
+      <c r="E66" t="s">
+        <v>155</v>
+      </c>
+      <c r="F66" t="s">
+        <v>97</v>
+      </c>
+      <c r="G66" s="1" t="s">
+        <v>257</v>
+      </c>
+      <c r="H66" t="s">
+        <v>258</v>
+      </c>
+    </row>
+    <row r="67" spans="1:8">
+      <c r="A67" t="s">
+        <v>259</v>
+      </c>
+      <c r="B67" t="s">
+        <v>9</v>
+      </c>
+      <c r="C67" t="s">
+        <v>260</v>
+      </c>
+      <c r="D67" t="s">
+        <v>154</v>
+      </c>
+      <c r="E67" t="s">
+        <v>155</v>
+      </c>
+      <c r="F67" t="s">
+        <v>97</v>
+      </c>
+      <c r="G67" s="1" t="s">
+        <v>261</v>
+      </c>
+      <c r="H67" t="s">
+        <v>262</v>
+      </c>
+    </row>
+    <row r="68" spans="1:8">
+      <c r="A68" t="s">
+        <v>263</v>
+      </c>
+      <c r="B68" t="s">
+        <v>9</v>
+      </c>
+      <c r="C68" t="s">
+        <v>264</v>
+      </c>
+      <c r="D68" t="s">
+        <v>154</v>
+      </c>
+      <c r="E68" t="s">
+        <v>155</v>
+      </c>
+      <c r="F68" t="s">
+        <v>61</v>
+      </c>
+      <c r="G68" s="1" t="s">
+        <v>265</v>
+      </c>
+      <c r="H68" t="s">
+        <v>266</v>
+      </c>
+    </row>
+    <row r="69" spans="1:8">
+      <c r="A69" t="s">
+        <v>267</v>
+      </c>
+      <c r="B69" t="s">
+        <v>9</v>
+      </c>
+      <c r="C69" t="s">
+        <v>268</v>
+      </c>
+      <c r="D69" t="s">
+        <v>154</v>
+      </c>
+      <c r="E69" t="s">
+        <v>155</v>
+      </c>
+      <c r="F69" t="s">
+        <v>269</v>
+      </c>
+      <c r="G69" s="1" t="s">
+        <v>270</v>
+      </c>
+      <c r="H69" t="s">
+        <v>271</v>
+      </c>
+    </row>
+    <row r="70" spans="1:8">
+      <c r="A70" t="s">
+        <v>272</v>
+      </c>
+      <c r="B70" t="s">
+        <v>9</v>
+      </c>
+      <c r="C70" t="s">
+        <v>273</v>
+      </c>
+      <c r="D70" t="s">
+        <v>154</v>
+      </c>
+      <c r="E70" t="s">
+        <v>155</v>
+      </c>
+      <c r="F70" t="s">
+        <v>61</v>
+      </c>
+      <c r="G70" s="1" t="s">
+        <v>274</v>
+      </c>
+      <c r="H70" t="s">
+        <v>275</v>
+      </c>
+    </row>
+    <row r="71" spans="1:8">
+      <c r="A71" t="s">
+        <v>276</v>
+      </c>
+      <c r="B71" t="s">
+        <v>9</v>
+      </c>
+      <c r="C71" t="s">
+        <v>277</v>
+      </c>
+      <c r="D71" t="s">
+        <v>154</v>
+      </c>
+      <c r="E71" t="s">
+        <v>155</v>
+      </c>
+      <c r="F71" t="s">
+        <v>61</v>
+      </c>
+      <c r="G71" s="1" t="s">
+        <v>278</v>
+      </c>
+      <c r="H71" t="s">
+        <v>279</v>
+      </c>
+    </row>
+    <row r="72" spans="1:8">
+      <c r="A72" t="s">
+        <v>280</v>
+      </c>
+      <c r="B72" t="s">
+        <v>9</v>
+      </c>
+      <c r="C72" t="s">
+        <v>281</v>
+      </c>
+      <c r="D72" t="s">
+        <v>154</v>
+      </c>
+      <c r="E72" t="s">
+        <v>155</v>
+      </c>
+      <c r="F72" t="s">
+        <v>97</v>
+      </c>
+      <c r="G72" s="1" t="s">
+        <v>282</v>
+      </c>
+      <c r="H72" t="s">
+        <v>283</v>
+      </c>
+    </row>
+    <row r="73" spans="1:8">
+      <c r="A73" t="s">
+        <v>284</v>
+      </c>
+      <c r="B73" t="s">
+        <v>9</v>
+      </c>
+      <c r="C73" t="s">
+        <v>10</v>
+      </c>
+      <c r="D73" t="s">
+        <v>285</v>
+      </c>
+      <c r="E73" t="s">
+        <v>286</v>
+      </c>
+      <c r="F73" t="s">
+        <v>13</v>
+      </c>
+      <c r="G73" s="1" t="s">
+        <v>287</v>
+      </c>
+      <c r="H73" t="s">
+        <v>288</v>
+      </c>
+    </row>
+    <row r="74" spans="1:8">
+      <c r="A74" t="s">
+        <v>289</v>
+      </c>
+      <c r="B74" t="s">
+        <v>9</v>
+      </c>
+      <c r="C74" t="s">
+        <v>27</v>
+      </c>
+      <c r="D74" t="s">
+        <v>285</v>
+      </c>
+      <c r="E74" t="s">
+        <v>286</v>
+      </c>
+      <c r="F74" t="s">
+        <v>13</v>
+      </c>
+      <c r="G74" s="1" t="s">
+        <v>290</v>
+      </c>
+      <c r="H74" t="s">
+        <v>291</v>
+      </c>
+    </row>
+    <row r="75" spans="1:8">
+      <c r="A75" t="s">
+        <v>292</v>
+      </c>
+      <c r="B75" t="s">
+        <v>9</v>
+      </c>
+      <c r="C75" t="s">
+        <v>31</v>
+      </c>
+      <c r="D75" t="s">
+        <v>285</v>
+      </c>
+      <c r="E75" t="s">
+        <v>286</v>
+      </c>
+      <c r="F75" t="s">
+        <v>13</v>
+      </c>
+      <c r="G75" s="1" t="s">
+        <v>293</v>
+      </c>
+      <c r="H75" t="s">
+        <v>294</v>
+      </c>
+    </row>
+    <row r="76" spans="1:8">
+      <c r="A76" t="s">
+        <v>295</v>
+      </c>
+      <c r="B76" t="s">
+        <v>9</v>
+      </c>
+      <c r="C76" t="s">
+        <v>35</v>
+      </c>
+      <c r="D76" t="s">
+        <v>285</v>
+      </c>
+      <c r="E76" t="s">
+        <v>286</v>
+      </c>
+      <c r="F76" t="s">
+        <v>13</v>
+      </c>
+      <c r="G76" s="1" t="s">
+        <v>296</v>
+      </c>
+      <c r="H76" t="s">
+        <v>297</v>
+      </c>
+    </row>
+    <row r="77" spans="1:8">
+      <c r="A77" t="s">
+        <v>298</v>
+      </c>
+      <c r="B77" t="s">
+        <v>9</v>
+      </c>
+      <c r="C77" t="s">
+        <v>39</v>
+      </c>
+      <c r="D77" t="s">
+        <v>285</v>
+      </c>
+      <c r="E77" t="s">
+        <v>286</v>
+      </c>
+      <c r="F77" t="s">
+        <v>13</v>
+      </c>
+      <c r="G77" s="1" t="s">
+        <v>299</v>
+      </c>
+      <c r="H77" t="s">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="78" spans="1:8">
+      <c r="A78" t="s">
+        <v>301</v>
+      </c>
+      <c r="B78" t="s">
+        <v>9</v>
+      </c>
+      <c r="C78" t="s">
+        <v>43</v>
+      </c>
+      <c r="D78" t="s">
+        <v>285</v>
+      </c>
+      <c r="E78" t="s">
+        <v>286</v>
+      </c>
+      <c r="F78" t="s">
+        <v>13</v>
+      </c>
+      <c r="G78" s="1" t="s">
+        <v>302</v>
+      </c>
+      <c r="H78" t="s">
+        <v>303</v>
+      </c>
+    </row>
+    <row r="79" spans="1:8">
+      <c r="A79" t="s">
+        <v>304</v>
+      </c>
+      <c r="B79" t="s">
+        <v>9</v>
+      </c>
+      <c r="C79" t="s">
+        <v>47</v>
+      </c>
+      <c r="D79" t="s">
+        <v>285</v>
+      </c>
+      <c r="E79" t="s">
+        <v>286</v>
+      </c>
+      <c r="F79" t="s">
+        <v>13</v>
+      </c>
+      <c r="G79" s="1" t="s">
+        <v>305</v>
+      </c>
+      <c r="H79" t="s">
+        <v>306</v>
+      </c>
+    </row>
+    <row r="80" spans="1:8">
+      <c r="A80" t="s">
+        <v>307</v>
+      </c>
+      <c r="B80" t="s">
+        <v>9</v>
+      </c>
+      <c r="C80" t="s">
+        <v>115</v>
+      </c>
+      <c r="D80" t="s">
+        <v>285</v>
+      </c>
+      <c r="E80" t="s">
+        <v>286</v>
+      </c>
+      <c r="F80" t="s">
+        <v>13</v>
+      </c>
+      <c r="G80" s="1" t="s">
+        <v>308</v>
+      </c>
+      <c r="H80" t="s">
+        <v>309</v>
+      </c>
+    </row>
+    <row r="81" spans="1:8">
+      <c r="A81" t="s">
+        <v>310</v>
+      </c>
+      <c r="B81" t="s">
+        <v>9</v>
+      </c>
+      <c r="C81" t="s">
+        <v>51</v>
+      </c>
+      <c r="D81" t="s">
+        <v>285</v>
+      </c>
+      <c r="E81" t="s">
+        <v>286</v>
+      </c>
+      <c r="F81" t="s">
+        <v>13</v>
+      </c>
+      <c r="G81" s="1" t="s">
+        <v>311</v>
+      </c>
+      <c r="H81" t="s">
+        <v>312</v>
+      </c>
+    </row>
+    <row r="82" spans="1:8">
+      <c r="A82" t="s">
+        <v>313</v>
+      </c>
+      <c r="B82" t="s">
+        <v>9</v>
+      </c>
+      <c r="C82" t="s">
+        <v>314</v>
+      </c>
+      <c r="D82" t="s">
+        <v>285</v>
+      </c>
+      <c r="E82" t="s">
+        <v>286</v>
+      </c>
+      <c r="F82" t="s">
+        <v>13</v>
+      </c>
+      <c r="G82" s="1" t="s">
+        <v>315</v>
+      </c>
+      <c r="H82" t="s">
+        <v>316</v>
+      </c>
+    </row>
+    <row r="83" spans="1:8">
+      <c r="A83" t="s">
+        <v>317</v>
+      </c>
+      <c r="B83" t="s">
+        <v>9</v>
+      </c>
+      <c r="C83" t="s">
+        <v>318</v>
+      </c>
+      <c r="D83" t="s">
+        <v>285</v>
+      </c>
+      <c r="E83" t="s">
+        <v>286</v>
+      </c>
+      <c r="F83" t="s">
+        <v>13</v>
+      </c>
+      <c r="G83" s="1" t="s">
+        <v>319</v>
+      </c>
+      <c r="H83" t="s">
+        <v>320</v>
+      </c>
+    </row>
+    <row r="84" spans="1:8">
+      <c r="A84" t="s">
+        <v>321</v>
+      </c>
+      <c r="B84" t="s">
+        <v>9</v>
+      </c>
+      <c r="C84" t="s">
+        <v>322</v>
+      </c>
+      <c r="D84" t="s">
+        <v>285</v>
+      </c>
+      <c r="E84" t="s">
+        <v>286</v>
+      </c>
+      <c r="F84" t="s">
+        <v>13</v>
+      </c>
+      <c r="G84" s="1" t="s">
+        <v>323</v>
+      </c>
+      <c r="H84" t="s">
+        <v>324</v>
+      </c>
+    </row>
+    <row r="85" spans="1:8">
+      <c r="A85" t="s">
+        <v>325</v>
+      </c>
+      <c r="B85" t="s">
+        <v>9</v>
+      </c>
+      <c r="C85" t="s">
+        <v>326</v>
+      </c>
+      <c r="D85" t="s">
+        <v>285</v>
+      </c>
+      <c r="E85" t="s">
+        <v>286</v>
+      </c>
+      <c r="F85" t="s">
+        <v>13</v>
+      </c>
+      <c r="G85" s="1" t="s">
+        <v>327</v>
+      </c>
+      <c r="H85" t="s">
+        <v>328</v>
+      </c>
+    </row>
+    <row r="86" spans="1:8">
+      <c r="A86" t="s">
+        <v>329</v>
+      </c>
+      <c r="B86" t="s">
+        <v>9</v>
+      </c>
+      <c r="C86" t="s">
+        <v>330</v>
+      </c>
+      <c r="D86" t="s">
+        <v>285</v>
+      </c>
+      <c r="E86" t="s">
+        <v>286</v>
+      </c>
+      <c r="F86" t="s">
+        <v>13</v>
+      </c>
+      <c r="G86" s="1" t="s">
+        <v>331</v>
+      </c>
+      <c r="H86" t="s">
+        <v>332</v>
+      </c>
+    </row>
+    <row r="87" spans="1:8">
+      <c r="A87" t="s">
+        <v>333</v>
+      </c>
+      <c r="B87" t="s">
+        <v>9</v>
+      </c>
+      <c r="C87" t="s">
+        <v>334</v>
+      </c>
+      <c r="D87" t="s">
+        <v>285</v>
+      </c>
+      <c r="E87" t="s">
+        <v>286</v>
+      </c>
+      <c r="F87" t="s">
+        <v>13</v>
+      </c>
+      <c r="G87" s="1" t="s">
+        <v>335</v>
+      </c>
+      <c r="H87" t="s">
+        <v>336</v>
+      </c>
+    </row>
+    <row r="88" spans="1:8">
+      <c r="A88" t="s">
+        <v>337</v>
+      </c>
+      <c r="B88" t="s">
+        <v>9</v>
+      </c>
+      <c r="C88" t="s">
+        <v>338</v>
+      </c>
+      <c r="D88" t="s">
+        <v>285</v>
+      </c>
+      <c r="E88" t="s">
+        <v>286</v>
+      </c>
+      <c r="F88" t="s">
+        <v>13</v>
+      </c>
+      <c r="G88" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="H88" t="s">
+        <v>340</v>
+      </c>
+    </row>
+    <row r="89" spans="1:8">
+      <c r="A89" t="s">
+        <v>341</v>
+      </c>
+      <c r="B89" t="s">
+        <v>9</v>
+      </c>
+      <c r="C89" t="s">
+        <v>342</v>
+      </c>
+      <c r="D89" t="s">
+        <v>285</v>
+      </c>
+      <c r="E89" t="s">
+        <v>286</v>
+      </c>
+      <c r="F89" t="s">
+        <v>13</v>
+      </c>
+      <c r="G89" s="1" t="s">
+        <v>343</v>
+      </c>
+      <c r="H89" t="s">
+        <v>344</v>
+      </c>
+    </row>
+    <row r="90" spans="1:8">
+      <c r="A90" t="s">
+        <v>345</v>
+      </c>
+      <c r="B90" t="s">
+        <v>9</v>
+      </c>
+      <c r="C90" t="s">
+        <v>346</v>
+      </c>
+      <c r="D90" t="s">
+        <v>285</v>
+      </c>
+      <c r="E90" t="s">
+        <v>286</v>
+      </c>
+      <c r="F90" t="s">
+        <v>13</v>
+      </c>
+      <c r="G90" s="1" t="s">
+        <v>347</v>
+      </c>
+      <c r="H90" t="s">
+        <v>348</v>
+      </c>
+    </row>
+    <row r="91" spans="1:8">
+      <c r="A91" t="s">
+        <v>349</v>
+      </c>
+      <c r="B91" t="s">
+        <v>9</v>
+      </c>
+      <c r="C91" t="s">
+        <v>350</v>
+      </c>
+      <c r="D91" t="s">
+        <v>285</v>
+      </c>
+      <c r="E91" t="s">
+        <v>286</v>
+      </c>
+      <c r="F91" t="s">
+        <v>13</v>
+      </c>
+      <c r="G91" s="1" t="s">
+        <v>351</v>
+      </c>
+      <c r="H91" t="s">
+        <v>352</v>
+      </c>
+    </row>
+    <row r="92" spans="1:8">
+      <c r="A92" t="s">
+        <v>353</v>
+      </c>
+      <c r="B92" t="s">
+        <v>9</v>
+      </c>
+      <c r="C92" t="s">
+        <v>354</v>
+      </c>
+      <c r="D92" t="s">
+        <v>285</v>
+      </c>
+      <c r="E92" t="s">
+        <v>286</v>
+      </c>
+      <c r="F92" t="s">
+        <v>13</v>
+      </c>
+      <c r="G92" s="1" t="s">
+        <v>355</v>
+      </c>
+      <c r="H92" t="s">
+        <v>356</v>
+      </c>
+    </row>
+    <row r="93" spans="1:8">
+      <c r="A93" t="s">
+        <v>357</v>
+      </c>
+      <c r="B93" t="s">
+        <v>9</v>
+      </c>
+      <c r="C93" t="s">
+        <v>358</v>
+      </c>
+      <c r="D93" t="s">
+        <v>285</v>
+      </c>
+      <c r="E93" t="s">
+        <v>286</v>
+      </c>
+      <c r="F93" t="s">
+        <v>13</v>
+      </c>
+      <c r="G93" s="1" t="s">
+        <v>359</v>
+      </c>
+      <c r="H93" t="s">
+        <v>360</v>
+      </c>
+    </row>
+    <row r="94" spans="1:8">
+      <c r="A94" t="s">
+        <v>361</v>
+      </c>
+      <c r="B94" t="s">
+        <v>9</v>
+      </c>
+      <c r="C94" t="s">
+        <v>362</v>
+      </c>
+      <c r="D94" t="s">
+        <v>285</v>
+      </c>
+      <c r="E94" t="s">
+        <v>286</v>
+      </c>
+      <c r="F94" t="s">
+        <v>13</v>
+      </c>
+      <c r="G94" s="1" t="s">
+        <v>363</v>
+      </c>
+      <c r="H94" t="s">
+        <v>364</v>
+      </c>
+    </row>
+    <row r="95" spans="1:8">
+      <c r="A95" t="s">
+        <v>365</v>
+      </c>
+      <c r="B95" t="s">
+        <v>9</v>
+      </c>
+      <c r="C95" t="s">
+        <v>366</v>
+      </c>
+      <c r="D95" t="s">
+        <v>285</v>
+      </c>
+      <c r="E95" t="s">
+        <v>286</v>
+      </c>
+      <c r="F95" t="s">
+        <v>13</v>
+      </c>
+      <c r="G95" s="1" t="s">
+        <v>367</v>
+      </c>
+      <c r="H95" t="s">
+        <v>368</v>
+      </c>
+    </row>
+    <row r="96" spans="1:8">
+      <c r="A96" t="s">
+        <v>369</v>
+      </c>
+      <c r="B96" t="s">
+        <v>9</v>
+      </c>
+      <c r="C96" t="s">
+        <v>370</v>
+      </c>
+      <c r="D96" t="s">
+        <v>285</v>
+      </c>
+      <c r="E96" t="s">
+        <v>286</v>
+      </c>
+      <c r="F96" t="s">
+        <v>13</v>
+      </c>
+      <c r="G96" s="1" t="s">
+        <v>371</v>
+      </c>
+      <c r="H96" t="s">
+        <v>372</v>
+      </c>
+    </row>
+    <row r="97" spans="1:8">
+      <c r="A97" t="s">
+        <v>373</v>
+      </c>
+      <c r="B97" t="s">
+        <v>9</v>
+      </c>
+      <c r="C97" t="s">
+        <v>374</v>
+      </c>
+      <c r="D97" t="s">
+        <v>285</v>
+      </c>
+      <c r="E97" t="s">
+        <v>286</v>
+      </c>
+      <c r="F97" t="s">
+        <v>13</v>
+      </c>
+      <c r="G97" s="1" t="s">
+        <v>375</v>
+      </c>
+      <c r="H97" t="s">
+        <v>376</v>
+      </c>
+    </row>
+    <row r="98" spans="1:8">
+      <c r="A98" t="s">
+        <v>377</v>
+      </c>
+      <c r="B98" t="s">
+        <v>9</v>
+      </c>
+      <c r="C98" t="s">
+        <v>378</v>
+      </c>
+      <c r="D98" t="s">
+        <v>285</v>
+      </c>
+      <c r="E98" t="s">
+        <v>286</v>
+      </c>
+      <c r="F98" t="s">
+        <v>13</v>
+      </c>
+      <c r="G98" s="1" t="s">
+        <v>379</v>
+      </c>
+      <c r="H98" t="s">
+        <v>380</v>
+      </c>
+    </row>
+    <row r="99" spans="1:8">
+      <c r="A99" t="s">
+        <v>381</v>
+      </c>
+      <c r="B99" t="s">
+        <v>9</v>
+      </c>
+      <c r="C99" t="s">
+        <v>382</v>
+      </c>
+      <c r="D99" t="s">
+        <v>285</v>
+      </c>
+      <c r="E99" t="s">
+        <v>286</v>
+      </c>
+      <c r="F99" t="s">
+        <v>13</v>
+      </c>
+      <c r="G99" s="1" t="s">
+        <v>383</v>
+      </c>
+      <c r="H99" t="s">
+        <v>384</v>
+      </c>
+    </row>
+    <row r="100" spans="1:8">
+      <c r="A100" t="s">
+        <v>385</v>
+      </c>
+      <c r="B100" t="s">
+        <v>9</v>
+      </c>
+      <c r="C100" t="s">
+        <v>386</v>
+      </c>
+      <c r="D100" t="s">
+        <v>285</v>
+      </c>
+      <c r="E100" t="s">
+        <v>286</v>
+      </c>
+      <c r="F100" t="s">
+        <v>13</v>
+      </c>
+      <c r="G100" s="1" t="s">
+        <v>387</v>
+      </c>
+      <c r="H100" t="s">
+        <v>388</v>
+      </c>
+    </row>
+    <row r="101" spans="1:8">
+      <c r="A101" t="s">
+        <v>389</v>
+      </c>
+      <c r="B101" t="s">
+        <v>9</v>
+      </c>
+      <c r="C101" t="s">
+        <v>390</v>
+      </c>
+      <c r="D101" t="s">
+        <v>285</v>
+      </c>
+      <c r="E101" t="s">
+        <v>286</v>
+      </c>
+      <c r="F101" t="s">
+        <v>13</v>
+      </c>
+      <c r="G101" s="1" t="s">
+        <v>391</v>
+      </c>
+      <c r="H101" t="s">
+        <v>392</v>
+      </c>
+    </row>
+    <row r="102" spans="1:8">
+      <c r="A102" t="s">
+        <v>393</v>
+      </c>
+      <c r="B102" t="s">
+        <v>9</v>
+      </c>
+      <c r="C102" t="s">
+        <v>394</v>
+      </c>
+      <c r="D102" t="s">
+        <v>285</v>
+      </c>
+      <c r="E102" t="s">
+        <v>286</v>
+      </c>
+      <c r="F102" t="s">
+        <v>13</v>
+      </c>
+      <c r="G102" s="1" t="s">
+        <v>395</v>
+      </c>
+      <c r="H102" t="s">
+        <v>396</v>
+      </c>
+    </row>
+    <row r="103" spans="1:8">
+      <c r="A103" t="s">
+        <v>397</v>
+      </c>
+      <c r="B103" t="s">
+        <v>9</v>
+      </c>
+      <c r="C103" t="s">
+        <v>398</v>
+      </c>
+      <c r="D103" t="s">
+        <v>285</v>
+      </c>
+      <c r="E103" t="s">
+        <v>286</v>
+      </c>
+      <c r="F103" t="s">
+        <v>13</v>
+      </c>
+      <c r="G103" s="1" t="s">
+        <v>399</v>
+      </c>
+      <c r="H103" t="s">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="104" spans="1:8">
+      <c r="A104" t="s">
+        <v>401</v>
+      </c>
+      <c r="B104" t="s">
+        <v>9</v>
+      </c>
+      <c r="C104" t="s">
+        <v>115</v>
+      </c>
+      <c r="D104" t="s">
+        <v>402</v>
+      </c>
+      <c r="E104" t="s">
+        <v>403</v>
+      </c>
+      <c r="F104" t="s">
+        <v>13</v>
+      </c>
+      <c r="G104" s="1" t="s">
+        <v>404</v>
+      </c>
+      <c r="H104" t="s">
+        <v>405</v>
+      </c>
+    </row>
+    <row r="105" spans="1:8">
+      <c r="A105" t="s">
+        <v>406</v>
+      </c>
+      <c r="B105" t="s">
+        <v>9</v>
+      </c>
+      <c r="C105" t="s">
+        <v>51</v>
+      </c>
+      <c r="D105" t="s">
+        <v>402</v>
+      </c>
+      <c r="E105" t="s">
+        <v>403</v>
+      </c>
+      <c r="F105" t="s">
+        <v>13</v>
+      </c>
+      <c r="G105" s="1" t="s">
+        <v>407</v>
+      </c>
+      <c r="H105" t="s">
+        <v>408</v>
+      </c>
+    </row>
+    <row r="106" spans="1:8">
+      <c r="A106" t="s">
+        <v>409</v>
+      </c>
+      <c r="B106" t="s">
+        <v>9</v>
+      </c>
+      <c r="C106" t="s">
+        <v>123</v>
+      </c>
+      <c r="D106" t="s">
+        <v>402</v>
+      </c>
+      <c r="E106" t="s">
+        <v>403</v>
+      </c>
+      <c r="F106" t="s">
+        <v>13</v>
+      </c>
+      <c r="G106" s="1" t="s">
+        <v>410</v>
+      </c>
+      <c r="H106" t="s">
+        <v>411</v>
+      </c>
+    </row>
+    <row r="107" spans="1:8">
+      <c r="A107" t="s">
+        <v>412</v>
+      </c>
+      <c r="B107" t="s">
+        <v>9</v>
+      </c>
+      <c r="C107" t="s">
+        <v>413</v>
+      </c>
+      <c r="D107" t="s">
+        <v>414</v>
+      </c>
+      <c r="E107" t="s">
+        <v>415</v>
+      </c>
+      <c r="F107" t="s">
+        <v>171</v>
+      </c>
+      <c r="G107" s="1" t="s">
+        <v>416</v>
+      </c>
+      <c r="H107" t="s">
+        <v>417</v>
+      </c>
+    </row>
+    <row r="108" spans="1:8">
+      <c r="A108" t="s">
+        <v>418</v>
+      </c>
+      <c r="B108" t="s">
+        <v>9</v>
+      </c>
+      <c r="C108" t="s">
+        <v>419</v>
+      </c>
+      <c r="D108" t="s">
+        <v>414</v>
+      </c>
+      <c r="E108" t="s">
+        <v>415</v>
+      </c>
+      <c r="F108" t="s">
+        <v>13</v>
+      </c>
+      <c r="G108" s="1" t="s">
+        <v>420</v>
+      </c>
+      <c r="H108" t="s">
+        <v>421</v>
+      </c>
+    </row>
+    <row r="109" spans="1:8">
+      <c r="A109" t="s">
+        <v>422</v>
+      </c>
+      <c r="B109" t="s">
+        <v>9</v>
+      </c>
+      <c r="C109" t="s">
+        <v>10</v>
+      </c>
+      <c r="D109" t="s">
+        <v>423</v>
+      </c>
+      <c r="E109" t="s">
+        <v>424</v>
+      </c>
+      <c r="F109" t="s">
+        <v>13</v>
+      </c>
+      <c r="G109" s="1" t="s">
+        <v>425</v>
+      </c>
+      <c r="H109" t="s">
+        <v>426</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
+    <hyperlink ref="G12" r:id="rId11"/>
+    <hyperlink ref="G13" r:id="rId12"/>
+    <hyperlink ref="G14" r:id="rId13"/>
+    <hyperlink ref="G15" r:id="rId14"/>
+    <hyperlink ref="G16" r:id="rId15"/>
+    <hyperlink ref="G17" r:id="rId16"/>
+    <hyperlink ref="G18" r:id="rId17"/>
+    <hyperlink ref="G19" r:id="rId18"/>
+    <hyperlink ref="G20" r:id="rId19"/>
+    <hyperlink ref="G21" r:id="rId20"/>
+    <hyperlink ref="G22" r:id="rId21"/>
+    <hyperlink ref="G23" r:id="rId22"/>
+    <hyperlink ref="G24" r:id="rId23"/>
+    <hyperlink ref="G25" r:id="rId24"/>
+    <hyperlink ref="G26" r:id="rId25"/>
+    <hyperlink ref="G27" r:id="rId26"/>
+    <hyperlink ref="G28" r:id="rId27"/>
+    <hyperlink ref="G29" r:id="rId28"/>
+    <hyperlink ref="G30" r:id="rId29"/>
+    <hyperlink ref="G31" r:id="rId30"/>
+    <hyperlink ref="G32" r:id="rId31"/>
+    <hyperlink ref="G33" r:id="rId32"/>
+    <hyperlink ref="G34" r:id="rId33"/>
+    <hyperlink ref="G35" r:id="rId34"/>
+    <hyperlink ref="G36" r:id="rId35"/>
+    <hyperlink ref="G37" r:id="rId36"/>
+    <hyperlink ref="G38" r:id="rId37"/>
+    <hyperlink ref="G39" r:id="rId38"/>
+    <hyperlink ref="G40" r:id="rId39"/>
+    <hyperlink ref="G41" r:id="rId40"/>
+    <hyperlink ref="G42" r:id="rId41"/>
+    <hyperlink ref="G43" r:id="rId42"/>
+    <hyperlink ref="G44" r:id="rId43"/>
+    <hyperlink ref="G45" r:id="rId44"/>
+    <hyperlink ref="G46" r:id="rId45"/>
+    <hyperlink ref="G47" r:id="rId46"/>
+    <hyperlink ref="G48" r:id="rId47"/>
+    <hyperlink ref="G49" r:id="rId48"/>
+    <hyperlink ref="G50" r:id="rId49"/>
+    <hyperlink ref="G51" r:id="rId50"/>
+    <hyperlink ref="G52" r:id="rId51"/>
+    <hyperlink ref="G53" r:id="rId52"/>
+    <hyperlink ref="G54" r:id="rId53"/>
+    <hyperlink ref="G55" r:id="rId54"/>
+    <hyperlink ref="G56" r:id="rId55"/>
+    <hyperlink ref="G57" r:id="rId56"/>
+    <hyperlink ref="G58" r:id="rId57"/>
+    <hyperlink ref="G59" r:id="rId58"/>
+    <hyperlink ref="G60" r:id="rId59"/>
+    <hyperlink ref="G61" r:id="rId60"/>
+    <hyperlink ref="G62" r:id="rId61"/>
+    <hyperlink ref="G63" r:id="rId62"/>
+    <hyperlink ref="G64" r:id="rId63"/>
+    <hyperlink ref="G65" r:id="rId64"/>
+    <hyperlink ref="G66" r:id="rId65"/>
+    <hyperlink ref="G67" r:id="rId66"/>
+    <hyperlink ref="G68" r:id="rId67"/>
+    <hyperlink ref="G69" r:id="rId68"/>
+    <hyperlink ref="G70" r:id="rId69"/>
+    <hyperlink ref="G71" r:id="rId70"/>
+    <hyperlink ref="G72" r:id="rId71"/>
+    <hyperlink ref="G73" r:id="rId72"/>
+    <hyperlink ref="G74" r:id="rId73"/>
+    <hyperlink ref="G75" r:id="rId74"/>
+    <hyperlink ref="G76" r:id="rId75"/>
+    <hyperlink ref="G77" r:id="rId76"/>
+    <hyperlink ref="G78" r:id="rId77"/>
+    <hyperlink ref="G79" r:id="rId78"/>
+    <hyperlink ref="G80" r:id="rId79"/>
+    <hyperlink ref="G81" r:id="rId80"/>
+    <hyperlink ref="G82" r:id="rId81"/>
+    <hyperlink ref="G83" r:id="rId82"/>
+    <hyperlink ref="G84" r:id="rId83"/>
+    <hyperlink ref="G85" r:id="rId84"/>
+    <hyperlink ref="G86" r:id="rId85"/>
+    <hyperlink ref="G87" r:id="rId86"/>
+    <hyperlink ref="G88" r:id="rId87"/>
+    <hyperlink ref="G89" r:id="rId88"/>
+    <hyperlink ref="G90" r:id="rId89"/>
+    <hyperlink ref="G91" r:id="rId90"/>
+    <hyperlink ref="G92" r:id="rId91"/>
+    <hyperlink ref="G93" r:id="rId92"/>
+    <hyperlink ref="G94" r:id="rId93"/>
+    <hyperlink ref="G95" r:id="rId94"/>
+    <hyperlink ref="G96" r:id="rId95"/>
+    <hyperlink ref="G97" r:id="rId96"/>
+    <hyperlink ref="G98" r:id="rId97"/>
+    <hyperlink ref="G99" r:id="rId98"/>
+    <hyperlink ref="G100" r:id="rId99"/>
+    <hyperlink ref="G101" r:id="rId100"/>
+    <hyperlink ref="G102" r:id="rId101"/>
+    <hyperlink ref="G103" r:id="rId102"/>
+    <hyperlink ref="G104" r:id="rId103"/>
+    <hyperlink ref="G105" r:id="rId104"/>
+    <hyperlink ref="G106" r:id="rId105"/>
+    <hyperlink ref="G107" r:id="rId106"/>
+    <hyperlink ref="G108" r:id="rId107"/>
+    <hyperlink ref="G109" r:id="rId108"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>