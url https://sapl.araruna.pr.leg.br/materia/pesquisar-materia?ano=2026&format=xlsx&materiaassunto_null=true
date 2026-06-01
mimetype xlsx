--- v1 (2026-04-05)
+++ v2 (2026-06-01)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="872" uniqueCount="427">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1440" uniqueCount="685">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
@@ -81,95 +81,111 @@
   <si>
     <t>Altera o art. 129, inciso IX, alínea “b”, da Lei Orgânica do Município de Araruna, para dispor sobre prazo e prorrogação de contratação por tempo determinado para atender necessidade temporária de excepcional interesse público.</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/205/projeto_de_lei_complementar_001-2026_-_beneficia_pequena_empresa_licitacao_para_compras_locais_1.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o tratamento_x000D_
 diferenciado, favorecido e simplificado às_x000D_
 microempresas e às empresas de_x000D_
 pequeno porte, nas contratações_x000D_
 realizadas no âmbito da Administração_x000D_
 Municipal de Araruna-PR, e dá_x000D_
 providências correlatas.</t>
   </si>
   <si>
+    <t>304</t>
+  </si>
+  <si>
+    <t>3</t>
+  </si>
+  <si>
+    <t>http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/304/lei_complementar_032026_e_anexos.pdf</t>
+  </si>
+  <si>
+    <t>Altera as Leis Complementares que indica e dá_x000D_
+outras providencias.</t>
+  </si>
+  <si>
+    <t>305</t>
+  </si>
+  <si>
+    <t>4</t>
+  </si>
+  <si>
+    <t>http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/305/projeto_de_lei_complementar_004-2026_-_testada.pdf</t>
+  </si>
+  <si>
     <t>182</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/182/pj_0012026_-_cargos_tec._enf_e_ace.pdf</t>
   </si>
   <si>
     <t>Cria vagas para os cargos de carreira fixados pela Lei nº 1.467/2008 e dá outras providências.</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/163/projeto_de_lei_002-2026_nomeia_ubs_sao_vicente_adalton_pedroso_da_mata.pdf</t>
   </si>
   <si>
     <t>Denomina a UBS do Distrito de São Vicente – Município de Araruna-PR – “Adalton Pedroso da Mata”.</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>3</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/200/pl_003-2026_extincao_fhasa.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a extinção da Fundação Hospitalar de Atenção à Saúde de Araruna – FHASA, autoriza a reversão de seu patrimônio ao Município de Araruna, restabelece a gestão direta do Hospital Público Municipal pela Secretaria Municipal de Saúde e dá outras providências.</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>4</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/201/projeto_de_lei_004-2026_-_subsidio_tarifa_de_onibus_distritos.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município de Araruna a conceder subsídio tarifário orçamentário para o custeio a tarifa do transporte coletivo municipal.</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/221/projeto_de_lei_005-2026_altera_prazo_pss.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos das Leis Municipais para adequar e admitir a prorrogação de contratações temporárias - PSS conforme disposto nas leis municipais nº 1.932/2017 e 1.943/2017, e dá outras providências.</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/243/projeto_de_lei_006-2026_cria_vagas_pedagogo_e_anexos.pdf</t>
@@ -180,60 +196,116 @@
   <si>
     <t>265</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/265/projeto_de_lei_007-2026_cria_vagas_professor_40hs_completo.pdf</t>
   </si>
   <si>
     <t>Extingue e Cria vagas para cargo de carreira fixados pela Lei 1.540/2010 e dá outras providências.</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/275/projeto_de_lei_009-2026_plano_primeira_infancia.pdf</t>
   </si>
   <si>
     <t>Institui o Plano Municipal da Primeira Infância do Município de Araruna, Estado do Paraná, para o decênio 2026‑2036, e dá outras providências.</t>
   </si>
   <si>
+    <t>306</t>
+  </si>
+  <si>
+    <t>10</t>
+  </si>
+  <si>
+    <t>http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/306/copia_de_projeto_de_lei_010-2026_-_regulamenta_tide.pdf</t>
+  </si>
+  <si>
+    <t>Regulamenta Regime de Tempo Integral e_x000D_
+Dedicação Exclusiva – TIDE para os_x000D_
+servidores públicos de Araruna - PR.</t>
+  </si>
+  <si>
     <t>288</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/288/projeto_de_lei_11-2026.pdf</t>
   </si>
   <si>
-    <t>Encaminhamento do Projeto de Lei nº 11/2026 – Lei de Diretrizes Orçamentárias para o exercício de 2027</t>
+    <t>Dispõe sobre as Diretrizes para a elaboração da Lei de Diretrizes Orçamentárias para o exercício de 2027, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>298</t>
+  </si>
+  <si>
+    <t>12</t>
+  </si>
+  <si>
+    <t>http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/298/projeto_de_lei_12-2026.pdf</t>
+  </si>
+  <si>
+    <t>Projeto de Lei nº 12/2026 Sumula: Autoriza crédito especial na importância de 1.240.000,00 (um milhão duzentos e quarenta mil reais)</t>
+  </si>
+  <si>
+    <t>303</t>
+  </si>
+  <si>
+    <t>13</t>
+  </si>
+  <si>
+    <t>http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/303/projeto_de_lei_13-2026_-_defesa_civil.pdf</t>
+  </si>
+  <si>
+    <t>Cria a Coordenadoria Municipal de_x000D_
+Proteção e Defesa Civil - COMPDEC e o Fundo_x000D_
+Municipal de Proteção e Defesa Civil -_x000D_
+FUMPDEC, institui o Conselho Gestor do Fundo_x000D_
+Municipal de Proteção e Defesa Civil -_x000D_
+FUMPDEC do Município de Araruna-PR, e dá_x000D_
+outras providências.</t>
+  </si>
+  <si>
+    <t>365</t>
+  </si>
+  <si>
+    <t>14</t>
+  </si>
+  <si>
+    <t>http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/365/doc-20260504-wa0112._assinado_1.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a criação do Conselho Municipal de Desenvolvimento Rural Sustentável – CMDRS e do Fundo Municipal da Agricultura e Desenvolvimento Rural Sustentável – FMADRS</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária do Legislativo</t>
   </si>
   <si>
     <t>LUIS CARLOS PERLI, VANDERSOM</t>
   </si>
   <si>
     <t>http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/156/projeto_legislativo_001-2026.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a divulgação dos dados dos Conselhos Municipais no Portal da Transparência no município de Araruna/PR, e dá outras providências.</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
     <t>http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/159/projeto_legislativo_002-2025.pdf</t>
   </si>
@@ -265,50 +337,62 @@
     <t>279</t>
   </si>
   <si>
     <t>http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/279/projeto_de_lei_no_005-2026_-_proibicao_contratacao_pessoas_condenadas_por_crimes_contra_a_administracao_publica_2_assinado_assinado.pdf</t>
   </si>
   <si>
     <t>Institui a Lei da Ficha Limpa no âmbito da Administração Pública do Município de Araruna e estabelece impedimentos para nomeação, contratação ou admissão de pessoas condenadas por crimes contra a Administração Pública, atos de improbidade administrativa ou crimes incompatíveis com o exercício da função pública, e dá outras providências.</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>EMERSON RAMALHO, LUIS CARLOS PERLI, VANDERSOM, WAGNER MALACO</t>
   </si>
   <si>
     <t>http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/148/projeto_de_resolucao_001-2026.pdf</t>
   </si>
   <si>
     <t>Fixa os dias das reuniões Ordinárias da Câmara Municipal de Araruna – Paraná durante o exercício de 2026.</t>
+  </si>
+  <si>
+    <t>373</t>
+  </si>
+  <si>
+    <t>Mesa diretora - MESDIR</t>
+  </si>
+  <si>
+    <t>http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/373/projeto_resolucao_002-2026.pdf</t>
+  </si>
+  <si>
+    <t>Altera o § 1º do artigo 77 do Regimento Interno da Câmara Municipal de Araruna, Estado do Paraná.</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
     <t>EM</t>
   </si>
   <si>
     <t>Emenda</t>
   </si>
   <si>
     <t>http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/252/emenda_aditiva_projeto_de_lei_no_005-2026_-_prorrogacao_pss_assinado-1.pdf</t>
   </si>
   <si>
     <t>A Emenda Aditiva tem como objetivo incluir o artigo 3º e artigo 4° bem como o parágrafo único ao Projeto de Lei do Legislativo de nº 005/2026, que dispõe sobre a prorrogação dos contratos temporários - PSS.</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
@@ -409,156 +493,241 @@
   <si>
     <t>8</t>
   </si>
   <si>
     <t>AZULÃO DOLLY, LUIS CARLOS PERLI, VANDERSOM</t>
   </si>
   <si>
     <t>http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/238/indicacao_008_sapl.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Chefe do Poder Executivo que seja implantado e implementado os serviços de limpeza de fossa séptica por meio de contratação de serviços de empresa especializada no ramo, e que este serviço seja regulamentado por Lei Própria.</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
     <t>http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/239/indicacao_009-2026.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Chefe do Poder Executivo, por meio do Departamento competente, para que seja realizada a manutenção na Academia ao Ar Livre situada no Bairro Beija Flor de Araruna.</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
-    <t>10</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/241/indicacao_no_010-2026_-_atendimento_odontologico_adultos_assinado-1.pdf</t>
   </si>
   <si>
     <t>Estude a possibilidade de instituir o programa municipal de atendimento odontológico gratuito destinado a pessoas maiores de idade em situação de vulnerabilidade social, no âmbito do Município de Araruna/PR.</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
     <t>http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/257/indicacao_n._011-2026_-_cria_fundo_e_conselho_causa_animal_assinado_assinado.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Chefe do Poder Executivo, para que seja criado o Conselho Municipal de Proteção Animal e o Fundo Municipal de Proteção e Bem-Estar dos Animais no município de Araruna.</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
-    <t>12</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/258/indicacao_n._012-2026_-_agua_do_urutu_assinado_assinado.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Chefe do Poder Executivo, por meio do Departamento competente, para que seja realizado manutenção e melhorias devidas na estrada da Água do Urutu, comunidade rural de Araruna.</t>
   </si>
   <si>
     <t>267</t>
-  </si>
-[...1 lines deleted...]
-    <t>13</t>
   </si>
   <si>
     <t>http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/267/indicacao_melhorias_praca_dos_trabalhadores_assinado_assinado_assinado.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que abaixo subscreve, usando das atribuições que_x000D_
 lhe são conferidas pelo Regimento Interno desta Casa de Leis, em especial ao_x000D_
 contido no art. 125, comparece com respeito e acatamento à presença do Ilustre_x000D_
 Presidente da Câmara dos Vereadores para:_x000D_
 Senhor Prefeito, Gustavo França:_x000D_
 Apresentamos a presente indicação ao Senhor Prefeito Municipal que determine ao_x000D_
 setor competente a realização de MELHORIAS NA PRAÇA DOS_x000D_
 TRABALHADORES, com o objetivo de promover mais qualidade de vida, lazer e_x000D_
 bem-estar aos moradores do bairro e à população em geral.</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
-    <t>14</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/268/indicacao_014-2026.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que abaixo subscreve, usando das atribuições que_x000D_
 lhe são conferidas pelo Regimento Interno desta Casa de Leis, em especial ao_x000D_
 contido no art. 125, comparece com respeito e acatamento à presença do Ilustre_x000D_
 Presidente da Câmara dos Vereadores para:_x000D_
 Senhor Prefeito, Gustavo França:_x000D_
 Apresentamos a presente indicação ao Poder Executivo Municipal que sejam_x000D_
 adotadas as providências necessárias para a implantação de sinalização viária no_x000D_
 trecho de estrada rural asfaltada localizado entre São Vicente a São Geraldo_x000D_
 município de Araruna.</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/278/indicacao_n._015-2026_-_extensao_estrada_colibri_assinado_assinado.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Chefe do Poder Executivo, por meio do Departamento competente, para que seja realizado manutenção e melhorias devidas na extensão da Rua Colibri, Vila Rural Sol Nascente que liga às propriedades rurais de Celso Pagi, Maria Odila Olenski e Pedro Vicente Rosolen, comunidade rural de Araruna.</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/292/indicacao_016-2026.pdf</t>
   </si>
   <si>
     <t>Estude a possibilidade de instituir a Política Municipal de Inclusão e Acessibilidade em Parques, Praças e Áreas de Lazer no Município de Araruna e dá outras providências.</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/293/indicacao_017-2026.pdf</t>
   </si>
   <si>
     <t>Estude a possibilidade de instituir medidas para a melhoria do ensino municipal com a programação do conhecimento sobre a Constituição Brasileira, e dá outras providências.</t>
   </si>
   <si>
+    <t>339</t>
+  </si>
+  <si>
+    <t>18</t>
+  </si>
+  <si>
+    <t>http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/339/indicacao_n._018-2026_-_inatalacao_lixeiras_av_marfim_assinado_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Solicitar ao Chefe do Poder Executivo, por meio do Departamento competente, para que seja realizada a instalação de lixeiras ao longo da Avenida Marfim, que cruza os bairros Araucária, Kielse e Luiz Zavatin.</t>
+  </si>
+  <si>
+    <t>361</t>
+  </si>
+  <si>
+    <t>19</t>
+  </si>
+  <si>
+    <t>http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/361/indicacao_estrada_agua_do_tamandua_assinado_assinado.pdf</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO Nº0019 /2026_x000D_
+ Os Vereadores que abaixo subscreve, usando das atribuições que lhe são_x000D_
+conferidas pelo Regimento Interno desta Casa de Leis, em especial ao contido no_x000D_
+art. 125, comparecem com respeito e acatamento à presença do Ilustre Presidente_x000D_
+da Câmara dos Vereadores para: Solicitar, ao EXCELENTÍSSIMO SENHOR_x000D_
+PREFEITO – GUSTAVO FRANÇA DOS SANTOS, para que, junto ao_x000D_
+Departamento Competente seja realizado melhorias de readequação e_x000D_
+cascalhento na estrada rural que liga o distrito de São Vicente até a Rodovia_x000D_
+PR-272 (Água do Tamanduá) é de grande importância readequação e_x000D_
+cascalhamento no trecho que se inicia em São Vicente até a segunda ponte, e, no_x000D_
+restante do percurso até a rodovia, que sejam feitos os serviços de correção com_x000D_
+patrolamento e posterior compactação com rolo compactador, tendo em vista que_x000D_
+esse trecho já recebeu melhorias anteriormente, necessitando apenas de_x000D_
+nivelamento e compactação das pedras.</t>
+  </si>
+  <si>
+    <t>364</t>
+  </si>
+  <si>
+    <t>20</t>
+  </si>
+  <si>
+    <t>http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/364/indicacao_n._020-2026_-_limpeza_jd._alessia_assinado_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Solicitar ao Chefe do Poder Executivo, por meio_x000D_
+do Departamento competente, para que seja_x000D_
+realizado roçada, limpeza e coleta de entulhos no_x000D_
+Bairro Aléssia de Araruna.</t>
+  </si>
+  <si>
+    <t>368</t>
+  </si>
+  <si>
+    <t>21</t>
+  </si>
+  <si>
+    <t>http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/368/indicacao_021-2026.pdf</t>
+  </si>
+  <si>
+    <t>Considerando a Concorrência 9/2024, que previu a CONTRATAÇÃO DE EMPRESA PARA CONSTRUÇÃO E IMPLANTAÇÃO DE ABRIGOS DE PARADAS DE ÔNIBUS/TÁXI, CONFORME PROJETO Nº48 – PARANÁ CIDADE, onde foi possível a instalação de 6 abrigos, tendo em vista a alteração do projeto inicial, vimos indicar a reiteração da necessidade de instalação de novos abrigos que contemple o Jardim Kielse, Centro e Cidade Alta.</t>
+  </si>
+  <si>
+    <t>399</t>
+  </si>
+  <si>
+    <t>22</t>
+  </si>
+  <si>
+    <t>LUIS CARLOS PERLI</t>
+  </si>
+  <si>
+    <t>http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/399/ind-022-2026_-asfalto_muro_limpeza_vitor_meireles_.pdf</t>
+  </si>
+  <si>
+    <t>Solicitamos ao Chefe do Poder Executivo, por meio do Departamento competente, para que seja realizado URGENTE plano de providências para atendimento dos moradores da Rua Vitor Meireles, mais exatamente na quadra da Capela Mortuária, prevendo: _x000D_
+1. Readequação da malha asfáltica; _x000D_
+2. Reconstrução do muro do lote de terras situado aos fundos da capela mortuária e colocação de portão; _x000D_
+3. Recolhimento de entulhos.</t>
+  </si>
+  <si>
+    <t>398</t>
+  </si>
+  <si>
+    <t>23</t>
+  </si>
+  <si>
+    <t>http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/398/ind-023-2026_-adequacao_calcamento_boca_de_lobo_avbahia_.pdf</t>
+  </si>
+  <si>
+    <t>Solicitamos ao Chefe do Poder Executivo, por meio do Departamento competente, para que seja realizada: _x000D_
+1. Manutenção e adequação de calçamento da Avenida Bahia e Rua Aparecido Rorato, esquina com Avenida Vereador Ramiro Rosolen; _x000D_
+2. Construção da calçada ao longo da Rua Aparecido Rorato; _x000D_
+3. Manutenção da boca de lobo na PR 465, em frente ao pátio da Arcam.</t>
+  </si>
+  <si>
     <t>157</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/157/requerimento_n_001-2026_-_reuniao_chefe_d.e.r._assinado_assinado.pdf</t>
   </si>
   <si>
     <t>REQUER com respeito e acatamento à presença de Vossas Excelências para requerer, após deliberação do soberano plenário: Solicitar ao Gerente Responsável do Departamento de Estradas e Rodagem DER – Paraná, Escritório Regional de Campo Mourão, o senhor Marcelo Shigueru Nishiyama para realização de reunião na Câmara Municipal de Araruna, para sanar dúvidas a respeito do processo de licitação que se encontra em andamento para recuperação completa da PR - 842, trecho de ligação entre a PR-465 (Araruna à Peabiru) e PR- 558 (Araruna à Campo Mourão), numa extensão de 1. 620 metros. Rodovia esta que foi estadualizado pela Lei nº 19309/2017. Tendo como, principal ponto de preocupação a reconstrução do bueiro.</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
     <t>http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/158/requerimento_n_002-2026_-_carregador_veicular_eletrico_assinado_assinado.pdf</t>
   </si>
   <si>
     <t>REQUEREM à Mesa Diretiva, ouvido o Soberano Plenário, que seja remetido expediente ao EXCELENTÍSSIMO SENHOR PREFEITO – GUSTAVO FRANÇA DOS SANTOS, solicitando para que informe, afim de esclarecimento público: Considerando a Licitação 22/2024 com o objeto de: CONTRATAÇÃO DE EMPRESA ESPECIALIZADA EM ENGENHARIA PARA FORNECIMENTO E INSTALAÇÃO DE SISTEMAS FOTOVOLTAICOS, EFICIENTIZAÇÃO DE LAMPADAS E DEMAIS ITENS CONFORME TERMO DE REFERÊNCIA, que previa a implantação de 3 pontos de carregador veicular elétrico, requer os seguintes esclarecimentos: 1. Em observância ao Contrato 40/2024 CONTRATO DE EMPREITADA DE OBRA POR PREÇO GLOBAL, QUE ENTRE SI CELEBRARAM O MUNICÍPIO DE ARARUNA E A EMPRESA FOTOVOLTAIKA SERVIÇOS ELETRICOS LTDA, vencedora do processo administrativo 60/2024, celebrado aos dias 25 de julho de 2024, com ordem de execução de serviço Nº009/2024 com data de início em 25 de julho de 2024 e término em 20 de junho de 2025, e em observância ao item do contrato: 4.1 A CONTRATADA obriga-se</t>
   </si>
   <si>
     <t>160</t>
@@ -567,53 +736,50 @@
     <t>http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/160/requerimento_n_003-2026_-_pedido_execucao_lei_2.087-22_cobranca_aluguel_poste_assinado_assinado.pdf</t>
   </si>
   <si>
     <t>REQUEREM à Mesa Diretiva, ouvido o Soberano Plenário, que seja remetido expediente ao EXCELENTÍSSIMO SENHOR PREFEITO – GUSTAVO FRANÇA DOS SANTOS, solicitando para que informe, afim de esclarecimento público: Considerando o Ofício 435/2025 expedido pelo Poder Executivo em resposta ao Requerimento 074/2025 que dispõe sobre Lei Municipal nº 2087/2022, que autoriza o Poder Executivo Municipal a fixar e cobrar preço público pela ocupação do espaço do solo em áreas públicas municipais pelo sistema de posteamento de rede de energia elétrica e de iluminação pública, de propriedade da concessionária de energia elétrica que os utiliza, e dá outras providências, requer: A) Em seu Art. 4º. O Poder Público Municipal, dentro do prazo de 30 (trinta) dias, contados da data da publicação desta Lei, levantará o número de postes havidos no Município de Araruna e seus respectivos proprietários, para efeito de apuração da área total de solo ocupado e respectiva cobrança de preço público. Requer que seja en</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
     <t>http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/161/requerimento_n_004-2026_-_reiterando_auditorias_controle_interno_2025_assinado_assinado.pdf</t>
   </si>
   <si>
     <t>REQUEREM à Mesa Diretiva, ouvido o Soberano Plenário, que seja remetido expediente ao EXCELENTÍSSIMO SENHOR PREFEITO – GUSTAVO FRANÇA DOS SANTOS, solicitando para que informe, afim de esclarecimento público: Considerando o Ofício nº 604/2025 datado em 18/12/2025 expedido pela Prefeitura Municipal de Araruna, em resposta ao Requerimento nº 113/2025 aprovado por esta Casa de Leis, no qual destaca-se o trecho: “Quanto ao estágio do ano de 2025, o exercício financeiro deste ano ainda não se encontra encerrado, estando em andamento as rotinas de fechamento, consolidação e validação das informações que compõem a Prestação de Contas Anual do Município, incluindo conferências técnicas, organização de evidências e revisão interna dos relatórios”. Considerando, portanto, o encerramento do ano de 2025 e já iniciando o mês de fevereiro de 2026, REQUER: Que seja encaminhado a esta Casa de Leis o relatório final na ÍNTEGRA do Plano Anual de Auditoria Interna e de Atividades do Sistema de Controle Interno do exercício 2025 da Prefeitura Municipal de Araruna, considerando as seis auditorias programadas, segundo cronograma apresentado no Portal da Transparência.</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
     <t>http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/162/requerimento_n_005-2026_-_informacoes_terceiros_assinado_assinado.pdf</t>
   </si>
   <si>
     <t>REQUEREM à Mesa Diretiva, ouvido o Soberano Plenário, que seja remetido expediente ao EXCELENTÍSSIMO SENHOR PREFEITO – GUSTAVO FRANÇA DOS SANTOS, solicitando para que informe, afim de esclarecimento público: Considerando o Processo Administrativo Licitatório nº. 188/2025, Pregão Eletrônico nº. 68/2025, com abertura em 06/11/2025, e data de homologação 05/12/2025, com objeto de contratação empresa especializada para prestação de serviços complementares de natureza comum (atividades auxiliares, instrumentais e acessórias) consubstanciadas em atividades meio, conforme condições e exigências estabelecidas neste instrumento. Com valor homologado de R$ 4.100.250,84 (quatro milhões, cem mil, duzentos e cinquenta Reais e oitenta e quatro centavos), requer: 1) Que seja encaminhado relação de contratados desde a data de sua homologação (documentação referente à dezembro/2025 e janeiro/2026), constando os seguintes detalhamentos: a) Nome do contratado; b) Data de Contratação; c) Descrição do respectivo cargo ou função; d) Local de desempenho da função; e) Carga horária cumprida; f)Salário bruto de contrato; 2 - Solicita ainda que a cópia do contrato celebrado entre Prefeitura Municipal e a empresa E.F.C. SERVICOS DA CONSTRUCAO LTDA seja incluso no portal da transparência, pois o mesmo ainda não está disposto no processo na íntegra, bem como, não se encontra anexo à aba contratos. Apenas, possui minuta de contrato no Edital.</t>
   </si>
   <si>
     <t>178</t>
-  </si>
-[...1 lines deleted...]
-    <t>LUIS CARLOS PERLI</t>
   </si>
   <si>
     <t>http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/178/requerimento_006-2026-manutencao_entorno_escola_29_-_lcp_.pdf</t>
   </si>
   <si>
     <t>REQUER à Mesa Diretiva, ouvido o Soberano Plenário, que seja remetido expediente ao EXCELENTÍSSIMO SENHOR PREFEITO – GUSTAVO FRANÇA DOS SANTOS, solicitando para que informe, afim de esclarecimento público:_x000D_
 Em visita In Loco na Escola Estadual 29 de Novembro, foi verificado a necessidade de realização de manutenção e limpeza no entorno da Escola. Por se tratar de uma instituição de ensino Estadual questiona-se?_x000D_
 1.	A quem compete a responsabilidade de realização desta manutenção e limpeza?_x000D_
 2.	Solicita-se urgência na resolução de tais demandas:_x000D_
 a)	Roçada do mato;_x000D_
 b)	Recolhimento de lixo;_x000D_
 c)	Colocação de tampa em bueiro. _x000D_
 3.	Solicita que seja criado rotina na manutenção, conservação e limpeza do entorno da escola, a fim de garantir a segurança de nossos alunos e quadro de funcionários da educação.</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
     <t>http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/183/requerimento_nc2ba_007_-_lei_1986-2018_abril_verde_assinado_assinado.pdf</t>
   </si>
   <si>
     <t>REQUEREM à Mesa Diretiva, ouvido o Soberano Plenário, que seja remetido expediente ao EXCELENTÍSSIMO SENHOR PREFEITO – GUSTAVO FRANÇA DOS SANTOS, solicitando para que informe, afim de esclarecimento público: Considerando a Lei Municipal nº 1.986/2018, que Institui a campanha de prevenção aos acidentes do trabalho e doenças ocupacionais, denominada de "ABRIL VERDE" no âmbito do Município de Araruna-PR e dá outras providências.  Requer os seguintes esclarecimentos: a) Cientes que a Lei nº 1.986/2018 foi sancionada, com respectiva publicação, sendo por tanto esta uma lei válida e que o município deve cumprir, a mesma tem sido aplicada? SIM ou Não.  B) Em observância ao Art. 1º. Fica instituída no município de Araruna a Campanha de Prevenção de Acidentes do Trabalho e Doenças Ocupacionais, denominada "Abril Verde" a ser comemorada anualmente durante o mês de Abril, com o objetivo de sensibilizar a população quanto à importância da prevenção dos Acidentes de Trabalho e Doenças ocupacionais. Questiona-se: Está sendo realizada a Campanha de Prevenção de Acidentes do Trabalho e Doenças Ocupacionais, denominada "Abril Verde"? Está previsto a realização da campanha no exercício 2026? Quais serão os órgãos envolvidos e público alvo previsto para a campanha de 2026?  Se ainda não está em execução a referida lei, qual o planejamento para que isso ocorra?</t>
   </si>
   <si>
     <t>185</t>
@@ -775,146 +941,128 @@
 i) Quanto a área prevista no item III_x000D_
 destinada para alocar sede da_x000D_
 Associação dos Servidores Municipais_x000D_
 de Araruna. A mesma encontra-se em_x000D_
 funcionamento?</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
     <t>http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/206/req_017-2026.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que o presente subscreve, ao usar das atribuições conferidas pelo_x000D_
 Artigo 129, do Regimento Interno desta Casa de Leis REQUEREM à Mesa Diretiva,_x000D_
 ouvido o Soberano Plenário, que seja remetido expediente ao EXCELENTÍSSIMO_x000D_
 SENHOR PREFEITO – GUSTAVO FRANÇA DOS SANTOS, para que, através do_x000D_
 Departamento Competente solicite que sejam tomadas providências urgentes_x000D_
 visando a realização de melhorias no Jardim Alessia, especialmente na Avenida_x000D_
 Avelino Hanel, onde foram constatados diversos problemas estruturais.</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>18</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/209/requerimento_018-2026_assinado.pdf</t>
   </si>
   <si>
     <t>O Vereador que este subscreve, no uso de suas atribuições legais e regimentais, vem_x000D_
 respeitosamente requerer, após ouvido o Plenário, que seja encaminhado expediente à_x000D_
 Secretaria Municipal de Educação de Araruna – PR, solicitando as seguintes informações:_x000D_
 1. Existe atualmente, no âmbito da rede municipal de ensino, programa, projeto ou ação_x000D_
 estruturada voltada à *Educação Alimentar e Nutricional (EAN)*?</t>
   </si>
   <si>
     <t>212</t>
-  </si>
-[...1 lines deleted...]
-    <t>19</t>
   </si>
   <si>
     <t>http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/212/req_019-2026.pdf</t>
   </si>
   <si>
     <t>REQUEREM à Mesa Diretiva, ouvido o Soberano Plenário, que seja remetido_x000D_
 expediente ao EXCELENTÍSSIMO SENHOR PREFEITO – GUSTAVO FRANÇA_x000D_
 DOS SANTOS, solicitando para que informe, afim de esclarecimento público:_x000D_
 Considerando a licitação nº 9/2025, Processo_x000D_
 administrativo nº 118/2025, Valor homologado_x000D_
 R$ 129.950,00 (cento e vinte e nove mil e_x000D_
 novecentos e cinquenta Reais), Contrato nº_x000D_
 174/2025, Objeto: Contratação de empresa_x000D_
 especializada para a execução de reparos em_x000D_
 drenagem, talude e pavimentação na Rua_x000D_
 Presidente Rodrigues Alves, conforme ETP,_x000D_
 Termo de Referência, planilhas, memorial_x000D_
 descritivo e demais anexos. Liquidado em_x000D_
 31/10/2025 e pagamento datado em 26/12/2025_x000D_
 (TED), questiona-se:_x000D_
 1. Em visita in loco foi verificado que está_x000D_
 sendo realizado novas obras na Rua_x000D_
 Presidente Rodrigues Alves, mais_x000D_
 especificamente na escola Mario Miguez_x000D_
 que se encontra em construção. Local que_x000D_
 recentemente foi construído talude._x000D_
 Constatou que neste local foi depositado_x000D_
 pedras, e que a rua se encontra pa</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>20</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/214/requerimento_020-2026.pdf</t>
   </si>
   <si>
     <t>REQUEREM à Mesa Diretiva, ouvido o Soberano Plenário, que seja remetido_x000D_
 expediente ao EXCELENTÍSSIMO SENHOR PREFEITO – GUSTAVO FRANÇA_x000D_
 DOS SANTOS, solicitando para que informe, afim de esclarecimento público:_x000D_
 Considerando o Artigo 72 da Lei 14.133/2021,_x000D_
 REQUEREM que seja adicionado aos processos_x000D_
 de contratação direta (dispensa ou_x000D_
 inexigibilidade) a publicização no Portal da_x000D_
 Transparência do Município de Araruna_x000D_
 do Documento de Formalização de_x000D_
 Demanda (DFD).</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
-    <t>21</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/224/requerimento_n._021-2026_-_cartao_familia_ararunense_assinado_assinado.pdf</t>
   </si>
   <si>
     <t>REQUEREM à Mesa Diretiva, ouvido o Soberano Plenário, que seja remetido expediente ao EXCELENTÍSSIMO SENHOR PREFEITO – GUSTAVO FRANÇA DOS SANTOS, solicitando para que informe, afim de esclarecimento público: Considerando a Lei Municipal nº 2.205/2025, que institui o Programa Cartão da Família Ararunense no Município de Araruna e dá outras providências. Requer os seguintes esclarecimentos: A) Em seu Art.1º em seus parágrafos 1º e 2º estão previstos: § 1°. O Programa Cartão da Família Ararunense destina-se a custear despesas exclusivamente de gêneros alimentícios, produtos de limpeza e produtos de higiene pessoal. § 2°. É expressamente vedado o uso do benefício para aquisição de cigarros, bebidas alcoólicas e outros produtos que não os estabelecidos no parágrafo anterior. Como tem-se dado este controle na prática? Quais as evidências de comprovação de tal fiscalização? B) Art. 5°. A avaliação e a inserção no Programa Cartão da Família Ararunense será realizada por meio das equipes de referência dos serviços socioassistenciais da Secretaria Municipal de Assistência Social, mediante estudo socioeconômico, com relatório mensal a ser produzido e disponibilizado ao Conselho Municipal de Assistência Social. 1 – Quantos estudos socioeconômicos foram realizados desde sua publicação em 23/03/2025? 2 – Quantas famílias foram inseridas ao Programa Cartão da Família Ararunense? 3 – Solicita que os relatórios disponibilizados ao CMAS, desde a aprovação da lei, sejam encaminhados a esta Casa de Leis, juntamente com ata da reunião que referendou tal documento. Bem como, as evidências das competências atribuídas a este órgão colegiado no Art. 10  § 3º da referida Lei? 4 – Que seja encaminhado relatório de caracterização social quantitativo e qualitativo que evidencie os critérios de elegibilidade ao benefício, conforme disposto em seu Art.6º. 5 – Que seja encaminhado relatório que evidencie o tempo médio de permanência das famílias no acesso a este benefício eventual, e as ações, projetos e/ou programas da rede que as famílias foram inseridas como forma de superação de situação de vulnerabilidade social. C) Em seu Art. 16. Será de acesso público a relação dos beneficiários contemplados nos termos desta Lei, devendo ser divulgada em meios eletrônicos ou em outros meios previstos em Decreto. 1 – Onde encontra-se a publicação da relação dos beneficiários contemplados no Programa Cartão da Família Ararunense? 2 – Solicita-se envio do descrito no Art. 16 da Lei nº 2.205/2025 para esta Casa de Leis. D) Qual foi o valor total investido no Programa Cartão da Família Paranaense no exercício 2025? Qual a previsão de investimento para o exercício 2026? E) Qual a média de tempo esperado pela família para serem inclusas ao Programa, desde a solicitação à entrega do cartão de fato? F) Em casos de necessidades urgentes por alimentos e necessidades básicas, como as famílias têm suas necessidades sanadas de imediato?</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
-    <t>22</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/225/requerimento_n._022-2026_-_audiencia_publica_patinetes_assinado_assinado.pdf</t>
   </si>
   <si>
     <t>REQUEREM à Mesa Diretiva, ouvido o Soberano Plenário, 	o seguinte:  Que seja realizada AUDIÊNCIA PÚBLICA para tratar sobre a execução da Lei Municipal Nº 2.242/2025 que “Estabelece normas de segurança, orientação e conscientização sobre a regularização do uso de equipamentos de mobilidade individual autopropelidos, bicicletas motorizadas e congêneres, em vias públicas, ciclovias e ciclofaixas, no âmbito do município de Araruna”, dentro das próximas 4 semanas, para tanto sugere a presença das seguintes autoridades/segmentos:  Prefeito Municipal; Secretário de Educação; Diretores Escolares; Policia Militar; Polícia de Trânsito; Detran; Conselho de Segurança; Associação industrial e Comercial de Araruna; Representantes das igrejas;  Demais departamentos do Município que possam contribuir para o tema; Sociedade Civil organizada.</t>
   </si>
   <si>
     <t>244</t>
-  </si>
-[...1 lines deleted...]
-    <t>23</t>
   </si>
   <si>
     <t>http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/244/requerimento_023-2026_assinada.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que o presente subscreve, ao usar das atribuições conferidas_x000D_
 pelo Artigo 129, do Regimento Interno desta Casa de Leis REQUEREM à Mesa_x000D_
 Diretiva, ouvido o Soberano Plenário, que seja remetido expediente ao_x000D_
 EXCELENTÍSSIMO SENHOR PREFEITO – GUSTAVO FRANÇA DOS SANTOS,_x000D_
 para que, por meio do Departamento de competente, seja realizada a extensão da_x000D_
 rede de baixa tensão e a instalação de iluminação pública na saída do Distrito de_x000D_
 São Geraldo com destino à Araruna</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
     <t>http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/237/req-24-2026_-_servidora_cedida_gleice_assinado.pdf</t>
   </si>
   <si>
     <t>REQUER à Mesa Diretiva, ouvido o Soberano Plenário, que seja remetido expediente ao EXCELENTÍSSIMO SENHOR PREFEITO – GUSTAVO FRANÇA DOS SANTOS, solicitando para que informe, afim de esclarecimento público: _x000D_
 Considerando a Portaria nº 541/2025 (ANEXO 1) que “Prorroga o afastamento à servidora Gleici Mary Guidett Braga, para prestar serviços à Justiça Eleitoral do Estado do Paraná, Juízo da 74ª Zona Eleitoral de Peabiru-PR, e dá outras providências, e em observação a Lei Municipal nº 1.233/2004 que versa sobre O AFASTAMENTO PARA SERVIR A OUTRO ÓRGÃO OU ENTIDADE</t>
@@ -1115,60 +1263,465 @@
   <si>
     <t>http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/277/requerimento_n._034-2026_-_frota_combustivel_diario_de_bordo_assinado_assinado.pdf</t>
   </si>
   <si>
     <t>REQUEREM Informações detalhadas sobre a frota municipal, consumo de combustível e controle por meio de Relatórios de Bordo, referente ao exercício 2024 e 2025, segue: 1 . Da frota e equipamentos (exercício 2024/2025): A) Solicita-se a relação detalhada da frota municipal (veículos leves, pesados, máquinas e implementos) da administração pública municipal, especificando marca, modelo, placa e estado de conservação.   2 . Do controle de combustível (exercício 2024/2025): A) Tipo de combustível utilizado por veículo/equipamento; B) Quantidade consumida por tipo de combustível; C)  Média de km rodados por litros, por tipo de veículos e combustível. D) Quantidade de combustível utilizados por secretaria ou diretorias; E) Descrição do sistema de controle de abastecimento e registros adotados; 3 . Dos relatórios de bordo (exercício 2024/2025): A) Como é realizado a fiscalização dos veículos oficiais, no que compete o controle de destino e finalidade pública do deslocamento, condutor, controle de quilometragem e abastecimento.  B) Quem é o servidor público designado para a avaliação dos relatórios de bordo?  C) Qual o protocolo adotado no controle dos relatórios de bordo?</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
     <t>http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/291/requerimento_n._035-2026_-_lei_1924-2016_bolsa_atleta_assinado_assinado.pdf</t>
   </si>
   <si>
     <t>REQUEREM à Mesa Diretiva, ouvido o Soberano Plenário, que seja remetido expediente ao EXCELENTÍSSIMO SENHOR PREFEITO – GUSTAVO FRANÇA DOS SANTOS, solicitando para que informe, afim de esclarecimento público: Considerando a Lei Municipal nº 1.924/2016, que Institui o PROGRAMA BOLSA ATLETA e dá outras providências. Requer os seguintes esclarecimentos: A) Cientes que a Lei nº 1.924/2016 foi sancionada, com respectiva publicação, sendo por tanto esta é uma lei válida e que o município deve cumprir, a mesma tem sido aplicada? SIM ou NÃO. B) Considerando o Art. 2°. Compete ao PROGRAMA BOLSA ATLETA conceder aos atletas amadores incentivos em dinheiro, cujos valores serão fixados entre o mínimo de R$ 100,00 (cem reais) e o máximo de RS 600,00 (seiscentos reais), sendo que poderão ser pagos mensalmente, por competição ou eventualmente, dependendo da natureza do projeto. Questiona-se: 1- Em 2025 houveram atletas beneficiados? Quantos? Valor despendido? Competições que participaram representando o município? 2 - No momento o município possui beneficiados pelo Programa Bolsa Atleta? Quantos? Valor investido por atleta e competições que estão participando? C) Em seu Art. 14. Os recursos do Programa Bolsa Atleta somente poderão ser utilizados para cobrir gastos com educação, alimentação, saúde, inscrições, passagens para eventos esportivos, transporte urbano e aquisição de material esportivo. Em caso de disponibilização de Bolsa Atleta, no exercício 2025/2026 como este controle tem sido realizado?  D) Havendo atletas interessados em pleitear a Bolsa, como deverão proceder para ter acesso ao incentivo?</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/294/requerimento_036-2026.pdf</t>
+    <t>http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/294/req_036__anexo.pdf</t>
   </si>
   <si>
     <t>O Vereador que abaixo subscreve, no uso de suas atribuições legais e regimentais, vem_x000D_
 respeitosamente à presença de Vossa Excelência, após ouvido o Plenário, requerer que_x000D_
 seja encaminhado expediente ao Poder Executivo Municipal, solicitando, por meio do setor_x000D_
 competente, a reavaliação do atual sentido de circulação da Rua Rio Grande do Sul,_x000D_
 que atualmente opera em mão única, no município de Araruna.</t>
   </si>
   <si>
+    <t>301</t>
+  </si>
+  <si>
+    <t>37</t>
+  </si>
+  <si>
+    <t>http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/301/requerimento_n_037-2026_-_rua_mario_soriani_assinado_assinado.pdf</t>
+  </si>
+  <si>
+    <t>REQUEREM à Mesa Diretiva, ouvido o Soberano Plenário, que seja remetido expediente ao EXCELENTÍSSIMO SENHOR PREFEITO – GUSTAVO FRANÇA DOS SANTOS, solicitando para que informe, afim de esclarecimento público: Considerando a Indicação nº 025/2025 de 01 de setembro de 2025, que solicitou ao PREFEITO DO MUNICÍPIO DE ARARUNA, para que junto ao Departamento responsável fosse realizado estudo de planejamento e execução, para revitalização da sinalização e alterações necessárias para melhoria do trânsito na Avenida 29 de Novembro na localização esquina com a Rua João Pessoa e Rua Pioneiro Mario Soriani.  Pergunta-se: 1- Quais providências já foram tomadas? 2 - Qual a data prevista para realização das melhorias indicadas? 3 - Por se tratar de trecho que dá acesso aos bairros Aquarius, Primavera e Village, bem como, por ser rota de acesso a UBS Dr. Genésio, é notório o intenso fluxo de veículos e pedestres, contata-se as seguintes situações: A) Estreitamento da via; B) Calçadas danificadas e em alguns trechos ausentes em ambas laterais da rua Mario Soriani; C) Obstrução de calçadas por grama, buracos, materiais de construção que impede livre trânsito de pedestre; D) Posteamento no meio da calçada, obstruindo trânsito de pedestres. Questiona-se quais as providências estão planejadas para a Rua Mario Soriani e qual o prazo para execução?</t>
+  </si>
+  <si>
+    <t>302</t>
+  </si>
+  <si>
+    <t>38</t>
+  </si>
+  <si>
+    <t>http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/302/requerimento_society_sao_vicente_assinado_assinado_assinado.pdf</t>
+  </si>
+  <si>
+    <t>REQUERIMENTO 038/2026_x000D_
+Os Vereadores que o presente subscreve, ao usar das atribuições conferidas pelo Artigo_x000D_
+129, do Regimento Interno desta Casa de Leis REQUEREM à Mesa Diretiva, ouvido o_x000D_
+Soberano Plenário, que seja remetido expediente ao EXCELENTÍSSIMO SENHOR_x000D_
+PREFEITO – GUSTAVO FRANÇA DOS SANTOS, solicitando para que informe previsão_x000D_
+de melhorias:_x000D_
+Venho, por meio deste, requerer informações e providências acerca do Campo Society_x000D_
+localizado no Distrito de São Vicente._x000D_
+Considerando a importância desse espaço para a comunidade, especialmente como local_x000D_
+destinado à prática esportiva, lazer e convivência social, questiona-se:</t>
+  </si>
+  <si>
+    <t>312</t>
+  </si>
+  <si>
+    <t>39</t>
+  </si>
+  <si>
+    <t>http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/312/reque_n_039_assinado_assinado_assinado.pdf</t>
+  </si>
+  <si>
+    <t>REQUERIMENTO Nº 039/2026_x000D_
+Os Vereadores que o presente subscreve, ao usar das atribuições conferidas pelo Artigo_x000D_
+129, do Regimento Interno desta Casa de Leis REQUEREM à Mesa Diretiva, ouvido o_x000D_
+Soberano Plenário, que seja remetido expediente ao EXCELENTÍSSIMO SENHOR_x000D_
+PREFEITO – GUSTAVO FRANÇA DOS SANTOS, para que, por meio do Departamento_x000D_
+de competente, seja realizada a readequação e cascalhamento da estrada rural que_x000D_
+liga os Distritos de São Geraldo a São Vicente, no trecho ainda não pavimentado, com_x000D_
+extensão aproximada de mais de 10 km.</t>
+  </si>
+  <si>
+    <t>321</t>
+  </si>
+  <si>
+    <t>40</t>
+  </si>
+  <si>
+    <t>http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/321/requerimento_n._040-2026_-_concsurso_2026_assinado_assinado.pdf</t>
+  </si>
+  <si>
+    <t>REQUEREM à Mesa Diretiva, ouvido o Soberano Plenário, que seja remetido expediente ao EXCELENTÍSSIMO SENHOR PREFEITO – GUSTAVO FRANÇA DOS SANTOS, solicitando para que informe, afim de esclarecimento público: Considerando a Dispensa nº 14/2026, Processo administrativo nº 28/2026, Valor homologado R$ 79.880,00 (setenta e nove mil oitocentos e oitenta Reais). Objeto: Contratação de Instituto de Ensino ou instituição congênere, sem fins lucrativos e com finalidade estatutária compatível, para prestação de serviços técnicos especializados de planejamento, organização e execução de Concurso Público destinado ao provimento de cargos efetivos do Município de Araruna-PR, questiona-se: 1 - No Termo de Referência TR (p.1) da justificativa, e, no Estudo Técnico Preliminar ETP (não paginado) DA NECESSIDADE DE CONTRATAÇÃO, consta a seguinte redação: No caso em análise, a necessidade da contratação decorre da existência de cargos efetivos vagos na estrutura da Prefeitura Municipal de Araruna e da ocorrência de aposentadorias já efetivadas e de outras previstas para os próximos exercícios, como também da necessidade de ampliação ou reestruturação de serviços que demandam recomposição do quadro funcional. Como não existe concurso público vigente apto a suprir a atual demanda, fez-se necessário realizar um novo, pois a ausência de servidores efetivos em número suficiente compromete a continuidade e a qualidade dos serviços prestados pela administração municipal. Pergunta-se: A) Quais e quantos são os cargos efetivos vagos na estrutura da Prefeitura Municipal de Araruna? B) Quais e quantos são os cargos efetivos vagos em decorrência de aposentadoria já efetivada? C) Qual a programação de pedidos de aposentadorias indicando cargos e data para sua efetivação? D) Quais e quantos são os cargos efetivos necessários para ampliação ou reestruturação de serviços que demandam recomposição do quadro funcional? A qual secretaria ou departamento serão vinculados? E) No item 5.1 do TR e ETP prevê concurso para 28 cargos, solicita o detalhamento de onde cada cargo será lotado, com descritivo de atribuição, que justifique tal necessidade.  2 - No ETP, (não paginado) em seu item: 3 – ALINHAMENTO ENTRE A CONTRATAÇÃO E O PLANO DE CONTRATAÇÕES ANUAL Todavia, a ausência momentânea de formalização do PCA não compromete a regularidade da presente contratação, uma vez que a realização de Concurso Público para provimento de cargos efetivos da Secretaria Municipal de Educação encontra-se plenamente alinhada ao planejamento estratégico do Município e às necessidades permanentes da Administração Pública, constituindo medida indispensável para a recomposição do quadro funcional e para a continuidade adequada dos serviços públicos educacionais. Dessa forma, ainda que não formalizado o Plano de Contratações Anual, a contratação pretendida encontra-se devidamente amparada no orçamento municipal, em consonância com o planejamento institucional e com os princípios da legalidade, eficiência e interesse público, não havendo óbice jurídico à sua regular tramitação. Mediante tal item, requer: A) Que seja apresentado Estudo de Impacto Financeiro, prevendo todos os cargos especificados no item 5.1 (TR e ETP).  3 - No item 8 do TR (p.17) , consta:  8- CRITÉRIOS DE PAGAMENTO (ARTIGO 6.  XXIII, a) ao j)  Recebimento do Objeto 8.1. – Os serviços serão recebidos pela Diretoria de Agropecuária e Meio Ambiente, podendo ser rejeitados, no todo ou em parte, quando em desacordo com as especificações constantes no Termo de Referência. Pergunta-se: A) Por que o objeto de contratação desta dispensa de licitação está atrelado aos critérios de pagamento da Diretoria de Agropecuária e Meio Ambiente?</t>
+  </si>
+  <si>
+    <t>322</t>
+  </si>
+  <si>
+    <t>41</t>
+  </si>
+  <si>
+    <t>http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/322/requerimento_n._041-2026_-_revitalizacao_sinalizacao_transito_av_pr_e_pr465_assinado_assinado.pdf</t>
+  </si>
+  <si>
+    <t>REQUEREM à Mesa Diretiva, ouvido o Soberano Plenário, que seja remetido expediente ao EXCELENTÍSSIMO SENHOR PREFEITO – GUSTAVO FRANÇA DOS SANTOS, solicitando para que informe, afim de esclarecimento público: Considerando a Indicação nº 032/2025 de setembro de 2025, que solicitou ao PREFEITO DO MUNICÍPIO DE ARARUNA, para que junto ao Departamento responsável fosse realizado estudo de planejamento e execução, para revitalização da sinalização e alterações necessárias para melhoria do trânsito do município de Araruna ao longo da Avenida Paraná e PR 465 trecho municipalizado. Pergunta-se:  1 - Já se tem data prevista para realização das melhorias indicadas? 2 - Qual o planejamento elaborado para melhoria e segurança do trânsito ao longo da Avenida Paraná e PR 465 trecho municipalizado? 3 - Existe previsão de recurso para revitalização do trecho em questão?</t>
+  </si>
+  <si>
+    <t>320</t>
+  </si>
+  <si>
+    <t>42</t>
+  </si>
+  <si>
+    <t>http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/320/requerimento_n._042-2026_-_limpeza_canaleta_pr_465_assinado_assinado.pdf</t>
+  </si>
+  <si>
+    <t>REQUEREM à Mesa Diretiva, ouvido o Soberano Plenário, que seja remetido expediente ao EXCELENTÍSSIMO SENHOR PREFEITO – GUSTAVO FRANÇA DOS SANTOS, solicitando para que informe, afim de esclarecimento público: Considerando a Indicação nº 041/2025 de outubro de 2025, que solicitou ao PREFEITO DO MUNICÍPIO DE ARARUNA, que por meio do Departamento competente, fosse realizado limpeza das canaletas da PR 465, no trecho municipalizado. Pergunta-se:  1 - Tem-se cronograma aprovado para a realização da limpeza nas canaletas da PR 465, no trecho municipalizado?</t>
+  </si>
+  <si>
+    <t>323</t>
+  </si>
+  <si>
+    <t>43</t>
+  </si>
+  <si>
+    <t>http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/323/requerimento_n._043-2026_-_fiacao_e_melhorias_pr_465_assinado_assinado.pdf</t>
+  </si>
+  <si>
+    <t>REQUEREM à Mesa Diretiva, ouvido o Soberano Plenário, que seja remetido expediente ao EXCELENTÍSSIMO SENHOR PREFEITO – GUSTAVO FRANÇA DOS SANTOS, solicitando para que informe, afim de esclarecimento público: Considerando a informação recebida que a interrupção da iluminação dos postes entre as empresas Roper Plast e A. J. Rorato, PR 465 trecho municipalizado, decorre do furto de fiações e cabeamentos.  Pergunta-se:  1 - Quais as providências já foram tomadas para o restabelecimento da iluminação? 2 - No trecho indicado há instalação de câmeras? Sim ou Não? 3 - As Câmeras conseguiram captar a imagem do ato criminoso? Sim ou Não? 4 - O sistema de monitoramento de Araruna encontra-se em funcionamento? Sim ou Não? Em caso de resposta negativa quais tem sido as providências para seu pleno funcionamento?</t>
+  </si>
+  <si>
+    <t>342</t>
+  </si>
+  <si>
+    <t>44</t>
+  </si>
+  <si>
+    <t>http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/342/requ._estrada_e_ponte_assinado_assinado_28129_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Os Vereadores que o presente subscreve, ao usar das atribuições conferidas pelo Artigo_x000D_
+129, do Regimento Interno desta Casa de Leis REQUEREM à Mesa Diretiva, ouvido o_x000D_
+Soberano Plenário, que seja remetido expediente ao EXCELENTÍSSIMO SENHOR_x000D_
+PREFEITO – GUSTAVO FRANÇA DOS SANTOS, para que, por meio do Departamento_x000D_
+competente, seja realizado de readequação, cascalhamento e conservação da estrada_x000D_
+rural , bem como a reconstrução da ponte existente na estrada Stichuk, visando_x000D_
+assegurar melhores condições de tráfego, segurança e qualidade de vida à população_x000D_
+atendida por essa importante via, especialmente para o plantio, o escoamento da safra_x000D_
+e a produção de leite.</t>
+  </si>
+  <si>
+    <t>340</t>
+  </si>
+  <si>
+    <t>45</t>
+  </si>
+  <si>
+    <t>http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/340/requerimento_n._045-2026_-_furtos_cemiterio_assinado_assinado.pdf</t>
+  </si>
+  <si>
+    <t>REQUEREM à Mesa Diretiva, ouvido o Soberano Plenário, que seja remetido expediente ao EXCELENTÍSSIMO SENHOR PREFEITO – GUSTAVO FRANÇA DOS SANTOS, solicitando para que informe, afim de esclarecimento público: Acolhendo a informação recebida pelos moradores de Araruna de novos furtos praticados no Cemitério Municipal. Pergunta-se: 1 - As Câmeras de segurança que foram instaladas no cemitério municipal de Araruna conseguiram captar a imagem dos atos criminosos, SIM OU NÃO? 2 - O sistema de monitoramento encontra-se em funcionamento, SIM OU NÃO? Em caso de resposta negativa quais tem sido as providências para seu pleno funcionamento? 3 - Existe planejamento para melhorar a segurança no cemitério municipal? Quais as melhorias previstas e prazo programado para sua execução?</t>
+  </si>
+  <si>
+    <t>341</t>
+  </si>
+  <si>
+    <t>46</t>
+  </si>
+  <si>
+    <t>http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/341/requerimento_n_046-2016_-_requerimento_remocao_veiculos_abandonados_assinado_assinado.pdf</t>
+  </si>
+  <si>
+    <t>REQUEREM à Mesa Diretiva, ouvido o Soberano Plenário, que seja remetido expediente ao EXCELENTÍSSIMO SENHOR PREFEITO – GUSTAVO FRANÇA DOS SANTOS, solicitando para que informe, afim de esclarecimento público: Requer informações do Executivo quanto as providências para a retirada dos veículos abandonados, sucateados que se encontram em diversas ruas do Município de Araruna. 1 - Quais providencias estão sendo tomadas para realizar a retirada desses veículos das vias públicas? 2 - Já houve diálogo junto ao Batalhão de Polícia de Trânsito e Polícia Militar para buscar alternativas? 3 - O Município possui algum convênio junto ao Detran para recolhimento destes veículos? Ou ainda, planejamento de implantação de pátio municipal para este fim?  4 - O Município tem em pauta a elaboração de Lei Municipal que dispõe sobre a remoção de veículos abandonados em logradouros públicos do município de Araruna?</t>
+  </si>
+  <si>
+    <t>362</t>
+  </si>
+  <si>
+    <t>47</t>
+  </si>
+  <si>
+    <t>http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/362/requerimento_n._047-2026_-_e.f.c_terceirizados_assinado_assinado.pdf</t>
+  </si>
+  <si>
+    <t>REQUEREM à Mesa Diretiva, ouvido o Soberano Plenário, que seja remetido expediente ao EXCELENTÍSSIMO SENHOR PREFEITO – GUSTAVO FRANÇA DOS SANTOS, solicitando para que informe, afim de esclarecimento público:_x000D_
+Considerando o Processo Administrativo Licitatório nº. 188/2025, Pregão Eletrônico nº. 68/2025, com abertura em 06/11/2025, e data de homologação 05/12/2025, com objeto de contratação empresa especializada para prestação de serviços complementares de natureza comum (atividades auxiliares, instrumentais e acessórias) consubstanciadas em atividades meio, conforme condições e exigências estabelecidas neste instrumento. Com valor homologado de R$ 4.100.250,84 (quatro milhões, cem mil, duzentos e cinquenta Reais e oitenta e quatro centavos), firmado contrato nº 16/2026 com a empresa 11.712.053/0001-51 - E. F. C. SERVIÇOS DA CONSTRUÇÃO EIRELI, com vigência de 03/02/2026 à 03/02/2027, ressaltando que se trata de mesma empresa prestadora de serviço desta natureza com contrato anterior firmado nº 35/2021 com vigência de 09/09/2021 à 08/02/2026</t>
+  </si>
+  <si>
+    <t>363</t>
+  </si>
+  <si>
+    <t>48</t>
+  </si>
+  <si>
+    <t>http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/363/requerimento_n._048-2026_-_parque_industrial_das_araras_assinado_assinado.pdf</t>
+  </si>
+  <si>
+    <t>REQUEREM à Mesa Diretiva, ouvido o Soberano Plenário, que seja remetido expediente ao EXCELENTÍSSIMO SENHOR PREFEITO – GUSTAVO FRANÇA DOS SANTOS, solicitando para que informe, afim de esclarecimento público:_x000D_
+Considerando o Requerimento nº 016/2026 de fevereiro de 2026, que resultou em Ofício de resposta do Poder Executivo Nº 139/2026 de 24 de março de 2026, no que compete o andamento das obras no Parque Industrial das Araras, localizado no lote de terras n° 16, parte da gleba n° 05, da Colônia Mourão, situado às Margens da PR 558 que liga Araruna às Campo Mourão</t>
+  </si>
+  <si>
+    <t>371</t>
+  </si>
+  <si>
+    <t>49</t>
+  </si>
+  <si>
+    <t>http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/371/req_049-2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicitamos para que informe, afim de esclarecimento público:_x000D_
+Considerando que dentre as pautas de valorização do trabalhador rural está a acessibilidade do campo à cidade, faz-se pertinente o levantamento de dados quanto ao planejamento das pontes rurais</t>
+  </si>
+  <si>
+    <t>369</t>
+  </si>
+  <si>
+    <t>50</t>
+  </si>
+  <si>
+    <t>http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/369/req_050-2026.pdf</t>
+  </si>
+  <si>
+    <t>Requer ao Prefeito, que se reporte à Secretaria Municipal de Saúde para levantamento de informações sobre a fila de espera do SUS, incluindo dados sobre procedimentos, consultas e exames pendentes, visando transparência e gestão de filas.</t>
+  </si>
+  <si>
+    <t>370</t>
+  </si>
+  <si>
+    <t>51</t>
+  </si>
+  <si>
+    <t>http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/370/req_051-2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicitamos para que informe, afim de esclarecimento público:_x000D_
+Considerando a Indicação nº 012/2026 de 19 de março, que solicitou ao PREFEITO DO MUNICÍPIO DE ARARUNA, para que junto ao Departamento responsável fosse realizado manutenção e melhorias devidas na estrada da Água do Urutu, comunidade rural de Araruna.</t>
+  </si>
+  <si>
+    <t>379</t>
+  </si>
+  <si>
+    <t>52</t>
+  </si>
+  <si>
+    <t>http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/379/requ_052_estrada_assinado.pdf</t>
+  </si>
+  <si>
+    <t>REQUERIMENTO Nº 052/2026_x000D_
+Os Vereadores que abaixo subscreve, usando das atribuições que lhe são_x000D_
+conferidas pelo Regimento Interno desta Casa de Leis, em especial ao contido no_x000D_
+art. 129, comparecem com respeito e acatamento à presença do Ilustre Presidente_x000D_
+da Câmara dos Vereadores para:_x000D_
+Solicitar, ao EXCELENTÍSSIMO SENHOR PREFEITO – GUSTAVO FRANÇA DOS_x000D_
+SANTOS, para que, junto ao Departamento Competente seja feita a realização_x000D_
+da readequação, cascalhamento e conservação, na estrada da Cascalheira, visando_x000D_
+assegurar melhores condições de tráfego, segurança e qualidade de vida à_x000D_
+população atendida por esse importante via, especialmente para o plantio, o_x000D_
+escoamento da safra e a produção de leite.</t>
+  </si>
+  <si>
+    <t>380</t>
+  </si>
+  <si>
+    <t>53</t>
+  </si>
+  <si>
+    <t>http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/380/req_053_cemiterio_assinado_1.pdf</t>
+  </si>
+  <si>
+    <t>REQUERIMENTO Nº 053/2026_x000D_
+Os Vereadores que abaixo subscreve, usando das atribuições que lhe são_x000D_
+conferidas pelo Regimento Interno desta Casa de Leis, em especial ao contido no_x000D_
+art. 129, comparecem com respeito e acatamento à presença do Ilustre Presidente_x000D_
+da Câmara dos Vereadores para:_x000D_
+Solicitar, ao EXCELENTÍSSIMO SENHOR PREFEITO – GUSTAVO FRANÇA DOS_x000D_
+SANTOS, para que, junto ao Departamento Competente seja feita realização de_x000D_
+melhorias no Cemitério no distrito de São Vicente, com o objetivo de garantir maior_x000D_
+segurança, organização e dignidade ao local, requerendo as seguintes ações:_x000D_
+1. Instalação de câmeras de monitoramento, visando prevenir atos de_x000D_
+vandalismo e aumentar a segurança do patrimônio público;_x000D_
+2. Instalação de energia elétrica e iluminação adequada em todo o espaço do_x000D_
+cemitério, proporcionando maior segurança no período noturno;_x000D_
+3. Implantação de novos sepultamentos em sistema de gavetas, conforme_x000D_
+normas de higiene e segurança, contribuindo para melhor aproveitamento do_x000D_
+espaço e maior dignidade nos sepultamentos;_x000D_
+4. Construção de banheiro no cemitério municipal, oferecendo melhores_x000D_
+condições de atendimento, conforto e dignidade aos visitantes e servidores_x000D_
+que atuam no local.</t>
+  </si>
+  <si>
+    <t>383</t>
+  </si>
+  <si>
+    <t>54</t>
+  </si>
+  <si>
+    <t>http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/383/req-054-2026_-reformas_pracas_contrato_33-2024_.pdf</t>
+  </si>
+  <si>
+    <t>- Solicita-se para que informe, afim de esclarecimento público: _x000D_
+Considerando a licitação nº 6/2024, Processo administrativo nº 40/2024, Valor homologado R$ 1.806.300,00 (um milhão, oitocentos e seis mil e _x000D_
+trezentos Reais), aditivo de R$ 155.571,12 (cento e cinquenta e cinco mil, quinhentos e setenta e um Reais e doze centavos), Contrato nº 33/2024, _x000D_
+Objeto: CONTRATAÇÃO DE EMPRESA PARA EXECUÇÃO DE REVITALIZAÇÃO DE PRAÇAS - CONFORME PROJETOS, PLANILHAS E TERMO DE REFERÊNCIA. Com início de vigência de 19/06/2024 e término 13/05/2025, com termo aditivo de prazo Vigência Atualizada para 10/06/2026, questiona-se: _x000D_
+1. As obras previstas no Processo Administrativo nº 40/2024 serão concluídas dentro do novo prazo de vigência atualizado? Sim ou Não.  _x000D_
+2. Apresentar de forma detalhada as pendências referentes a execução do projeto, que justificou o termo aditivo de prazo de vigência.  _x000D_
+3. Apresentar os motivos que demandaram o valor aditivo de contrato de R$ 155.571,12.</t>
+  </si>
+  <si>
+    <t>382</t>
+  </si>
+  <si>
+    <t>55</t>
+  </si>
+  <si>
+    <t>http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/382/req-055-2026_-quantidadede_estagiarios_.pdf</t>
+  </si>
+  <si>
+    <t>- Solicita-se para que informe, afim de esclarecimento público:_x000D_
+Informações acerca da contratação de estagiários para atender aos diferentes Departamentos da Prefeitura Municipal de Araruna, solicita-se:_x000D_
+1. Que seja apresentado planilha comparativa MENSAL referente aos exercícios 2024, 2025 e 2026, elucidando as seguintes informações:_x000D_
+a) Número de estagiários;_x000D_
+b) Valor mensal do contrato;_x000D_
+c) Informação dos respectivos espaços de estágio;_x000D_
+d) Descritivo do protocolo de seleção do estagiário;_x000D_
+e) Apresentar percentual de incidência do número de estagiários quando comparados ao número de funcionários públicos;_x000D_
+f) Apresentar percentual de incidência de despesa de contrato para manutenção de estagiários quando comparados a despesa com folha de pagamento do funcionalismo público.</t>
+  </si>
+  <si>
+    <t>388</t>
+  </si>
+  <si>
+    <t>56</t>
+  </si>
+  <si>
+    <t>AZULÃO DOLLY, VALMIR MOTORISTA</t>
+  </si>
+  <si>
+    <t>http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/388/requerimento_testada_5_mts_02_assinado_assinado.pdf</t>
+  </si>
+  <si>
+    <t>REQUERIMENTO 056/2026_x000D_
+Os Vereadores que o presente subscreve, ao usar das atribuições conferidas pelo_x000D_
+Artigo 129, do Regimento Interno desta Casa de Leis REQUEREM à Mesa Diretiva,_x000D_
+ouvido o Soberano Plenário, que seja remetido expediente ao EXCELENTÍSSIMO_x000D_
+SENHOR PREFEITO – GUSTAVO FRANÇA DOS SANTOS, solicitando para que_x000D_
+informe os questionamentos referente ao projeto de Lei Complementar 004/2026.</t>
+  </si>
+  <si>
+    <t>389</t>
+  </si>
+  <si>
+    <t>57</t>
+  </si>
+  <si>
+    <t>http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/389/req-57-2026_-tomada_de_contas_especial_.pdf</t>
+  </si>
+  <si>
+    <t>REQUEREM à Mesa Diretiva, ouvido o Soberano Plenário, que seja remetido expediente ao EXCELENTÍSSIMO SENHOR PREFEITO – GUSTAVO FRANÇA DOS SANTOS, solicitando para que informe, afim de esclarecimento público:_x000D_
+Considerando o Processo 157569/23 do Tribunal de Contas do Estado do Paraná (TCE – PR) que resultou no Acórdão nº 1773/2025 - Primeira Câmara. Tomada de Contas Extraordinária. Horas extras, adicional noturno e plantões pagos sem respectivo controle de jornada. Pela parcial procedência, com aplicação de sanções pecuniárias e expedição de determinação, que, em 30 (trinta) dias, dê-se início à Tomada de Contas Especial pelo Poder Executivo de Araruna para o fim de averiguar minuciosamente as irregularidades multimencionadas no presente feito, requer:_x000D_
+1) O prazo foi cumprido e a documentação foi devidamente enviada ao TCE-PR SIM ou NÃO?_x000D_
+2) Houve resposta do TCE-PR em relação a documentação apresentada SIM ou NÃO? Em caso positivo apresentar cópia da resposta._x000D_
+3) Que seja disponibilizado na íntegra a continuidade do processo em andamento._x000D_
+4) Que seja apresentado relatório circunstanciado das principais fragilidades identificadas pela tomada de contas especial, e plano de providências para suprimi-las.</t>
+  </si>
+  <si>
+    <t>390</t>
+  </si>
+  <si>
+    <t>58</t>
+  </si>
+  <si>
+    <t>http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/390/req-58-2026_-reitera_rename_.pdf</t>
+  </si>
+  <si>
+    <t>REQUEREM à Mesa Diretiva, ouvido o Soberano Plenário, que seja remetido expediente ao EXCELENTÍSSIMO SENHOR PREFEITO – GUSTAVO FRANÇA DOS SANTOS, solicitando para que informe, afim de esclarecimento público:_x000D_
+Considerando a Indicação nº 040/2025 de 03 de novembro de 2025, que solicitou ao PREFEITO DO MUNICÍPIO DE ARARUNA, para que junto ao Departamento responsável, fosse criada e implementada Lei Municipal que dispõe sobre a aceitação de receitas médicas emitidas por profissionais não vinculados ao SUS para fornecimento de medicamentos pela rede pública de saúde do município de Araruna – Paraná, nos termos da RENAME. Inclusive foi enviado em anexo, proposta de Projeto de Lei que contemplou tal indicação._x000D_
+Pergunta-se:_x000D_
+1. Quais encaminhamentos foram dados para atendimento de tal indicação?</t>
+  </si>
+  <si>
+    <t>391</t>
+  </si>
+  <si>
+    <t>59</t>
+  </si>
+  <si>
+    <t>http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/391/req-59-2026_-oficio_194_-cessao_soriani_assinado.pdf</t>
+  </si>
+  <si>
+    <t>REQUER à Mesa Diretiva, ouvido o Soberano Plenário, que seja remetido expediente ao EXCELENTÍSSIMO SENHOR PREFEITO – GUSTAVO FRANÇA_x000D_
+DOS SANTOS, solicitando para que informe, afim de esclarecimento público:_x000D_
+   Considerando o Ofício nº 194/2026 do Poder Executivo, datado em 16/04/2026, em resposta ao Requerimento nº025/2026, que questionou a Portaria nº 432/2024 que cedeu a servidora "Tatiane Carla Soriani" para prestar serviços junto ao Governo do Estado com ônus ao órgão de origem, foi afirmado pelo Município plena legalidade dos referidos atos administrativos que disciplinaram a cessão da servidora pública efetiva, e as custas de sua remuneração e encargos arcados pelo município no período de 01/01/2025 à 04/09/2025. Cuja justificativa apresentada para manutenção de tais custos remuneratórios foi que: “Além da Cooperação Federativa e o Interesse Público Municipal a servidora, ao atuar no Estado em áreas de_x000D_
+planejamento e convênios, facilita a captação de recursos e a execução de políticas públicas que beneficiam diretamente o Município de Araruna, o que justifica o investimento em sua remuneração”. Por tudo, pergunta-se:_x000D_
+_x000D_
+1. Quais foram os recursos captados ligados diretamente a esta Cooperação Federativa que beneficiou o município de Araruna?_x000D_
+2. Detalhar valores investidos e políticas públicas do município de Araruna que foram beneficiadas em decorrência desta parceria com o Estado._x000D_
+3. Detalhar as custas com despesas de remuneração e encargos com a servidora durante este período que o município manteve a cooperação com o ônus.</t>
+  </si>
+  <si>
+    <t>400</t>
+  </si>
+  <si>
+    <t>61</t>
+  </si>
+  <si>
+    <t>http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/400/req-062-2026_-carregadoresveiculares_.pdf</t>
+  </si>
+  <si>
+    <t>REQUEREM à Mesa Diretiva, ouvido o Soberano Plenário, que seja remetido expediente ao EXCELENTÍSSIMO SENHOR PREFEITO – GUSTAVO FRANÇA DOS SANTOS, solicitando para que informe, afim de esclarecimento público:_x000D_
+Considerando o Ofício Nº 75/2026 de 25 de fevereiro de 2026, em resposta ao Requerimento Nº 002/2026 que questionou a Licitação 22/2024 com o objeto de: CONTRATAÇÃO DE EMPRESA ESPECIALIZADA EM ENGENHARIA PARA FORNECIMENTO E INSTALAÇÃO DE SISTEMAS FOTOVOLTAICOS, EFICIENTIZAÇÃO DE LAMPADAS E DEMAIS ITENS CONFORME TERMO DE REFERÊNCIA, que previa a implantação de 3 pontos de carregador veicular elétrico, pergunta-se:  _x000D_
+a) Em Ofício Nº 75/2026 foi relatado que conforme “informação técnica do Departamento de Planejamento, os equipamentos ainda não se encontram em funcionamento em razão da necessidade de finalização e montagem do padrão de energia em edificação próxima, estrutura necessária ao seu adequado funcionamento. A indisponibilidade decorre de pendência técnica relacionada à infraestrutura elétrica indispensável para ativação segura e regular dos equipamentos”. Logo questiona-se, foi resolvido a pendência relatada? Os carregadores veiculares estão em funcionamento? Em resposta negativa, justificar._x000D_
+b) Sobre as providências que seriam tomadas para o pleno funcionamento foi informado que “os setores técnicos competentes acompanham a situação e avaliam as medidas necessárias para viabilizar a conclusão das etapas técnicas exigidas, observados os critérios de viabilidade, segurança e regularidade administrativa”. Quais foram as medidas adotadas? E qual a previsão para liberação dos carregadores veiculares? _x000D_
+c) Sobre o questionamento da instalação dos pontos de carregadores veiculares em local de formação de bolsão de água foi nos informado em ofício que “A situação está sendo tratada administrativamente, no âmbito técnico competente, visando a solução adequada e a plena operacionalização dos equipamentos, quando atendidos todos os requisitos necessários”. Pergunta-se o que já foi operacionalizado para sanar tal problema?_x000D_
+d) Por qual motivo foi retirado a fita de sinalização zebrada preto e amarela dos carregadores veiculares?</t>
+  </si>
+  <si>
+    <t>397</t>
+  </si>
+  <si>
+    <t>63</t>
+  </si>
+  <si>
+    <t>http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/397/requerimento_nc2ba_063-2026_-_limpeza_terreno_cessao_apae_assinado_assinado_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Os Vereadores que o presente subscreve, ao usar das atribuições_x000D_
+conferidas pelo Artigo 129, do Regimento Interno desta Casa de Leis REQUEREM_x000D_
+à Mesa Diretiva, ouvido o Soberano Plenário, que seja remetido expediente ao_x000D_
+EXCELENTÍSSIMO SENHOR PREFEITO – GUSTAVO FRANÇA DOS SANTOS,_x000D_
+solicitando, em caráter de urgência, a limpeza total, remoção de entulhos e roçada_x000D_
+do terreno de propriedade municipal cedido por cessão de uso à APAE –_x000D_
+Associação de Pais e Amigos dos Excepcionais de Araruna/PR, situado nas_x000D_
+proximidades da sede da entidade, nos termos e fundamentos a seguir expostos:</t>
+  </si>
+  <si>
     <t>184</t>
   </si>
   <si>
     <t>RESPR</t>
   </si>
   <si>
     <t>Resposta do Executivo Municipal – Requerimento</t>
   </si>
   <si>
     <t>http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/184/oficio_46-2026_resposta_ao_requerimento_120_-2025.pdf</t>
   </si>
   <si>
     <t>Ofício 46/2026 em resposta ao requerimento 120-2025</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
     <t>http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/187/oficio_047-2026_resposta_requerimento_n._115-2025.pdf</t>
   </si>
   <si>
     <t>ofício 47/2026 em resposta ao requerimento 115/2025</t>
   </si>
   <si>
     <t>216</t>
@@ -1481,126 +2034,481 @@
   <si>
     <t>286</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
     <t>http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/286/resposta_do_requerimento_122_de_2025_para_assinar__assinado.pdf</t>
   </si>
   <si>
     <t>Em atenção ao Requerimento nº 122/2025, de autoria do Vereador Valmir Alves de Oliveira e demais subscritores, encaminhado a este Poder Executivo, o qual solicita a instalação de um novo ponto de ônibus no Bairro Jardim Cidade Alta, na Rua José Luiz Rodolfo, esquina com a Rua Cascavel, cumpre-nos informar o que segue em anexo:</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
     <t>http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/289/resp_req_020-2026.pdf</t>
   </si>
   <si>
     <t>Em atenção ao Requerimento nº 020/2026, que solicita informações acerca da inclusão e publicização do Documento de Formalização de Demanda (DFD) nos processos de contratação direta, o Município vem, respeitosamente, prestar os seguintes esclarecimentos, em anexo:</t>
   </si>
   <si>
+    <t>295</t>
+  </si>
+  <si>
+    <t>142</t>
+  </si>
+  <si>
+    <t>http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/295/resposta_do_requerimento_019_de_2026_para_assinar_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Em atenção ao Requerimento nº 019/2026, encaminhado a este Poder Executivo, que solicita informações acerca das intervenções realizadas na Rua Presidente Rodrigues Alves, vimos por meio deste prestar os devidos esclarecimentos, os quais seguem em anexo:</t>
+  </si>
+  <si>
+    <t>296</t>
+  </si>
+  <si>
+    <t>143</t>
+  </si>
+  <si>
+    <t>http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/296/resposta_da_indicacao_005_de_2026_para_assinar_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Em atenção à Indicação nº 005/2026, de autoria dos Nobres Vereadores, a qual solicita a realização de limpeza da canaleta localizada na Avenida Paraná, no trecho em frente à Secretaria Municipal de Educação, cumpre-nos informar o que segue em anexo:</t>
+  </si>
+  <si>
+    <t>299</t>
+  </si>
+  <si>
+    <t>144</t>
+  </si>
+  <si>
+    <t>http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/299/resposta_do_requerimento_021_de_2026_assinado_protocolo_sapl.pdf</t>
+  </si>
+  <si>
+    <t>Resposta ao requerimento 021 de 2026, segue em anexo</t>
+  </si>
+  <si>
+    <t>308</t>
+  </si>
+  <si>
+    <t>145</t>
+  </si>
+  <si>
+    <t>http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/308/resposta_do_requerimento_035_de_2026_protocolo_sapl.pdf</t>
+  </si>
+  <si>
+    <t>Senhores Vereadores, em atenção ao Requerimento nº 035/2026, apresentado por esta Casa de Leis, que solicita informações acerca da aplicação da Lei Municipal nº 1.924/2016 (Programa Bolsa Atleta), passamos a responder, de forma objetiva, aos itens elencados, os quais seguem em anexo:</t>
+  </si>
+  <si>
+    <t>309</t>
+  </si>
+  <si>
+    <t>146</t>
+  </si>
+  <si>
+    <t>http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/309/resposta_do_requerimento_023_de_2026_protocolo_sapl.pdf</t>
+  </si>
+  <si>
+    <t>Em atenção ao Requerimento nº 023/2026, informamos que a solicitação referente à extensão da rede de baixa tensão e à implantação de iluminação pública na saída do Distrito de São Geraldo com destino ao município de Araruna foi devidamente recebida por este Departamento, segue anexo</t>
+  </si>
+  <si>
+    <t>313</t>
+  </si>
+  <si>
+    <t>147</t>
+  </si>
+  <si>
+    <t>http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/313/resposta_do_requerimento_031_de_2026_para_assinar_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Em atenção ao Requerimento nº 031/2026, de autoria de Vereador desta Casa de Leis, que solicita informações acerca do cumprimento da Lei Municipal nº 2.220/2025, que dispõe sobre a obrigatoriedade da execução do Hino Nacional e do Hino do Município de Araruna nas instituições de ensino públicas e privadas, informamos o que segue:</t>
+  </si>
+  <si>
+    <t>324</t>
+  </si>
+  <si>
+    <t>http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/324/resposta_do_requerimento_024_de_2026_protocolo_sapl.pdf</t>
+  </si>
+  <si>
+    <t>O MUNICÍPIO DE ARARUNA, Estado do Paraná, por meio de seu Prefeito, dentro de suas atribuições legais, vem respeitosamente, em resposta ao Requerimento nº 024/2026, que solicita informações acerca da Portaria nº 541/2025, que prorrogou o afastamento da servidora Gleici Mary Guidett Braga para prestar serviços à Justiça Eleitoral do Estado do Paraná, no âmbito da 74ª Zona Eleitoral de Peabiru/PR, em observância à Lei Municipal nº 1.233/2004, passam-se aos esclarecimentos solicitados, os quais seguem em anexo.</t>
+  </si>
+  <si>
+    <t>325</t>
+  </si>
+  <si>
+    <t>149</t>
+  </si>
+  <si>
+    <t>http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/325/resposta_do_requerimento_025_de_2026_protocolo_sapl.pdf</t>
+  </si>
+  <si>
+    <t>O MUNICÍPIO DE ARARUNA, Estado do Paraná, por meio de seu Prefeito Municipal, no uso de suas atribuições legais, vem respeitosamente à presença desta Casa de Leis, em resposta ao Requerimento nº 025/2026, prestar esclarecimentos acerca das Portarias nº 432/2024 e nº 641/2025. Referidos atos administrativos disciplinam a cessão da servidora pública efetiva Tatiani Carla Soriani para prestar serviços junto ao Governo do Estado do Paraná (Casa Civil/SEAB), sob o amparo da Lei Municipal nº 1.233/2004. Ressalta-se que a regularidade de tais atos foi objeto de análise pela Coordenadoria de Apoio e de Instrução Suplementar do Tribunal de Contas do Estado do Paraná (Instrução nº 707/25-CAIS), que concluiu pela improcedência de irregularidades, reconhecendo a legalidade da cessão e a existência de interesse público recíproco. Diante disso, passam-se aos esclarecimentos detalhados, item a item, conforme solicitado, segue em anexo:</t>
+  </si>
+  <si>
+    <t>352</t>
+  </si>
+  <si>
+    <t>150</t>
+  </si>
+  <si>
+    <t>http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/352/resposta_do_requerimento_028_de_2026_protocolo_sapl.pdf</t>
+  </si>
+  <si>
+    <t>Em atenção ao Requerimento nº 028/2026, de autoria dos Nobres Vereadores, que solicita informações acerca de melhorias no Campo Society localizado no Jardim Primavera,_x000D_
+conhecido como Arena Professor Cícero Fernandes, o Poder Executivo Municipal, por meio de seu setor técnico competente, vem prestar os seguintes esclarecimentos, os quais seguem em anexo</t>
+  </si>
+  <si>
+    <t>353</t>
+  </si>
+  <si>
+    <t>151</t>
+  </si>
+  <si>
+    <t>http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/353/resposta_do_requerimento_033_de_2026_protocolo_sapl.pdf</t>
+  </si>
+  <si>
+    <t>Senhores Vereadores, em atenção ao Requerimento nº 033/2026, informamos que a Administração Municipal reconhece a importância da adequada identificação das vias públicas, tanto na sede do município quanto nos distritos, segue em anexo:</t>
+  </si>
+  <si>
+    <t>355</t>
+  </si>
+  <si>
+    <t>152</t>
+  </si>
+  <si>
+    <t>http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/355/resposta_do_requerimento_030_de_2026_protocolo_sapl.pdf</t>
+  </si>
+  <si>
+    <t>Em atenção ao Requerimento 030 de 2026, que trata da problemática relacionada aos terrenos baldios em estado de abandono no município de Araruna – PR, segue em anexo:</t>
+  </si>
+  <si>
+    <t>366</t>
+  </si>
+  <si>
+    <t>153</t>
+  </si>
+  <si>
+    <t>http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/366/requerimento_027_de_2026_protocolo_sapl.pdf</t>
+  </si>
+  <si>
+    <t>Em atenção ao Requerimento nº 027/2026, apresentado por esta Egrégia Casa de Leis, que solicita esclarecimentos acerca da Lei Municipal nº 2.208/2025, cumpre informar, com o devido respeito e transparência, o que segue em anexo:</t>
+  </si>
+  <si>
+    <t>367</t>
+  </si>
+  <si>
+    <t>154</t>
+  </si>
+  <si>
+    <t>http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/367/resposta_requerimento_26-2026.pdf</t>
+  </si>
+  <si>
+    <t>Resposta ao Requerimento nº 026/2026 - Plano de Governo Municipal, o qual segue em anexo</t>
+  </si>
+  <si>
+    <t>372</t>
+  </si>
+  <si>
+    <t>155</t>
+  </si>
+  <si>
+    <t>http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/372/requerimento_036_de_2026.pdf</t>
+  </si>
+  <si>
+    <t>Resposta ao Requerimento nº 036/2026 – Referente a reavaliação do atual sentido de circulação da Rua Rio Grande do Sul, que atualmente opera em mão única, no município de Araruna, segue em anexo:</t>
+  </si>
+  <si>
+    <t>378</t>
+  </si>
+  <si>
+    <t>http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/378/requerimento_038_de_2026_protocolo_sapl.pdf</t>
+  </si>
+  <si>
+    <t>Requerimento 038 de 2026 que traz Informações e providências acerca do Campo Society localizado no Distrito de São Vicente,  seguem em anexo:</t>
+  </si>
+  <si>
+    <t>384</t>
+  </si>
+  <si>
+    <t>http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/384/requerimento_037_de_2026_protocolo_sapl.pdf</t>
+  </si>
+  <si>
+    <t>Em atenção ao Requerimento nº 037/2026, – Referente estudo de planejamento e execução, para revitalização da sinalização e alterações, necessárias para melhoria do trânsito na Avenida 29 de Novembro na localização esquina com a Rua João Pessoa e Rua Pioneiro Mario Soriani. o Município de Araruna vem, respeitosamente, prestar os seguintes esclarecimentos, os quais seguem em anexo.</t>
+  </si>
+  <si>
+    <t>385</t>
+  </si>
+  <si>
+    <t>http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/385/resposta_do_requerimento_029_de_2026_para_assinar_1.pdf</t>
+  </si>
+  <si>
+    <t>Em atenção ao Requerimento nº 29/2026, que solicita informações acerca de melhorias e ampliação da iluminação pública na praça localizada nas proximidades da Igreja Santo Estevão e do CEM, especialmente na área da academia ao ar livre, informamos que a demanda já foi devidamente atendida pela Administração Municipal, conforme segue em anexo:</t>
+  </si>
+  <si>
+    <t>386</t>
+  </si>
+  <si>
+    <t>http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/386/requerimento_032_de_2026_protocolo_sapl.pdf</t>
+  </si>
+  <si>
+    <t>Em atenção ao Requerimento nº 032/2026, encaminhado por esta Casa de Leis, o Município de Araruna apresenta as informações solicitadas, em anexo</t>
+  </si>
+  <si>
+    <t>387</t>
+  </si>
+  <si>
+    <t>http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/387/requerimento_034_de_2026_protocolo_sapl.pdf</t>
+  </si>
+  <si>
+    <t>Em atenção ao Requerimento nº 034/2026, encaminhado por esta Casa de Leis, o Município de Araruna apresenta as informações solicitadas, em anexo:</t>
+  </si>
+  <si>
+    <t>392</t>
+  </si>
+  <si>
+    <t>http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/392/requerimento_041_de_2026_protocolo_sapl.pdf</t>
+  </si>
+  <si>
+    <t>Resposta ao Requerimento nº 41/2026 – Referente ao estudo de planejamento e execução, para revitalização da sinalização e alterações necessárias para melhoria do trânsito do município de Araruna ao longo da Avenida Paraná e PR 465 trechos municipalizado</t>
+  </si>
+  <si>
+    <t>393</t>
+  </si>
+  <si>
+    <t>http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/393/requerimento_043_de_2026_assinar_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Em atenção ao Requerimento nº 043/2026, de autoria dos Vereadores dessa Casa de Leis, que solicita informações acerca da interrupção da iluminação pública no trecho municipalizadoda PR-465, entre as empresas Roper Plast e A. J. Rorato, informamos o que segue em anexo:</t>
+  </si>
+  <si>
+    <t>394</t>
+  </si>
+  <si>
+    <t>http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/394/resposta_do_requerimento_042_de_2026_assinar_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Em atenção ao Requerimento nº 042/2026, de autoria dos Nobres Vereadores, que solicita informações acerca da limpeza das canaletas da PR-465, no trecho municipalizado, vimos por meio deste informar que a referida demanda encontra-se programada pela Administração Municipal para execução dentro dos próximos 30 (trinta) dias. Conforme segue em anexo</t>
+  </si>
+  <si>
+    <t>395</t>
+  </si>
+  <si>
+    <t>http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/395/resposta_do_requerimento_045_de_2026_para_assinar_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Em atenção ao Requerimento nº 045/2026, de autoria dos Nobres Vereadores desta Casa de Leis, o Poder Executivo Municipal vem, respeitosamente, prestar os seguintes esclarecimentos, os quais seguem em anexo:</t>
+  </si>
+  <si>
+    <t>396</t>
+  </si>
+  <si>
+    <t>165</t>
+  </si>
+  <si>
+    <t>http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/396/requerimento_048_de_2026_protocolo_sapl.pdf</t>
+  </si>
+  <si>
+    <t>Resposta ao Requerimento nº 48/2026 – Referente as obras no Parque Industrial das Araras, localizado no lote de terras n° 16, parte da gleba n° 05, da Colônia Mourão, situado às Margens da PR 558 que liga Araruna às Campo Mourão, conforme segue em anexo:</t>
+  </si>
+  <si>
+    <t>401</t>
+  </si>
+  <si>
+    <t>166</t>
+  </si>
+  <si>
+    <t>http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/401/resposta_do_requerimento_040_de_2026_para_assinar_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Em atenção ao Requerimento nº 040/2026, aprovado por esta Egrégia Casa de Leis, o Município de Araruna/PR, por intermédio de seus setores competentes, apresenta os esclarecimentos solicitados acerca da Dispensa nº 14/2026 – Processo Administrativo nº 28/2026, referente à contratação de instituição especializada para planejamento, organização e execução de Concurso Público destinado ao provimento de cargos efetivos.</t>
+  </si>
+  <si>
+    <t>402</t>
+  </si>
+  <si>
+    <t>167</t>
+  </si>
+  <si>
+    <t>http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/402/resposta_do_requerimento_039_de_2026_protocolo_sapl.pdf</t>
+  </si>
+  <si>
+    <t>Em atenção ao Requerimento 039 de 2026, referente que seja realizada a readequação e cascalhamento da estrada rural que liga os Distritos de São Geraldo a São Vicente, no trecho ainda não pavimentado, com extensão aproximada de mais de 10 km.</t>
+  </si>
+  <si>
+    <t>403</t>
+  </si>
+  <si>
+    <t>168</t>
+  </si>
+  <si>
+    <t>http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/403/resposta_do_requerimento_046_de_2026_para_assinar_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Em atenção ao Requerimento nº 046/2026, a respeito das informações quanto as providências para a retirada dos veículos abandonados, sucateados que se encontram em diversas ruas do Município de Araruna o Poder Executivo Municipal vem, respeitosamente, prestar os seguintes esclarecimentos:</t>
+  </si>
+  <si>
     <t>195</t>
   </si>
   <si>
     <t>RESPO</t>
   </si>
   <si>
     <t>Resposta do Executivo Municipal – Ofício</t>
   </si>
   <si>
     <t>http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/195/049-2025_-_oficio_grupo_de_estudos_lei_organica.pdf</t>
   </si>
   <si>
     <t>ofício 049/2026 em resposta ao ofício 008/2026</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
     <t>http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/233/resposta_requerimento_9_licitacao_para_assinar_29_assinado.pdf</t>
   </si>
   <si>
     <t>Em atenção ao Requerimento nº 009/2026, encaminhado por essa Casa Legislativa, que solicita esclarecimentos acerca da utilização da tabela SINAPI na formação do orçamento estimado nos processos administrativos nº 1/2026, 224/2025, 215/2025, 222/2025, 218/2025 e 217/2025, o Município apresenta os seguintes esclarecimentos que seguem em anexo.</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
     <t>http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/281/oficio_160-2026_em_resposta_ao_oficio_025-2026_camara_e_anexos.pdf</t>
   </si>
   <si>
     <t>ofício 160/2026 e anexos em resposta ao ofício 025/2026 do poder legislativo</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
-    <t>41</t>
-[...1 lines deleted...]
-  <si>
     <t>OF</t>
   </si>
   <si>
     <t>Ofício</t>
   </si>
   <si>
     <t>http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/284/oficio_no_041-2026-devolucao_do_projeto_de_lei_complementar_no_002-2026-altera_as_leis_complementares_que_indica_e_da_outras_providencias-assinado.pdf</t>
   </si>
   <si>
     <t>Devolve ao Chefe do Poder Executivo Municipal, em atenção ao Ofício nº 156/2026, o Projeto de Lei Complementar nº 002/2026, que altera as Leis Complementares que indica e dá outras providências, para as providências cabíveis.</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
-    <t>42</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.araruna.pr.leg.br/media/</t>
   </si>
   <si>
     <t>Encaminhamento de link para acesso ao Relatório Consolidado das Auditorias Internas – Exercício de 2025.</t>
   </si>
   <si>
+    <t>307</t>
+  </si>
+  <si>
+    <t>http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/307/oficio_no_049-2026-resposta_oficio_no_001-2026-soarp-melhorias_limpeza.pdf</t>
+  </si>
+  <si>
+    <t>Resposta ao Ofício nº 001/2026 da Sociedade Ararunense Participativa (SOARP). Comunica o recebimento de demandas referentes a melhorias na limpeza pública e o seu respectivo compartilhamento entre os vereadores. Informa o encaminhamento das medidas sugeridas ao Poder Executivo, por abranger competências exclusivas da Prefeitura Municipal, para a verificação de planejamentos e ações em andamento. Destaca, ainda, que a Casa Legislativa analisará a pertinência de formular proposições e indicações que contribuam para o aprimoramento das políticas públicas vinculadas ao tema.</t>
+  </si>
+  <si>
+    <t>310</t>
+  </si>
+  <si>
+    <t>RESPI</t>
+  </si>
+  <si>
+    <t>Resposta do Executivo Municipal – Indicação</t>
+  </si>
+  <si>
+    <t>http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/310/resposta_da_indicacao_001_de_2026_assinar_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Senhores Vereadores, em atenção à Indicação nº 001/2026, apresentada por esta Egrégia Casa de Leis, que solicita a reconstrução do meio-fio em frente à tubulação de fechamento da Rua Humberto de Campos, no acesso à PR-558, nas proximidades do Auto Posto Araruna, vimos por meio deste informar, o que segue em anexo:</t>
+  </si>
+  <si>
     <t>283</t>
   </si>
   <si>
     <t>OFR</t>
   </si>
   <si>
     <t>Ofício Recebido</t>
   </si>
   <si>
     <t>http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/283/oficio_156-2026.pdf</t>
   </si>
   <si>
     <t>Solicita a retirada do projeto de Lei Complementar 002/2026 do andamento legislativo</t>
+  </si>
+  <si>
+    <t>297</t>
+  </si>
+  <si>
+    <t>http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/297/convite_audiencia_maio_amarelo.pdf</t>
+  </si>
+  <si>
+    <t>Convite para Audiência Pública Maio Amarelo</t>
+  </si>
+  <si>
+    <t>300</t>
+  </si>
+  <si>
+    <t>http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/300/oficio_179-2026.pdf</t>
+  </si>
+  <si>
+    <t>O MUNICÍPIO DE ARARUNA, Estado do Paraná, por seu Prefeito, dentro de suas atribuições legais, vem respeitosamente, em razão da adoção do sistema SAPL (Sistema de Apoio ao Processo Legislativo) pela Câmara Municipal de Araruna, requerer cadastro e login para acesso da servidora Angelica Loana Ruiz.</t>
+  </si>
+  <si>
+    <t>338</t>
+  </si>
+  <si>
+    <t>cadastro e login para acesso do servidor Flavio Kurek, CPF:099.212.809-96.</t>
+  </si>
+  <si>
+    <t>348</t>
+  </si>
+  <si>
+    <t>PPCON</t>
+  </si>
+  <si>
+    <t>Parecer Prévio das Contas do Município</t>
+  </si>
+  <si>
+    <t>Tribunal de Contas do Estado do Paraná - TCE/PR</t>
+  </si>
+  <si>
+    <t>http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/348/entrada-parecer_previo-no_107-26-contas_executivo-2024.pdf</t>
+  </si>
+  <si>
+    <t>Parecer Prévio do Tribunal de Contas do Estado do Paraná. Prestação de Contas Anual do Poder Executivo do Município de Araruna. Exercício financeiro de 2024. Responsável: Prefeito Leandro Cesar de Oliveira. Emissão de parecer pela regularidade com ressalvas. Apontamentos referentes ao baixo desempenho na atuação governamental nas áreas de Assistência Social e Administração Financeira. Deliberação unânime da Primeira Câmara. Determinações para encaminhamento após o trânsito em julgado.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -1904,56 +2812,56 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/220/proposta_de_emenda_a_lei_organica_001-2026_altera_prazo_contratacao_temporaria.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/205/projeto_de_lei_complementar_001-2026_-_beneficia_pequena_empresa_licitacao_para_compras_locais_1.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/182/pj_0012026_-_cargos_tec._enf_e_ace.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/163/projeto_de_lei_002-2026_nomeia_ubs_sao_vicente_adalton_pedroso_da_mata.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/200/pl_003-2026_extincao_fhasa.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/201/projeto_de_lei_004-2026_-_subsidio_tarifa_de_onibus_distritos.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/221/projeto_de_lei_005-2026_altera_prazo_pss.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/243/projeto_de_lei_006-2026_cria_vagas_pedagogo_e_anexos.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/265/projeto_de_lei_007-2026_cria_vagas_professor_40hs_completo.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/275/projeto_de_lei_009-2026_plano_primeira_infancia.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/288/projeto_de_lei_11-2026.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/156/projeto_legislativo_001-2026.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/159/projeto_legislativo_002-2025.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/226/projeto_leg_003-2026.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/240/projeto_de_lei_n._004-2026_-_alteracao_lei_2.176_-_cobranca_ingressos_assinado_assinado_assinado_assinado.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/279/projeto_de_lei_no_005-2026_-_proibicao_contratacao_pessoas_condenadas_por_crimes_contra_a_administracao_publica_2_assinado_assinado.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/148/projeto_de_resolucao_001-2026.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/252/emenda_aditiva_projeto_de_lei_no_005-2026_-_prorrogacao_pss_assinado-1.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/164/indicacao_n_001-2026_-_meio_fio_fechamento_rua_humberto_de_campos_assinado_assinado.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/202/indicacao_002-2026_-_avenida_parana_assinado_assinado.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/210/indicacao_003-2026_assinado.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/211/modelo_porteira_a_dentro_assinado_nata_assinado_assinado.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/213/indicacao_n_009-2026-_limpeza_canaleta_em_frente_a_escola_29_de_novembro._assinado_assinado.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/215/indicacao_006-2026.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/223/indicacao_n._007-2026_-_restauracao_redutores_velocidade_assinado_assinado.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/238/indicacao_008_sapl.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/239/indicacao_009-2026.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/241/indicacao_no_010-2026_-_atendimento_odontologico_adultos_assinado-1.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/257/indicacao_n._011-2026_-_cria_fundo_e_conselho_causa_animal_assinado_assinado.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/258/indicacao_n._012-2026_-_agua_do_urutu_assinado_assinado.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/267/indicacao_melhorias_praca_dos_trabalhadores_assinado_assinado_assinado.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/268/indicacao_014-2026.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/278/indicacao_n._015-2026_-_extensao_estrada_colibri_assinado_assinado.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/292/indicacao_016-2026.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/293/indicacao_017-2026.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/157/requerimento_n_001-2026_-_reuniao_chefe_d.e.r._assinado_assinado.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/158/requerimento_n_002-2026_-_carregador_veicular_eletrico_assinado_assinado.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/160/requerimento_n_003-2026_-_pedido_execucao_lei_2.087-22_cobranca_aluguel_poste_assinado_assinado.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/161/requerimento_n_004-2026_-_reiterando_auditorias_controle_interno_2025_assinado_assinado.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/162/requerimento_n_005-2026_-_informacoes_terceiros_assinado_assinado.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/178/requerimento_006-2026-manutencao_entorno_escola_29_-_lcp_.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/183/requerimento_nc2ba_007_-_lei_1986-2018_abril_verde_assinado_assinado.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/185/req_008-2026.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/186/req_009-2026.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/196/valmir_-_recapeamento_malha_asfaltica_assinado_assinado_assinado.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/197/valmir_-_extensao_de_rede_baixa_tensao_assinado_assinado_assinado.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/198/requerimento_012-2025_-_voto_aberto_para_todas_as_votacoes_assinado_28129_assinado.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/199/requerimento_013-2026_-_almoxarifado_central_assinado_28129_assinado.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/203/requerimento_014-2026_-_lei_incentivo_produtor_rural_assinado_assinado.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/207/req_015-2026.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/208/req_016-2026.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/206/req_017-2026.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/209/requerimento_018-2026_assinado.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/212/req_019-2026.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/214/requerimento_020-2026.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/224/requerimento_n._021-2026_-_cartao_familia_ararunense_assinado_assinado.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/225/requerimento_n._022-2026_-_audiencia_publica_patinetes_assinado_assinado.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/244/requerimento_023-2026_assinada.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/237/req-24-2026_-_servidora_cedida_gleice_assinado.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/236/req-25-2026_-_servidora_cedida_tatiani_assinado.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/245/requerimento_026-2026_assinado.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/259/requerimento_n_027-2026_-_fundo_agricultura_assinado_assinado.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/269/requerimento_028-2026.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/271/requerimento_029-2026.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/273/req_030-2026.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/274/req_031-2026.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/290/requerimento_n._032-2026_-_manutencao_veiculos_assinado_assinado.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/276/requerimento_033-2026_assinado.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/277/requerimento_n._034-2026_-_frota_combustivel_diario_de_bordo_assinado_assinado.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/291/requerimento_n._035-2026_-_lei_1924-2016_bolsa_atleta_assinado_assinado.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/294/requerimento_036-2026.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/184/oficio_46-2026_resposta_ao_requerimento_120_-2025.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/187/oficio_047-2026_resposta_requerimento_n._115-2025.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/216/requerimento_0052026_protocolo_sapl.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/217/resposta_requerimento_002_de_2026_da_camara_municipal_carregadores_ajustado_assinado.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/218/resposta_do_requerimento_004_de_2026_com_os_anexos_para_o_portal_sapl.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/219/oficio_79-2026_resposta_requerimento_n._003-2026_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/227/oficio_resposta_camara_29_assinado.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/228/requerimento_008_de_2026_assinado_protocolo_sapl.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/229/resposta_do_requerimento_117_de_2025_protocolo.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/230/resposta_requerimento_116_cam_para_assinar_pdf_29_assinado.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/231/resposta_requerimento_n._006_de_2026_versao_para_assinar_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/232/requerimento_abril_verde_prefeito_assinar_assinado.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/234/requerimento_103_de_2025_para_assinar_pdf_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/235/resposta_requerimento_018_de_2026_protocolo_sapl.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/242/requerimento_119_de_2025_protocolo_sapl.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/246/resposta_do_requerimento_17_protocolo_sapl.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/248/resposta_do_requerimento_114_de_2025_referente_ao_oficio_25_da_camara_ultima_versao_para_assinar_assinado.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/249/resposta_do_requerimento_10_protocolo_sapl.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/250/resposta_requerimento_11_protocolo_sapl.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/255/requerimento_014_de_2026_para_assinar-1_assinado.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/256/requerimento_013_de_2026_ultimo_para_assinar_assinado.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/260/resposta_do_requerimento_97_assinado.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/261/resposta_do_requerimento_110_de_2025_para_assinar_assinado.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/262/resposta_do_requerimento_111_de_2025_para_assinar_assinado.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/263/resposta_do_requerimento_016_de_2026_para_assinar-1_assinado.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/266/resposta_do_requerimento_110_protocolo_sapl.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/270/resposta_do_requerimento_015_de_2026_para_assinar_e_protocolar-paginas_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/282/oficio_141_resposta_requerimento_066_de_2025_-_26_03_2026_assinado.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/285/resposta_do_requerimento_121_de_2025_para_assinar_assinado.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/286/resposta_do_requerimento_122_de_2025_para_assinar__assinado.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/289/resp_req_020-2026.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/195/049-2025_-_oficio_grupo_de_estudos_lei_organica.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/233/resposta_requerimento_9_licitacao_para_assinar_29_assinado.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/281/oficio_160-2026_em_resposta_ao_oficio_025-2026_camara_e_anexos.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/284/oficio_no_041-2026-devolucao_do_projeto_de_lei_complementar_no_002-2026-altera_as_leis_complementares_que_indica_e_da_outras_providencias-assinado.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/283/oficio_156-2026.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/220/proposta_de_emenda_a_lei_organica_001-2026_altera_prazo_contratacao_temporaria.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/205/projeto_de_lei_complementar_001-2026_-_beneficia_pequena_empresa_licitacao_para_compras_locais_1.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/304/lei_complementar_032026_e_anexos.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/305/projeto_de_lei_complementar_004-2026_-_testada.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/182/pj_0012026_-_cargos_tec._enf_e_ace.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/163/projeto_de_lei_002-2026_nomeia_ubs_sao_vicente_adalton_pedroso_da_mata.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/200/pl_003-2026_extincao_fhasa.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/201/projeto_de_lei_004-2026_-_subsidio_tarifa_de_onibus_distritos.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/221/projeto_de_lei_005-2026_altera_prazo_pss.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/243/projeto_de_lei_006-2026_cria_vagas_pedagogo_e_anexos.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/265/projeto_de_lei_007-2026_cria_vagas_professor_40hs_completo.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/275/projeto_de_lei_009-2026_plano_primeira_infancia.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/306/copia_de_projeto_de_lei_010-2026_-_regulamenta_tide.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/288/projeto_de_lei_11-2026.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/298/projeto_de_lei_12-2026.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/303/projeto_de_lei_13-2026_-_defesa_civil.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/365/doc-20260504-wa0112._assinado_1.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/156/projeto_legislativo_001-2026.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/159/projeto_legislativo_002-2025.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/226/projeto_leg_003-2026.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/240/projeto_de_lei_n._004-2026_-_alteracao_lei_2.176_-_cobranca_ingressos_assinado_assinado_assinado_assinado.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/279/projeto_de_lei_no_005-2026_-_proibicao_contratacao_pessoas_condenadas_por_crimes_contra_a_administracao_publica_2_assinado_assinado.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/148/projeto_de_resolucao_001-2026.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/373/projeto_resolucao_002-2026.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/252/emenda_aditiva_projeto_de_lei_no_005-2026_-_prorrogacao_pss_assinado-1.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/164/indicacao_n_001-2026_-_meio_fio_fechamento_rua_humberto_de_campos_assinado_assinado.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/202/indicacao_002-2026_-_avenida_parana_assinado_assinado.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/210/indicacao_003-2026_assinado.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/211/modelo_porteira_a_dentro_assinado_nata_assinado_assinado.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/213/indicacao_n_009-2026-_limpeza_canaleta_em_frente_a_escola_29_de_novembro._assinado_assinado.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/215/indicacao_006-2026.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/223/indicacao_n._007-2026_-_restauracao_redutores_velocidade_assinado_assinado.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/238/indicacao_008_sapl.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/239/indicacao_009-2026.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/241/indicacao_no_010-2026_-_atendimento_odontologico_adultos_assinado-1.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/257/indicacao_n._011-2026_-_cria_fundo_e_conselho_causa_animal_assinado_assinado.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/258/indicacao_n._012-2026_-_agua_do_urutu_assinado_assinado.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/267/indicacao_melhorias_praca_dos_trabalhadores_assinado_assinado_assinado.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/268/indicacao_014-2026.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/278/indicacao_n._015-2026_-_extensao_estrada_colibri_assinado_assinado.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/292/indicacao_016-2026.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/293/indicacao_017-2026.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/339/indicacao_n._018-2026_-_inatalacao_lixeiras_av_marfim_assinado_assinado.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/361/indicacao_estrada_agua_do_tamandua_assinado_assinado.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/364/indicacao_n._020-2026_-_limpeza_jd._alessia_assinado_assinado.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/368/indicacao_021-2026.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/399/ind-022-2026_-asfalto_muro_limpeza_vitor_meireles_.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/398/ind-023-2026_-adequacao_calcamento_boca_de_lobo_avbahia_.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/157/requerimento_n_001-2026_-_reuniao_chefe_d.e.r._assinado_assinado.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/158/requerimento_n_002-2026_-_carregador_veicular_eletrico_assinado_assinado.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/160/requerimento_n_003-2026_-_pedido_execucao_lei_2.087-22_cobranca_aluguel_poste_assinado_assinado.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/161/requerimento_n_004-2026_-_reiterando_auditorias_controle_interno_2025_assinado_assinado.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/162/requerimento_n_005-2026_-_informacoes_terceiros_assinado_assinado.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/178/requerimento_006-2026-manutencao_entorno_escola_29_-_lcp_.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/183/requerimento_nc2ba_007_-_lei_1986-2018_abril_verde_assinado_assinado.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/185/req_008-2026.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/186/req_009-2026.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/196/valmir_-_recapeamento_malha_asfaltica_assinado_assinado_assinado.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/197/valmir_-_extensao_de_rede_baixa_tensao_assinado_assinado_assinado.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/198/requerimento_012-2025_-_voto_aberto_para_todas_as_votacoes_assinado_28129_assinado.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/199/requerimento_013-2026_-_almoxarifado_central_assinado_28129_assinado.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/203/requerimento_014-2026_-_lei_incentivo_produtor_rural_assinado_assinado.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/207/req_015-2026.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/208/req_016-2026.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/206/req_017-2026.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/209/requerimento_018-2026_assinado.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/212/req_019-2026.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/214/requerimento_020-2026.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/224/requerimento_n._021-2026_-_cartao_familia_ararunense_assinado_assinado.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/225/requerimento_n._022-2026_-_audiencia_publica_patinetes_assinado_assinado.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/244/requerimento_023-2026_assinada.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/237/req-24-2026_-_servidora_cedida_gleice_assinado.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/236/req-25-2026_-_servidora_cedida_tatiani_assinado.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/245/requerimento_026-2026_assinado.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/259/requerimento_n_027-2026_-_fundo_agricultura_assinado_assinado.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/269/requerimento_028-2026.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/271/requerimento_029-2026.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/273/req_030-2026.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/274/req_031-2026.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/290/requerimento_n._032-2026_-_manutencao_veiculos_assinado_assinado.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/276/requerimento_033-2026_assinado.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/277/requerimento_n._034-2026_-_frota_combustivel_diario_de_bordo_assinado_assinado.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/291/requerimento_n._035-2026_-_lei_1924-2016_bolsa_atleta_assinado_assinado.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/294/req_036__anexo.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/301/requerimento_n_037-2026_-_rua_mario_soriani_assinado_assinado.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/302/requerimento_society_sao_vicente_assinado_assinado_assinado.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/312/reque_n_039_assinado_assinado_assinado.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/321/requerimento_n._040-2026_-_concsurso_2026_assinado_assinado.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/322/requerimento_n._041-2026_-_revitalizacao_sinalizacao_transito_av_pr_e_pr465_assinado_assinado.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/320/requerimento_n._042-2026_-_limpeza_canaleta_pr_465_assinado_assinado.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/323/requerimento_n._043-2026_-_fiacao_e_melhorias_pr_465_assinado_assinado.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/342/requ._estrada_e_ponte_assinado_assinado_28129_assinado.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/340/requerimento_n._045-2026_-_furtos_cemiterio_assinado_assinado.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/341/requerimento_n_046-2016_-_requerimento_remocao_veiculos_abandonados_assinado_assinado.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/362/requerimento_n._047-2026_-_e.f.c_terceirizados_assinado_assinado.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/363/requerimento_n._048-2026_-_parque_industrial_das_araras_assinado_assinado.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/371/req_049-2026.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/369/req_050-2026.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/370/req_051-2026.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/379/requ_052_estrada_assinado.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/380/req_053_cemiterio_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/383/req-054-2026_-reformas_pracas_contrato_33-2024_.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/382/req-055-2026_-quantidadede_estagiarios_.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/388/requerimento_testada_5_mts_02_assinado_assinado.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/389/req-57-2026_-tomada_de_contas_especial_.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/390/req-58-2026_-reitera_rename_.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/391/req-59-2026_-oficio_194_-cessao_soriani_assinado.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/400/req-062-2026_-carregadoresveiculares_.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/397/requerimento_nc2ba_063-2026_-_limpeza_terreno_cessao_apae_assinado_assinado_assinado.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/184/oficio_46-2026_resposta_ao_requerimento_120_-2025.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/187/oficio_047-2026_resposta_requerimento_n._115-2025.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/216/requerimento_0052026_protocolo_sapl.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/217/resposta_requerimento_002_de_2026_da_camara_municipal_carregadores_ajustado_assinado.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/218/resposta_do_requerimento_004_de_2026_com_os_anexos_para_o_portal_sapl.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/219/oficio_79-2026_resposta_requerimento_n._003-2026_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/227/oficio_resposta_camara_29_assinado.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/228/requerimento_008_de_2026_assinado_protocolo_sapl.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/229/resposta_do_requerimento_117_de_2025_protocolo.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/230/resposta_requerimento_116_cam_para_assinar_pdf_29_assinado.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/231/resposta_requerimento_n._006_de_2026_versao_para_assinar_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/232/requerimento_abril_verde_prefeito_assinar_assinado.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/234/requerimento_103_de_2025_para_assinar_pdf_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/235/resposta_requerimento_018_de_2026_protocolo_sapl.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/242/requerimento_119_de_2025_protocolo_sapl.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/246/resposta_do_requerimento_17_protocolo_sapl.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/248/resposta_do_requerimento_114_de_2025_referente_ao_oficio_25_da_camara_ultima_versao_para_assinar_assinado.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/249/resposta_do_requerimento_10_protocolo_sapl.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/250/resposta_requerimento_11_protocolo_sapl.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/255/requerimento_014_de_2026_para_assinar-1_assinado.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/256/requerimento_013_de_2026_ultimo_para_assinar_assinado.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/260/resposta_do_requerimento_97_assinado.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/261/resposta_do_requerimento_110_de_2025_para_assinar_assinado.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/262/resposta_do_requerimento_111_de_2025_para_assinar_assinado.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/263/resposta_do_requerimento_016_de_2026_para_assinar-1_assinado.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/266/resposta_do_requerimento_110_protocolo_sapl.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/270/resposta_do_requerimento_015_de_2026_para_assinar_e_protocolar-paginas_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/282/oficio_141_resposta_requerimento_066_de_2025_-_26_03_2026_assinado.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/285/resposta_do_requerimento_121_de_2025_para_assinar_assinado.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/286/resposta_do_requerimento_122_de_2025_para_assinar__assinado.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/289/resp_req_020-2026.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/295/resposta_do_requerimento_019_de_2026_para_assinar_assinado.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/296/resposta_da_indicacao_005_de_2026_para_assinar_assinado.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/299/resposta_do_requerimento_021_de_2026_assinado_protocolo_sapl.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/308/resposta_do_requerimento_035_de_2026_protocolo_sapl.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/309/resposta_do_requerimento_023_de_2026_protocolo_sapl.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/313/resposta_do_requerimento_031_de_2026_para_assinar_assinado.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/324/resposta_do_requerimento_024_de_2026_protocolo_sapl.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/325/resposta_do_requerimento_025_de_2026_protocolo_sapl.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/352/resposta_do_requerimento_028_de_2026_protocolo_sapl.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/353/resposta_do_requerimento_033_de_2026_protocolo_sapl.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/355/resposta_do_requerimento_030_de_2026_protocolo_sapl.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/366/requerimento_027_de_2026_protocolo_sapl.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/367/resposta_requerimento_26-2026.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/372/requerimento_036_de_2026.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/378/requerimento_038_de_2026_protocolo_sapl.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/384/requerimento_037_de_2026_protocolo_sapl.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/385/resposta_do_requerimento_029_de_2026_para_assinar_1.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/386/requerimento_032_de_2026_protocolo_sapl.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/387/requerimento_034_de_2026_protocolo_sapl.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/392/requerimento_041_de_2026_protocolo_sapl.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/393/requerimento_043_de_2026_assinar_assinado.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/394/resposta_do_requerimento_042_de_2026_assinar_assinado.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/395/resposta_do_requerimento_045_de_2026_para_assinar_assinado.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/396/requerimento_048_de_2026_protocolo_sapl.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/401/resposta_do_requerimento_040_de_2026_para_assinar_assinado.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/402/resposta_do_requerimento_039_de_2026_protocolo_sapl.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/403/resposta_do_requerimento_046_de_2026_para_assinar_assinado.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/195/049-2025_-_oficio_grupo_de_estudos_lei_organica.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/233/resposta_requerimento_9_licitacao_para_assinar_29_assinado.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/281/oficio_160-2026_em_resposta_ao_oficio_025-2026_camara_e_anexos.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/284/oficio_no_041-2026-devolucao_do_projeto_de_lei_complementar_no_002-2026-altera_as_leis_complementares_que_indica_e_da_outras_providencias-assinado.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/307/oficio_no_049-2026-resposta_oficio_no_001-2026-soarp-melhorias_limpeza.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/310/resposta_da_indicacao_001_de_2026_assinar_assinado.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/283/oficio_156-2026.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/297/convite_audiencia_maio_amarelo.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/300/oficio_179-2026.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araruna.pr.leg.br/media/sapl/public/materialegislativa/2026/348/entrada-parecer_previo-no_107-26-contas_executivo-2024.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H109"/>
+  <dimension ref="A1:H180"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="44.7109375" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="66" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="215.42578125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
@@ -2011,2796 +2919,4642 @@
       </c>
       <c r="D3" t="s">
         <v>17</v>
       </c>
       <c r="E3" t="s">
         <v>18</v>
       </c>
       <c r="F3" t="s">
         <v>13</v>
       </c>
       <c r="G3" s="1" t="s">
         <v>19</v>
       </c>
       <c r="H3" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" t="s">
         <v>21</v>
       </c>
       <c r="B4" t="s">
         <v>9</v>
       </c>
       <c r="C4" t="s">
-        <v>10</v>
+        <v>22</v>
       </c>
       <c r="D4" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
       <c r="E4" t="s">
+        <v>18</v>
+      </c>
+      <c r="F4" t="s">
+        <v>13</v>
+      </c>
+      <c r="G4" s="1" t="s">
         <v>23</v>
       </c>
-      <c r="F4" t="s">
-[...2 lines deleted...]
-      <c r="G4" s="1" t="s">
+      <c r="H4" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>25</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" t="s">
+        <v>25</v>
+      </c>
+      <c r="B5" t="s">
+        <v>9</v>
+      </c>
+      <c r="C5" t="s">
         <v>26</v>
       </c>
-      <c r="B5" t="s">
-[...2 lines deleted...]
-      <c r="C5" t="s">
+      <c r="D5" t="s">
+        <v>17</v>
+      </c>
+      <c r="E5" t="s">
+        <v>18</v>
+      </c>
+      <c r="F5" t="s">
+        <v>13</v>
+      </c>
+      <c r="G5" s="1" t="s">
         <v>27</v>
       </c>
-      <c r="D5" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="H5" t="s">
-        <v>29</v>
+        <v>24</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" t="s">
+        <v>28</v>
+      </c>
+      <c r="B6" t="s">
+        <v>9</v>
+      </c>
+      <c r="C6" t="s">
+        <v>10</v>
+      </c>
+      <c r="D6" t="s">
+        <v>29</v>
+      </c>
+      <c r="E6" t="s">
         <v>30</v>
       </c>
-      <c r="B6" t="s">
-[...2 lines deleted...]
-      <c r="C6" t="s">
+      <c r="F6" t="s">
+        <v>13</v>
+      </c>
+      <c r="G6" s="1" t="s">
         <v>31</v>
       </c>
-      <c r="D6" t="s">
-[...8 lines deleted...]
-      <c r="G6" s="1" t="s">
+      <c r="H6" t="s">
         <v>32</v>
-      </c>
-[...1 lines deleted...]
-        <v>33</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" t="s">
+        <v>33</v>
+      </c>
+      <c r="B7" t="s">
+        <v>9</v>
+      </c>
+      <c r="C7" t="s">
         <v>34</v>
       </c>
-      <c r="B7" t="s">
-[...2 lines deleted...]
-      <c r="C7" t="s">
+      <c r="D7" t="s">
+        <v>29</v>
+      </c>
+      <c r="E7" t="s">
+        <v>30</v>
+      </c>
+      <c r="F7" t="s">
+        <v>13</v>
+      </c>
+      <c r="G7" s="1" t="s">
         <v>35</v>
       </c>
-      <c r="D7" t="s">
-[...8 lines deleted...]
-      <c r="G7" s="1" t="s">
+      <c r="H7" t="s">
         <v>36</v>
-      </c>
-[...1 lines deleted...]
-        <v>37</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" t="s">
+        <v>37</v>
+      </c>
+      <c r="B8" t="s">
+        <v>9</v>
+      </c>
+      <c r="C8" t="s">
+        <v>22</v>
+      </c>
+      <c r="D8" t="s">
+        <v>29</v>
+      </c>
+      <c r="E8" t="s">
+        <v>30</v>
+      </c>
+      <c r="F8" t="s">
+        <v>13</v>
+      </c>
+      <c r="G8" s="1" t="s">
         <v>38</v>
       </c>
-      <c r="B8" t="s">
-[...2 lines deleted...]
-      <c r="C8" t="s">
+      <c r="H8" t="s">
         <v>39</v>
-      </c>
-[...13 lines deleted...]
-        <v>41</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" t="s">
+        <v>40</v>
+      </c>
+      <c r="B9" t="s">
+        <v>9</v>
+      </c>
+      <c r="C9" t="s">
+        <v>26</v>
+      </c>
+      <c r="D9" t="s">
+        <v>29</v>
+      </c>
+      <c r="E9" t="s">
+        <v>30</v>
+      </c>
+      <c r="F9" t="s">
+        <v>13</v>
+      </c>
+      <c r="G9" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="H9" t="s">
         <v>42</v>
-      </c>
-[...19 lines deleted...]
-        <v>45</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" t="s">
+        <v>43</v>
+      </c>
+      <c r="B10" t="s">
+        <v>9</v>
+      </c>
+      <c r="C10" t="s">
+        <v>44</v>
+      </c>
+      <c r="D10" t="s">
+        <v>29</v>
+      </c>
+      <c r="E10" t="s">
+        <v>30</v>
+      </c>
+      <c r="F10" t="s">
+        <v>13</v>
+      </c>
+      <c r="G10" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="H10" t="s">
         <v>46</v>
-      </c>
-[...19 lines deleted...]
-        <v>49</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" t="s">
+        <v>47</v>
+      </c>
+      <c r="B11" t="s">
+        <v>9</v>
+      </c>
+      <c r="C11" t="s">
+        <v>48</v>
+      </c>
+      <c r="D11" t="s">
+        <v>29</v>
+      </c>
+      <c r="E11" t="s">
+        <v>30</v>
+      </c>
+      <c r="F11" t="s">
+        <v>13</v>
+      </c>
+      <c r="G11" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="H11" t="s">
         <v>50</v>
-      </c>
-[...19 lines deleted...]
-        <v>53</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" t="s">
+        <v>51</v>
+      </c>
+      <c r="B12" t="s">
+        <v>9</v>
+      </c>
+      <c r="C12" t="s">
+        <v>52</v>
+      </c>
+      <c r="D12" t="s">
+        <v>29</v>
+      </c>
+      <c r="E12" t="s">
+        <v>30</v>
+      </c>
+      <c r="F12" t="s">
+        <v>13</v>
+      </c>
+      <c r="G12" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="H12" t="s">
         <v>54</v>
-      </c>
-[...19 lines deleted...]
-        <v>57</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" t="s">
+        <v>55</v>
+      </c>
+      <c r="B13" t="s">
+        <v>9</v>
+      </c>
+      <c r="C13" t="s">
+        <v>56</v>
+      </c>
+      <c r="D13" t="s">
+        <v>29</v>
+      </c>
+      <c r="E13" t="s">
+        <v>30</v>
+      </c>
+      <c r="F13" t="s">
+        <v>13</v>
+      </c>
+      <c r="G13" s="1" t="s">
+        <v>57</v>
+      </c>
+      <c r="H13" t="s">
         <v>58</v>
-      </c>
-[...19 lines deleted...]
-        <v>63</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" t="s">
-        <v>64</v>
+        <v>59</v>
       </c>
       <c r="B14" t="s">
         <v>9</v>
       </c>
       <c r="C14" t="s">
-        <v>27</v>
+        <v>60</v>
       </c>
       <c r="D14" t="s">
-        <v>59</v>
+        <v>29</v>
       </c>
       <c r="E14" t="s">
-        <v>60</v>
+        <v>30</v>
       </c>
       <c r="F14" t="s">
+        <v>13</v>
+      </c>
+      <c r="G14" s="1" t="s">
         <v>61</v>
       </c>
-      <c r="G14" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H14" t="s">
-        <v>66</v>
+        <v>62</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" t="s">
-        <v>67</v>
+        <v>63</v>
       </c>
       <c r="B15" t="s">
         <v>9</v>
       </c>
       <c r="C15" t="s">
-        <v>31</v>
+        <v>64</v>
       </c>
       <c r="D15" t="s">
-        <v>59</v>
+        <v>29</v>
       </c>
       <c r="E15" t="s">
-        <v>60</v>
+        <v>30</v>
       </c>
       <c r="F15" t="s">
-        <v>68</v>
+        <v>13</v>
       </c>
       <c r="G15" s="1" t="s">
-        <v>69</v>
+        <v>65</v>
       </c>
       <c r="H15" t="s">
-        <v>70</v>
+        <v>66</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" t="s">
-        <v>71</v>
+        <v>67</v>
       </c>
       <c r="B16" t="s">
         <v>9</v>
       </c>
       <c r="C16" t="s">
-        <v>35</v>
+        <v>68</v>
       </c>
       <c r="D16" t="s">
-        <v>59</v>
+        <v>29</v>
       </c>
       <c r="E16" t="s">
-        <v>60</v>
+        <v>30</v>
       </c>
       <c r="F16" t="s">
-        <v>61</v>
+        <v>13</v>
       </c>
       <c r="G16" s="1" t="s">
-        <v>72</v>
+        <v>69</v>
       </c>
       <c r="H16" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" t="s">
+        <v>71</v>
+      </c>
+      <c r="B17" t="s">
+        <v>9</v>
+      </c>
+      <c r="C17" t="s">
+        <v>72</v>
+      </c>
+      <c r="D17" t="s">
+        <v>29</v>
+      </c>
+      <c r="E17" t="s">
+        <v>30</v>
+      </c>
+      <c r="F17" t="s">
+        <v>13</v>
+      </c>
+      <c r="G17" s="1" t="s">
+        <v>73</v>
+      </c>
+      <c r="H17" t="s">
         <v>74</v>
-      </c>
-[...19 lines deleted...]
-        <v>76</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" t="s">
+        <v>75</v>
+      </c>
+      <c r="B18" t="s">
+        <v>9</v>
+      </c>
+      <c r="C18" t="s">
+        <v>76</v>
+      </c>
+      <c r="D18" t="s">
+        <v>29</v>
+      </c>
+      <c r="E18" t="s">
+        <v>30</v>
+      </c>
+      <c r="F18" t="s">
+        <v>13</v>
+      </c>
+      <c r="G18" s="1" t="s">
         <v>77</v>
       </c>
-      <c r="B18" t="s">
-[...5 lines deleted...]
-      <c r="D18" t="s">
+      <c r="H18" t="s">
         <v>78</v>
-      </c>
-[...10 lines deleted...]
-        <v>82</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" t="s">
-        <v>83</v>
+        <v>79</v>
       </c>
       <c r="B19" t="s">
         <v>9</v>
       </c>
       <c r="C19" t="s">
         <v>10</v>
       </c>
       <c r="D19" t="s">
+        <v>80</v>
+      </c>
+      <c r="E19" t="s">
+        <v>81</v>
+      </c>
+      <c r="F19" t="s">
+        <v>82</v>
+      </c>
+      <c r="G19" s="1" t="s">
+        <v>83</v>
+      </c>
+      <c r="H19" t="s">
         <v>84</v>
-      </c>
-[...10 lines deleted...]
-        <v>87</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" t="s">
-        <v>88</v>
+        <v>85</v>
       </c>
       <c r="B20" t="s">
         <v>9</v>
       </c>
       <c r="C20" t="s">
-        <v>10</v>
+        <v>34</v>
       </c>
       <c r="D20" t="s">
-        <v>89</v>
+        <v>80</v>
       </c>
       <c r="E20" t="s">
-        <v>90</v>
+        <v>81</v>
       </c>
       <c r="F20" t="s">
-        <v>61</v>
+        <v>82</v>
       </c>
       <c r="G20" s="1" t="s">
-        <v>91</v>
+        <v>86</v>
       </c>
       <c r="H20" t="s">
-        <v>92</v>
+        <v>87</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" t="s">
-        <v>93</v>
+        <v>88</v>
       </c>
       <c r="B21" t="s">
         <v>9</v>
       </c>
       <c r="C21" t="s">
-        <v>27</v>
+        <v>22</v>
       </c>
       <c r="D21" t="s">
+        <v>80</v>
+      </c>
+      <c r="E21" t="s">
+        <v>81</v>
+      </c>
+      <c r="F21" t="s">
         <v>89</v>
       </c>
-      <c r="E21" t="s">
+      <c r="G21" s="1" t="s">
         <v>90</v>
       </c>
-      <c r="F21" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H21" t="s">
-        <v>95</v>
+        <v>91</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" t="s">
-        <v>96</v>
+        <v>92</v>
       </c>
       <c r="B22" t="s">
         <v>9</v>
       </c>
       <c r="C22" t="s">
-        <v>31</v>
+        <v>26</v>
       </c>
       <c r="D22" t="s">
-        <v>89</v>
+        <v>80</v>
       </c>
       <c r="E22" t="s">
-        <v>90</v>
+        <v>81</v>
       </c>
       <c r="F22" t="s">
-        <v>97</v>
+        <v>82</v>
       </c>
       <c r="G22" s="1" t="s">
-        <v>98</v>
+        <v>93</v>
       </c>
       <c r="H22" t="s">
-        <v>99</v>
+        <v>94</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" t="s">
-        <v>100</v>
+        <v>95</v>
       </c>
       <c r="B23" t="s">
         <v>9</v>
       </c>
       <c r="C23" t="s">
-        <v>35</v>
+        <v>44</v>
       </c>
       <c r="D23" t="s">
+        <v>80</v>
+      </c>
+      <c r="E23" t="s">
+        <v>81</v>
+      </c>
+      <c r="F23" t="s">
         <v>89</v>
       </c>
-      <c r="E23" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G23" s="1" t="s">
-        <v>102</v>
+        <v>96</v>
       </c>
       <c r="H23" t="s">
-        <v>103</v>
+        <v>97</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" t="s">
-        <v>104</v>
+        <v>98</v>
       </c>
       <c r="B24" t="s">
         <v>9</v>
       </c>
       <c r="C24" t="s">
-        <v>39</v>
+        <v>10</v>
       </c>
       <c r="D24" t="s">
-        <v>89</v>
+        <v>99</v>
       </c>
       <c r="E24" t="s">
-        <v>90</v>
+        <v>100</v>
       </c>
       <c r="F24" t="s">
-        <v>105</v>
+        <v>101</v>
       </c>
       <c r="G24" s="1" t="s">
-        <v>106</v>
+        <v>102</v>
       </c>
       <c r="H24" t="s">
-        <v>107</v>
+        <v>103</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" t="s">
-        <v>108</v>
+        <v>104</v>
       </c>
       <c r="B25" t="s">
         <v>9</v>
       </c>
       <c r="C25" t="s">
-        <v>43</v>
+        <v>34</v>
       </c>
       <c r="D25" t="s">
-        <v>89</v>
+        <v>99</v>
       </c>
       <c r="E25" t="s">
-        <v>90</v>
+        <v>100</v>
       </c>
       <c r="F25" t="s">
-        <v>101</v>
+        <v>105</v>
       </c>
       <c r="G25" s="1" t="s">
-        <v>109</v>
+        <v>106</v>
       </c>
       <c r="H25" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" t="s">
+        <v>108</v>
+      </c>
+      <c r="B26" t="s">
+        <v>9</v>
+      </c>
+      <c r="C26" t="s">
+        <v>10</v>
+      </c>
+      <c r="D26" t="s">
+        <v>109</v>
+      </c>
+      <c r="E26" t="s">
+        <v>110</v>
+      </c>
+      <c r="F26" t="s">
+        <v>89</v>
+      </c>
+      <c r="G26" s="1" t="s">
         <v>111</v>
       </c>
-      <c r="B26" t="s">
-[...14 lines deleted...]
-      <c r="G26" s="1" t="s">
+      <c r="H26" t="s">
         <v>112</v>
-      </c>
-[...1 lines deleted...]
-        <v>113</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" t="s">
+        <v>113</v>
+      </c>
+      <c r="B27" t="s">
+        <v>9</v>
+      </c>
+      <c r="C27" t="s">
+        <v>10</v>
+      </c>
+      <c r="D27" t="s">
         <v>114</v>
       </c>
-      <c r="B27" t="s">
-[...2 lines deleted...]
-      <c r="C27" t="s">
+      <c r="E27" t="s">
         <v>115</v>
       </c>
-      <c r="D27" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F27" t="s">
+        <v>82</v>
+      </c>
+      <c r="G27" s="1" t="s">
         <v>116</v>
       </c>
-      <c r="G27" s="1" t="s">
+      <c r="H27" t="s">
         <v>117</v>
-      </c>
-[...1 lines deleted...]
-        <v>118</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" t="s">
+        <v>118</v>
+      </c>
+      <c r="B28" t="s">
+        <v>9</v>
+      </c>
+      <c r="C28" t="s">
+        <v>34</v>
+      </c>
+      <c r="D28" t="s">
+        <v>114</v>
+      </c>
+      <c r="E28" t="s">
+        <v>115</v>
+      </c>
+      <c r="F28" t="s">
+        <v>82</v>
+      </c>
+      <c r="G28" s="1" t="s">
         <v>119</v>
       </c>
-      <c r="B28" t="s">
-[...14 lines deleted...]
-      <c r="G28" s="1" t="s">
+      <c r="H28" t="s">
         <v>120</v>
-      </c>
-[...1 lines deleted...]
-        <v>121</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" t="s">
+        <v>121</v>
+      </c>
+      <c r="B29" t="s">
+        <v>9</v>
+      </c>
+      <c r="C29" t="s">
+        <v>22</v>
+      </c>
+      <c r="D29" t="s">
+        <v>114</v>
+      </c>
+      <c r="E29" t="s">
+        <v>115</v>
+      </c>
+      <c r="F29" t="s">
         <v>122</v>
       </c>
-      <c r="B29" t="s">
-[...2 lines deleted...]
-      <c r="C29" t="s">
+      <c r="G29" s="1" t="s">
         <v>123</v>
       </c>
-      <c r="D29" t="s">
-[...8 lines deleted...]
-      <c r="G29" s="1" t="s">
+      <c r="H29" t="s">
         <v>124</v>
-      </c>
-[...1 lines deleted...]
-        <v>125</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" t="s">
+        <v>125</v>
+      </c>
+      <c r="B30" t="s">
+        <v>9</v>
+      </c>
+      <c r="C30" t="s">
+        <v>26</v>
+      </c>
+      <c r="D30" t="s">
+        <v>114</v>
+      </c>
+      <c r="E30" t="s">
+        <v>115</v>
+      </c>
+      <c r="F30" t="s">
         <v>126</v>
-      </c>
-[...13 lines deleted...]
-        <v>61</v>
       </c>
       <c r="G30" s="1" t="s">
         <v>127</v>
       </c>
       <c r="H30" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" t="s">
         <v>129</v>
       </c>
       <c r="B31" t="s">
         <v>9</v>
       </c>
       <c r="C31" t="s">
+        <v>44</v>
+      </c>
+      <c r="D31" t="s">
+        <v>114</v>
+      </c>
+      <c r="E31" t="s">
+        <v>115</v>
+      </c>
+      <c r="F31" t="s">
         <v>130</v>
-      </c>
-[...7 lines deleted...]
-        <v>61</v>
       </c>
       <c r="G31" s="1" t="s">
         <v>131</v>
       </c>
       <c r="H31" t="s">
         <v>132</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" t="s">
         <v>133</v>
       </c>
       <c r="B32" t="s">
         <v>9</v>
       </c>
       <c r="C32" t="s">
+        <v>48</v>
+      </c>
+      <c r="D32" t="s">
+        <v>114</v>
+      </c>
+      <c r="E32" t="s">
+        <v>115</v>
+      </c>
+      <c r="F32" t="s">
+        <v>126</v>
+      </c>
+      <c r="G32" s="1" t="s">
         <v>134</v>
       </c>
-      <c r="D32" t="s">
-[...8 lines deleted...]
-      <c r="G32" s="1" t="s">
+      <c r="H32" t="s">
         <v>135</v>
-      </c>
-[...1 lines deleted...]
-        <v>136</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" t="s">
+        <v>136</v>
+      </c>
+      <c r="B33" t="s">
+        <v>9</v>
+      </c>
+      <c r="C33" t="s">
+        <v>52</v>
+      </c>
+      <c r="D33" t="s">
+        <v>114</v>
+      </c>
+      <c r="E33" t="s">
+        <v>115</v>
+      </c>
+      <c r="F33" t="s">
+        <v>82</v>
+      </c>
+      <c r="G33" s="1" t="s">
         <v>137</v>
       </c>
-      <c r="B33" t="s">
-[...2 lines deleted...]
-      <c r="C33" t="s">
+      <c r="H33" t="s">
         <v>138</v>
-      </c>
-[...13 lines deleted...]
-        <v>140</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" t="s">
+        <v>139</v>
+      </c>
+      <c r="B34" t="s">
+        <v>9</v>
+      </c>
+      <c r="C34" t="s">
+        <v>140</v>
+      </c>
+      <c r="D34" t="s">
+        <v>114</v>
+      </c>
+      <c r="E34" t="s">
+        <v>115</v>
+      </c>
+      <c r="F34" t="s">
         <v>141</v>
       </c>
-      <c r="B34" t="s">
-[...2 lines deleted...]
-      <c r="C34" t="s">
+      <c r="G34" s="1" t="s">
         <v>142</v>
       </c>
-      <c r="D34" t="s">
-[...8 lines deleted...]
-      <c r="G34" s="1" t="s">
+      <c r="H34" t="s">
         <v>143</v>
-      </c>
-[...1 lines deleted...]
-        <v>144</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" t="s">
+        <v>144</v>
+      </c>
+      <c r="B35" t="s">
+        <v>9</v>
+      </c>
+      <c r="C35" t="s">
+        <v>56</v>
+      </c>
+      <c r="D35" t="s">
+        <v>114</v>
+      </c>
+      <c r="E35" t="s">
+        <v>115</v>
+      </c>
+      <c r="F35" t="s">
+        <v>82</v>
+      </c>
+      <c r="G35" s="1" t="s">
         <v>145</v>
       </c>
-      <c r="B35" t="s">
-[...2 lines deleted...]
-      <c r="C35" t="s">
+      <c r="H35" t="s">
         <v>146</v>
-      </c>
-[...13 lines deleted...]
-        <v>148</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" t="s">
+        <v>147</v>
+      </c>
+      <c r="B36" t="s">
+        <v>9</v>
+      </c>
+      <c r="C36" t="s">
+        <v>60</v>
+      </c>
+      <c r="D36" t="s">
+        <v>114</v>
+      </c>
+      <c r="E36" t="s">
+        <v>115</v>
+      </c>
+      <c r="F36" t="s">
+        <v>89</v>
+      </c>
+      <c r="G36" s="1" t="s">
+        <v>148</v>
+      </c>
+      <c r="H36" t="s">
         <v>149</v>
-      </c>
-[...19 lines deleted...]
-        <v>152</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" t="s">
-        <v>153</v>
+        <v>150</v>
       </c>
       <c r="B37" t="s">
         <v>9</v>
       </c>
       <c r="C37" t="s">
-        <v>10</v>
+        <v>64</v>
       </c>
       <c r="D37" t="s">
-        <v>154</v>
+        <v>114</v>
       </c>
       <c r="E37" t="s">
-        <v>155</v>
+        <v>115</v>
       </c>
       <c r="F37" t="s">
-        <v>61</v>
+        <v>82</v>
       </c>
       <c r="G37" s="1" t="s">
-        <v>156</v>
+        <v>151</v>
       </c>
       <c r="H37" t="s">
-        <v>157</v>
+        <v>152</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" t="s">
-        <v>158</v>
+        <v>153</v>
       </c>
       <c r="B38" t="s">
         <v>9</v>
       </c>
       <c r="C38" t="s">
-        <v>27</v>
+        <v>68</v>
       </c>
       <c r="D38" t="s">
+        <v>114</v>
+      </c>
+      <c r="E38" t="s">
+        <v>115</v>
+      </c>
+      <c r="F38" t="s">
+        <v>82</v>
+      </c>
+      <c r="G38" s="1" t="s">
         <v>154</v>
       </c>
-      <c r="E38" t="s">
+      <c r="H38" t="s">
         <v>155</v>
-      </c>
-[...7 lines deleted...]
-        <v>160</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" t="s">
-        <v>161</v>
+        <v>156</v>
       </c>
       <c r="B39" t="s">
         <v>9</v>
       </c>
       <c r="C39" t="s">
-        <v>31</v>
+        <v>72</v>
       </c>
       <c r="D39" t="s">
-        <v>154</v>
+        <v>114</v>
       </c>
       <c r="E39" t="s">
-        <v>155</v>
+        <v>115</v>
       </c>
       <c r="F39" t="s">
-        <v>61</v>
+        <v>126</v>
       </c>
       <c r="G39" s="1" t="s">
-        <v>162</v>
+        <v>157</v>
       </c>
       <c r="H39" t="s">
-        <v>163</v>
+        <v>158</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" t="s">
-        <v>164</v>
+        <v>159</v>
       </c>
       <c r="B40" t="s">
         <v>9</v>
       </c>
       <c r="C40" t="s">
-        <v>35</v>
+        <v>76</v>
       </c>
       <c r="D40" t="s">
-        <v>154</v>
+        <v>114</v>
       </c>
       <c r="E40" t="s">
-        <v>155</v>
+        <v>115</v>
       </c>
       <c r="F40" t="s">
-        <v>61</v>
+        <v>126</v>
       </c>
       <c r="G40" s="1" t="s">
-        <v>165</v>
+        <v>160</v>
       </c>
       <c r="H40" t="s">
-        <v>166</v>
+        <v>161</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" t="s">
-        <v>167</v>
+        <v>162</v>
       </c>
       <c r="B41" t="s">
         <v>9</v>
       </c>
       <c r="C41" t="s">
-        <v>39</v>
+        <v>163</v>
       </c>
       <c r="D41" t="s">
-        <v>154</v>
+        <v>114</v>
       </c>
       <c r="E41" t="s">
-        <v>155</v>
+        <v>115</v>
       </c>
       <c r="F41" t="s">
-        <v>61</v>
+        <v>82</v>
       </c>
       <c r="G41" s="1" t="s">
-        <v>168</v>
+        <v>164</v>
       </c>
       <c r="H41" t="s">
-        <v>169</v>
+        <v>165</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" t="s">
-        <v>170</v>
+        <v>166</v>
       </c>
       <c r="B42" t="s">
         <v>9</v>
       </c>
       <c r="C42" t="s">
-        <v>43</v>
+        <v>167</v>
       </c>
       <c r="D42" t="s">
-        <v>154</v>
+        <v>114</v>
       </c>
       <c r="E42" t="s">
-        <v>155</v>
+        <v>115</v>
       </c>
       <c r="F42" t="s">
-        <v>171</v>
+        <v>89</v>
       </c>
       <c r="G42" s="1" t="s">
-        <v>172</v>
+        <v>168</v>
       </c>
       <c r="H42" t="s">
-        <v>173</v>
+        <v>169</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" t="s">
-        <v>174</v>
+        <v>170</v>
       </c>
       <c r="B43" t="s">
         <v>9</v>
       </c>
       <c r="C43" t="s">
-        <v>47</v>
+        <v>171</v>
       </c>
       <c r="D43" t="s">
-        <v>154</v>
+        <v>114</v>
       </c>
       <c r="E43" t="s">
-        <v>155</v>
+        <v>115</v>
       </c>
       <c r="F43" t="s">
-        <v>61</v>
+        <v>89</v>
       </c>
       <c r="G43" s="1" t="s">
-        <v>175</v>
+        <v>172</v>
       </c>
       <c r="H43" t="s">
-        <v>176</v>
+        <v>173</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" t="s">
+        <v>174</v>
+      </c>
+      <c r="B44" t="s">
+        <v>9</v>
+      </c>
+      <c r="C44" t="s">
+        <v>175</v>
+      </c>
+      <c r="D44" t="s">
+        <v>114</v>
+      </c>
+      <c r="E44" t="s">
+        <v>115</v>
+      </c>
+      <c r="F44" t="s">
+        <v>82</v>
+      </c>
+      <c r="G44" s="1" t="s">
+        <v>176</v>
+      </c>
+      <c r="H44" t="s">
         <v>177</v>
-      </c>
-[...19 lines deleted...]
-        <v>179</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" t="s">
+        <v>178</v>
+      </c>
+      <c r="B45" t="s">
+        <v>9</v>
+      </c>
+      <c r="C45" t="s">
+        <v>179</v>
+      </c>
+      <c r="D45" t="s">
+        <v>114</v>
+      </c>
+      <c r="E45" t="s">
+        <v>115</v>
+      </c>
+      <c r="F45" t="s">
+        <v>126</v>
+      </c>
+      <c r="G45" s="1" t="s">
         <v>180</v>
       </c>
-      <c r="B45" t="s">
-[...14 lines deleted...]
-      <c r="G45" s="1" t="s">
+      <c r="H45" t="s">
         <v>181</v>
-      </c>
-[...1 lines deleted...]
-        <v>182</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" t="s">
+        <v>182</v>
+      </c>
+      <c r="B46" t="s">
+        <v>9</v>
+      </c>
+      <c r="C46" t="s">
         <v>183</v>
       </c>
-      <c r="B46" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D46" t="s">
-        <v>154</v>
+        <v>114</v>
       </c>
       <c r="E46" t="s">
-        <v>155</v>
+        <v>115</v>
       </c>
       <c r="F46" t="s">
-        <v>101</v>
+        <v>82</v>
       </c>
       <c r="G46" s="1" t="s">
         <v>184</v>
       </c>
       <c r="H46" t="s">
         <v>185</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47" t="s">
         <v>186</v>
       </c>
       <c r="B47" t="s">
         <v>9</v>
       </c>
       <c r="C47" t="s">
-        <v>55</v>
+        <v>187</v>
       </c>
       <c r="D47" t="s">
-        <v>154</v>
+        <v>114</v>
       </c>
       <c r="E47" t="s">
-        <v>155</v>
+        <v>115</v>
       </c>
       <c r="F47" t="s">
-        <v>101</v>
+        <v>82</v>
       </c>
       <c r="G47" s="1" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="H47" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B48" t="s">
         <v>9</v>
       </c>
       <c r="C48" t="s">
-        <v>130</v>
+        <v>191</v>
       </c>
       <c r="D48" t="s">
-        <v>154</v>
+        <v>114</v>
       </c>
       <c r="E48" t="s">
-        <v>155</v>
+        <v>115</v>
       </c>
       <c r="F48" t="s">
-        <v>61</v>
+        <v>192</v>
       </c>
       <c r="G48" s="1" t="s">
-        <v>190</v>
+        <v>193</v>
       </c>
       <c r="H48" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49" t="s">
+        <v>195</v>
+      </c>
+      <c r="B49" t="s">
+        <v>9</v>
+      </c>
+      <c r="C49" t="s">
+        <v>196</v>
+      </c>
+      <c r="D49" t="s">
+        <v>114</v>
+      </c>
+      <c r="E49" t="s">
+        <v>115</v>
+      </c>
+      <c r="F49" t="s">
         <v>192</v>
       </c>
-      <c r="B49" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="G49" s="1" t="s">
-        <v>193</v>
+        <v>197</v>
       </c>
       <c r="H49" t="s">
-        <v>194</v>
+        <v>198</v>
       </c>
     </row>
     <row r="50" spans="1:8">
       <c r="A50" t="s">
-        <v>195</v>
+        <v>199</v>
       </c>
       <c r="B50" t="s">
         <v>9</v>
       </c>
       <c r="C50" t="s">
-        <v>138</v>
+        <v>10</v>
       </c>
       <c r="D50" t="s">
-        <v>154</v>
+        <v>200</v>
       </c>
       <c r="E50" t="s">
-        <v>155</v>
+        <v>201</v>
       </c>
       <c r="F50" t="s">
-        <v>61</v>
+        <v>82</v>
       </c>
       <c r="G50" s="1" t="s">
-        <v>196</v>
+        <v>202</v>
       </c>
       <c r="H50" t="s">
-        <v>197</v>
+        <v>203</v>
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51" t="s">
-        <v>198</v>
+        <v>204</v>
       </c>
       <c r="B51" t="s">
         <v>9</v>
       </c>
       <c r="C51" t="s">
-        <v>142</v>
+        <v>34</v>
       </c>
       <c r="D51" t="s">
-        <v>154</v>
+        <v>200</v>
       </c>
       <c r="E51" t="s">
-        <v>155</v>
+        <v>201</v>
       </c>
       <c r="F51" t="s">
-        <v>61</v>
+        <v>82</v>
       </c>
       <c r="G51" s="1" t="s">
-        <v>199</v>
+        <v>205</v>
       </c>
       <c r="H51" t="s">
-        <v>200</v>
+        <v>206</v>
       </c>
     </row>
     <row r="52" spans="1:8">
       <c r="A52" t="s">
+        <v>207</v>
+      </c>
+      <c r="B52" t="s">
+        <v>9</v>
+      </c>
+      <c r="C52" t="s">
+        <v>22</v>
+      </c>
+      <c r="D52" t="s">
+        <v>200</v>
+      </c>
+      <c r="E52" t="s">
         <v>201</v>
       </c>
-      <c r="B52" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F52" t="s">
-        <v>61</v>
+        <v>82</v>
       </c>
       <c r="G52" s="1" t="s">
-        <v>202</v>
+        <v>208</v>
       </c>
       <c r="H52" t="s">
-        <v>203</v>
+        <v>209</v>
       </c>
     </row>
     <row r="53" spans="1:8">
       <c r="A53" t="s">
-        <v>204</v>
+        <v>210</v>
       </c>
       <c r="B53" t="s">
         <v>9</v>
       </c>
       <c r="C53" t="s">
-        <v>150</v>
+        <v>26</v>
       </c>
       <c r="D53" t="s">
-        <v>154</v>
+        <v>200</v>
       </c>
       <c r="E53" t="s">
-        <v>155</v>
+        <v>201</v>
       </c>
       <c r="F53" t="s">
-        <v>101</v>
+        <v>82</v>
       </c>
       <c r="G53" s="1" t="s">
-        <v>205</v>
+        <v>211</v>
       </c>
       <c r="H53" t="s">
-        <v>206</v>
+        <v>212</v>
       </c>
     </row>
     <row r="54" spans="1:8">
       <c r="A54" t="s">
-        <v>207</v>
+        <v>213</v>
       </c>
       <c r="B54" t="s">
         <v>9</v>
       </c>
       <c r="C54" t="s">
-        <v>208</v>
+        <v>44</v>
       </c>
       <c r="D54" t="s">
-        <v>154</v>
+        <v>200</v>
       </c>
       <c r="E54" t="s">
-        <v>155</v>
+        <v>201</v>
       </c>
       <c r="F54" t="s">
-        <v>97</v>
+        <v>82</v>
       </c>
       <c r="G54" s="1" t="s">
-        <v>209</v>
+        <v>214</v>
       </c>
       <c r="H54" t="s">
-        <v>210</v>
+        <v>215</v>
       </c>
     </row>
     <row r="55" spans="1:8">
       <c r="A55" t="s">
-        <v>211</v>
+        <v>216</v>
       </c>
       <c r="B55" t="s">
         <v>9</v>
       </c>
       <c r="C55" t="s">
-        <v>212</v>
+        <v>48</v>
       </c>
       <c r="D55" t="s">
-        <v>154</v>
+        <v>200</v>
       </c>
       <c r="E55" t="s">
-        <v>155</v>
+        <v>201</v>
       </c>
       <c r="F55" t="s">
-        <v>61</v>
+        <v>192</v>
       </c>
       <c r="G55" s="1" t="s">
-        <v>213</v>
+        <v>217</v>
       </c>
       <c r="H55" t="s">
-        <v>214</v>
+        <v>218</v>
       </c>
     </row>
     <row r="56" spans="1:8">
       <c r="A56" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="B56" t="s">
         <v>9</v>
       </c>
       <c r="C56" t="s">
-        <v>216</v>
+        <v>52</v>
       </c>
       <c r="D56" t="s">
-        <v>154</v>
+        <v>200</v>
       </c>
       <c r="E56" t="s">
-        <v>155</v>
+        <v>201</v>
       </c>
       <c r="F56" t="s">
-        <v>61</v>
+        <v>82</v>
       </c>
       <c r="G56" s="1" t="s">
-        <v>217</v>
+        <v>220</v>
       </c>
       <c r="H56" t="s">
-        <v>218</v>
+        <v>221</v>
       </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
       <c r="B57" t="s">
         <v>9</v>
       </c>
       <c r="C57" t="s">
-        <v>220</v>
+        <v>140</v>
       </c>
       <c r="D57" t="s">
-        <v>154</v>
+        <v>200</v>
       </c>
       <c r="E57" t="s">
-        <v>155</v>
+        <v>201</v>
       </c>
       <c r="F57" t="s">
-        <v>61</v>
+        <v>82</v>
       </c>
       <c r="G57" s="1" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="H57" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
       <c r="B58" t="s">
         <v>9</v>
       </c>
       <c r="C58" t="s">
-        <v>224</v>
+        <v>56</v>
       </c>
       <c r="D58" t="s">
-        <v>154</v>
+        <v>200</v>
       </c>
       <c r="E58" t="s">
-        <v>155</v>
+        <v>201</v>
       </c>
       <c r="F58" t="s">
-        <v>61</v>
+        <v>82</v>
       </c>
       <c r="G58" s="1" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="H58" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="B59" t="s">
         <v>9</v>
       </c>
       <c r="C59" t="s">
-        <v>228</v>
+        <v>60</v>
       </c>
       <c r="D59" t="s">
-        <v>154</v>
+        <v>200</v>
       </c>
       <c r="E59" t="s">
-        <v>155</v>
+        <v>201</v>
       </c>
       <c r="F59" t="s">
-        <v>101</v>
+        <v>126</v>
       </c>
       <c r="G59" s="1" t="s">
         <v>229</v>
       </c>
       <c r="H59" t="s">
         <v>230</v>
       </c>
     </row>
     <row r="60" spans="1:8">
       <c r="A60" t="s">
         <v>231</v>
       </c>
       <c r="B60" t="s">
         <v>9</v>
       </c>
       <c r="C60" t="s">
+        <v>64</v>
+      </c>
+      <c r="D60" t="s">
+        <v>200</v>
+      </c>
+      <c r="E60" t="s">
+        <v>201</v>
+      </c>
+      <c r="F60" t="s">
+        <v>126</v>
+      </c>
+      <c r="G60" s="1" t="s">
         <v>232</v>
       </c>
-      <c r="D60" t="s">
-[...8 lines deleted...]
-      <c r="G60" s="1" t="s">
+      <c r="H60" t="s">
         <v>233</v>
-      </c>
-[...1 lines deleted...]
-        <v>234</v>
       </c>
     </row>
     <row r="61" spans="1:8">
       <c r="A61" t="s">
+        <v>234</v>
+      </c>
+      <c r="B61" t="s">
+        <v>9</v>
+      </c>
+      <c r="C61" t="s">
+        <v>68</v>
+      </c>
+      <c r="D61" t="s">
+        <v>200</v>
+      </c>
+      <c r="E61" t="s">
+        <v>201</v>
+      </c>
+      <c r="F61" t="s">
+        <v>82</v>
+      </c>
+      <c r="G61" s="1" t="s">
         <v>235</v>
       </c>
-      <c r="B61" t="s">
-[...2 lines deleted...]
-      <c r="C61" t="s">
+      <c r="H61" t="s">
         <v>236</v>
-      </c>
-[...13 lines deleted...]
-        <v>238</v>
       </c>
     </row>
     <row r="62" spans="1:8">
       <c r="A62" t="s">
+        <v>237</v>
+      </c>
+      <c r="B62" t="s">
+        <v>9</v>
+      </c>
+      <c r="C62" t="s">
+        <v>72</v>
+      </c>
+      <c r="D62" t="s">
+        <v>200</v>
+      </c>
+      <c r="E62" t="s">
+        <v>201</v>
+      </c>
+      <c r="F62" t="s">
+        <v>82</v>
+      </c>
+      <c r="G62" s="1" t="s">
+        <v>238</v>
+      </c>
+      <c r="H62" t="s">
         <v>239</v>
-      </c>
-[...19 lines deleted...]
-        <v>242</v>
       </c>
     </row>
     <row r="63" spans="1:8">
       <c r="A63" t="s">
-        <v>243</v>
+        <v>240</v>
       </c>
       <c r="B63" t="s">
         <v>9</v>
       </c>
       <c r="C63" t="s">
-        <v>244</v>
+        <v>76</v>
       </c>
       <c r="D63" t="s">
-        <v>154</v>
+        <v>200</v>
       </c>
       <c r="E63" t="s">
-        <v>155</v>
+        <v>201</v>
       </c>
       <c r="F63" t="s">
-        <v>61</v>
+        <v>82</v>
       </c>
       <c r="G63" s="1" t="s">
-        <v>245</v>
+        <v>241</v>
       </c>
       <c r="H63" t="s">
-        <v>246</v>
+        <v>242</v>
       </c>
     </row>
     <row r="64" spans="1:8">
       <c r="A64" t="s">
-        <v>247</v>
+        <v>243</v>
       </c>
       <c r="B64" t="s">
         <v>9</v>
       </c>
       <c r="C64" t="s">
-        <v>248</v>
+        <v>163</v>
       </c>
       <c r="D64" t="s">
-        <v>154</v>
+        <v>200</v>
       </c>
       <c r="E64" t="s">
-        <v>155</v>
+        <v>201</v>
       </c>
       <c r="F64" t="s">
-        <v>101</v>
+        <v>82</v>
       </c>
       <c r="G64" s="1" t="s">
-        <v>249</v>
+        <v>244</v>
       </c>
       <c r="H64" t="s">
-        <v>250</v>
+        <v>245</v>
       </c>
     </row>
     <row r="65" spans="1:8">
       <c r="A65" t="s">
-        <v>251</v>
+        <v>246</v>
       </c>
       <c r="B65" t="s">
         <v>9</v>
       </c>
       <c r="C65" t="s">
-        <v>252</v>
+        <v>167</v>
       </c>
       <c r="D65" t="s">
-        <v>154</v>
+        <v>200</v>
       </c>
       <c r="E65" t="s">
-        <v>155</v>
+        <v>201</v>
       </c>
       <c r="F65" t="s">
-        <v>101</v>
+        <v>82</v>
       </c>
       <c r="G65" s="1" t="s">
-        <v>253</v>
+        <v>247</v>
       </c>
       <c r="H65" t="s">
-        <v>254</v>
+        <v>248</v>
       </c>
     </row>
     <row r="66" spans="1:8">
       <c r="A66" t="s">
-        <v>255</v>
+        <v>249</v>
       </c>
       <c r="B66" t="s">
         <v>9</v>
       </c>
       <c r="C66" t="s">
-        <v>256</v>
+        <v>171</v>
       </c>
       <c r="D66" t="s">
-        <v>154</v>
+        <v>200</v>
       </c>
       <c r="E66" t="s">
-        <v>155</v>
+        <v>201</v>
       </c>
       <c r="F66" t="s">
-        <v>97</v>
+        <v>126</v>
       </c>
       <c r="G66" s="1" t="s">
-        <v>257</v>
+        <v>250</v>
       </c>
       <c r="H66" t="s">
-        <v>258</v>
+        <v>251</v>
       </c>
     </row>
     <row r="67" spans="1:8">
       <c r="A67" t="s">
-        <v>259</v>
+        <v>252</v>
       </c>
       <c r="B67" t="s">
         <v>9</v>
       </c>
       <c r="C67" t="s">
-        <v>260</v>
+        <v>175</v>
       </c>
       <c r="D67" t="s">
-        <v>154</v>
+        <v>200</v>
       </c>
       <c r="E67" t="s">
-        <v>155</v>
+        <v>201</v>
       </c>
       <c r="F67" t="s">
-        <v>97</v>
+        <v>122</v>
       </c>
       <c r="G67" s="1" t="s">
-        <v>261</v>
+        <v>253</v>
       </c>
       <c r="H67" t="s">
-        <v>262</v>
+        <v>254</v>
       </c>
     </row>
     <row r="68" spans="1:8">
       <c r="A68" t="s">
-        <v>263</v>
+        <v>255</v>
       </c>
       <c r="B68" t="s">
         <v>9</v>
       </c>
       <c r="C68" t="s">
-        <v>264</v>
+        <v>179</v>
       </c>
       <c r="D68" t="s">
-        <v>154</v>
+        <v>200</v>
       </c>
       <c r="E68" t="s">
-        <v>155</v>
+        <v>201</v>
       </c>
       <c r="F68" t="s">
-        <v>61</v>
+        <v>82</v>
       </c>
       <c r="G68" s="1" t="s">
-        <v>265</v>
+        <v>256</v>
       </c>
       <c r="H68" t="s">
-        <v>266</v>
+        <v>257</v>
       </c>
     </row>
     <row r="69" spans="1:8">
       <c r="A69" t="s">
-        <v>267</v>
+        <v>258</v>
       </c>
       <c r="B69" t="s">
         <v>9</v>
       </c>
       <c r="C69" t="s">
-        <v>268</v>
+        <v>183</v>
       </c>
       <c r="D69" t="s">
-        <v>154</v>
+        <v>200</v>
       </c>
       <c r="E69" t="s">
-        <v>155</v>
+        <v>201</v>
       </c>
       <c r="F69" t="s">
-        <v>269</v>
+        <v>82</v>
       </c>
       <c r="G69" s="1" t="s">
-        <v>270</v>
+        <v>259</v>
       </c>
       <c r="H69" t="s">
-        <v>271</v>
+        <v>260</v>
       </c>
     </row>
     <row r="70" spans="1:8">
       <c r="A70" t="s">
-        <v>272</v>
+        <v>261</v>
       </c>
       <c r="B70" t="s">
         <v>9</v>
       </c>
       <c r="C70" t="s">
-        <v>273</v>
+        <v>187</v>
       </c>
       <c r="D70" t="s">
-        <v>154</v>
+        <v>200</v>
       </c>
       <c r="E70" t="s">
-        <v>155</v>
+        <v>201</v>
       </c>
       <c r="F70" t="s">
-        <v>61</v>
+        <v>82</v>
       </c>
       <c r="G70" s="1" t="s">
-        <v>274</v>
+        <v>262</v>
       </c>
       <c r="H70" t="s">
-        <v>275</v>
+        <v>263</v>
       </c>
     </row>
     <row r="71" spans="1:8">
       <c r="A71" t="s">
-        <v>276</v>
+        <v>264</v>
       </c>
       <c r="B71" t="s">
         <v>9</v>
       </c>
       <c r="C71" t="s">
-        <v>277</v>
+        <v>191</v>
       </c>
       <c r="D71" t="s">
-        <v>154</v>
+        <v>200</v>
       </c>
       <c r="E71" t="s">
-        <v>155</v>
+        <v>201</v>
       </c>
       <c r="F71" t="s">
-        <v>61</v>
+        <v>82</v>
       </c>
       <c r="G71" s="1" t="s">
-        <v>278</v>
+        <v>265</v>
       </c>
       <c r="H71" t="s">
-        <v>279</v>
+        <v>266</v>
       </c>
     </row>
     <row r="72" spans="1:8">
       <c r="A72" t="s">
-        <v>280</v>
+        <v>267</v>
       </c>
       <c r="B72" t="s">
         <v>9</v>
       </c>
       <c r="C72" t="s">
-        <v>281</v>
+        <v>196</v>
       </c>
       <c r="D72" t="s">
-        <v>154</v>
+        <v>200</v>
       </c>
       <c r="E72" t="s">
-        <v>155</v>
+        <v>201</v>
       </c>
       <c r="F72" t="s">
-        <v>97</v>
+        <v>126</v>
       </c>
       <c r="G72" s="1" t="s">
-        <v>282</v>
+        <v>268</v>
       </c>
       <c r="H72" t="s">
-        <v>283</v>
+        <v>269</v>
       </c>
     </row>
     <row r="73" spans="1:8">
       <c r="A73" t="s">
-        <v>284</v>
+        <v>270</v>
       </c>
       <c r="B73" t="s">
         <v>9</v>
       </c>
       <c r="C73" t="s">
-        <v>10</v>
+        <v>271</v>
       </c>
       <c r="D73" t="s">
-        <v>285</v>
+        <v>200</v>
       </c>
       <c r="E73" t="s">
-        <v>286</v>
+        <v>201</v>
       </c>
       <c r="F73" t="s">
-        <v>13</v>
+        <v>192</v>
       </c>
       <c r="G73" s="1" t="s">
-        <v>287</v>
+        <v>272</v>
       </c>
       <c r="H73" t="s">
-        <v>288</v>
+        <v>273</v>
       </c>
     </row>
     <row r="74" spans="1:8">
       <c r="A74" t="s">
-        <v>289</v>
+        <v>274</v>
       </c>
       <c r="B74" t="s">
         <v>9</v>
       </c>
       <c r="C74" t="s">
-        <v>27</v>
+        <v>275</v>
       </c>
       <c r="D74" t="s">
-        <v>285</v>
+        <v>200</v>
       </c>
       <c r="E74" t="s">
-        <v>286</v>
+        <v>201</v>
       </c>
       <c r="F74" t="s">
-        <v>13</v>
+        <v>192</v>
       </c>
       <c r="G74" s="1" t="s">
-        <v>290</v>
+        <v>276</v>
       </c>
       <c r="H74" t="s">
-        <v>291</v>
+        <v>277</v>
       </c>
     </row>
     <row r="75" spans="1:8">
       <c r="A75" t="s">
-        <v>292</v>
+        <v>278</v>
       </c>
       <c r="B75" t="s">
         <v>9</v>
       </c>
       <c r="C75" t="s">
-        <v>31</v>
+        <v>279</v>
       </c>
       <c r="D75" t="s">
-        <v>285</v>
+        <v>200</v>
       </c>
       <c r="E75" t="s">
-        <v>286</v>
+        <v>201</v>
       </c>
       <c r="F75" t="s">
-        <v>13</v>
+        <v>122</v>
       </c>
       <c r="G75" s="1" t="s">
-        <v>293</v>
+        <v>280</v>
       </c>
       <c r="H75" t="s">
-        <v>294</v>
+        <v>281</v>
       </c>
     </row>
     <row r="76" spans="1:8">
       <c r="A76" t="s">
-        <v>295</v>
+        <v>282</v>
       </c>
       <c r="B76" t="s">
         <v>9</v>
       </c>
       <c r="C76" t="s">
-        <v>35</v>
+        <v>283</v>
       </c>
       <c r="D76" t="s">
+        <v>200</v>
+      </c>
+      <c r="E76" t="s">
+        <v>201</v>
+      </c>
+      <c r="F76" t="s">
+        <v>82</v>
+      </c>
+      <c r="G76" s="1" t="s">
+        <v>284</v>
+      </c>
+      <c r="H76" t="s">
         <v>285</v>
-      </c>
-[...10 lines deleted...]
-        <v>297</v>
       </c>
     </row>
     <row r="77" spans="1:8">
       <c r="A77" t="s">
-        <v>298</v>
+        <v>286</v>
       </c>
       <c r="B77" t="s">
         <v>9</v>
       </c>
       <c r="C77" t="s">
-        <v>39</v>
+        <v>287</v>
       </c>
       <c r="D77" t="s">
-        <v>285</v>
+        <v>200</v>
       </c>
       <c r="E77" t="s">
-        <v>286</v>
+        <v>201</v>
       </c>
       <c r="F77" t="s">
-        <v>13</v>
+        <v>126</v>
       </c>
       <c r="G77" s="1" t="s">
-        <v>299</v>
+        <v>288</v>
       </c>
       <c r="H77" t="s">
-        <v>300</v>
+        <v>289</v>
       </c>
     </row>
     <row r="78" spans="1:8">
       <c r="A78" t="s">
-        <v>301</v>
+        <v>290</v>
       </c>
       <c r="B78" t="s">
         <v>9</v>
       </c>
       <c r="C78" t="s">
-        <v>43</v>
+        <v>291</v>
       </c>
       <c r="D78" t="s">
-        <v>285</v>
+        <v>200</v>
       </c>
       <c r="E78" t="s">
-        <v>286</v>
+        <v>201</v>
       </c>
       <c r="F78" t="s">
-        <v>13</v>
+        <v>126</v>
       </c>
       <c r="G78" s="1" t="s">
-        <v>302</v>
+        <v>292</v>
       </c>
       <c r="H78" t="s">
-        <v>303</v>
+        <v>293</v>
       </c>
     </row>
     <row r="79" spans="1:8">
       <c r="A79" t="s">
-        <v>304</v>
+        <v>294</v>
       </c>
       <c r="B79" t="s">
         <v>9</v>
       </c>
       <c r="C79" t="s">
-        <v>47</v>
+        <v>295</v>
       </c>
       <c r="D79" t="s">
-        <v>285</v>
+        <v>200</v>
       </c>
       <c r="E79" t="s">
-        <v>286</v>
+        <v>201</v>
       </c>
       <c r="F79" t="s">
-        <v>13</v>
+        <v>122</v>
       </c>
       <c r="G79" s="1" t="s">
-        <v>305</v>
+        <v>296</v>
       </c>
       <c r="H79" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
     </row>
     <row r="80" spans="1:8">
       <c r="A80" t="s">
-        <v>307</v>
+        <v>298</v>
       </c>
       <c r="B80" t="s">
         <v>9</v>
       </c>
       <c r="C80" t="s">
-        <v>115</v>
+        <v>299</v>
       </c>
       <c r="D80" t="s">
-        <v>285</v>
+        <v>200</v>
       </c>
       <c r="E80" t="s">
-        <v>286</v>
+        <v>201</v>
       </c>
       <c r="F80" t="s">
-        <v>13</v>
+        <v>122</v>
       </c>
       <c r="G80" s="1" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="H80" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
     </row>
     <row r="81" spans="1:8">
       <c r="A81" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="B81" t="s">
         <v>9</v>
       </c>
       <c r="C81" t="s">
-        <v>51</v>
+        <v>303</v>
       </c>
       <c r="D81" t="s">
-        <v>285</v>
+        <v>200</v>
       </c>
       <c r="E81" t="s">
-        <v>286</v>
+        <v>201</v>
       </c>
       <c r="F81" t="s">
-        <v>13</v>
+        <v>82</v>
       </c>
       <c r="G81" s="1" t="s">
-        <v>311</v>
+        <v>304</v>
       </c>
       <c r="H81" t="s">
-        <v>312</v>
+        <v>305</v>
       </c>
     </row>
     <row r="82" spans="1:8">
       <c r="A82" t="s">
-        <v>313</v>
+        <v>306</v>
       </c>
       <c r="B82" t="s">
         <v>9</v>
       </c>
       <c r="C82" t="s">
-        <v>314</v>
+        <v>307</v>
       </c>
       <c r="D82" t="s">
-        <v>285</v>
+        <v>200</v>
       </c>
       <c r="E82" t="s">
-        <v>286</v>
+        <v>201</v>
       </c>
       <c r="F82" t="s">
-        <v>13</v>
+        <v>308</v>
       </c>
       <c r="G82" s="1" t="s">
-        <v>315</v>
+        <v>309</v>
       </c>
       <c r="H82" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="83" spans="1:8">
       <c r="A83" t="s">
-        <v>317</v>
+        <v>311</v>
       </c>
       <c r="B83" t="s">
         <v>9</v>
       </c>
       <c r="C83" t="s">
-        <v>318</v>
+        <v>312</v>
       </c>
       <c r="D83" t="s">
-        <v>285</v>
+        <v>200</v>
       </c>
       <c r="E83" t="s">
-        <v>286</v>
+        <v>201</v>
       </c>
       <c r="F83" t="s">
-        <v>13</v>
+        <v>82</v>
       </c>
       <c r="G83" s="1" t="s">
-        <v>319</v>
+        <v>313</v>
       </c>
       <c r="H83" t="s">
-        <v>320</v>
+        <v>314</v>
       </c>
     </row>
     <row r="84" spans="1:8">
       <c r="A84" t="s">
-        <v>321</v>
+        <v>315</v>
       </c>
       <c r="B84" t="s">
         <v>9</v>
       </c>
       <c r="C84" t="s">
-        <v>322</v>
+        <v>316</v>
       </c>
       <c r="D84" t="s">
-        <v>285</v>
+        <v>200</v>
       </c>
       <c r="E84" t="s">
-        <v>286</v>
+        <v>201</v>
       </c>
       <c r="F84" t="s">
-        <v>13</v>
+        <v>82</v>
       </c>
       <c r="G84" s="1" t="s">
-        <v>323</v>
+        <v>317</v>
       </c>
       <c r="H84" t="s">
-        <v>324</v>
+        <v>318</v>
       </c>
     </row>
     <row r="85" spans="1:8">
       <c r="A85" t="s">
-        <v>325</v>
+        <v>319</v>
       </c>
       <c r="B85" t="s">
         <v>9</v>
       </c>
       <c r="C85" t="s">
-        <v>326</v>
+        <v>320</v>
       </c>
       <c r="D85" t="s">
-        <v>285</v>
+        <v>200</v>
       </c>
       <c r="E85" t="s">
-        <v>286</v>
+        <v>201</v>
       </c>
       <c r="F85" t="s">
-        <v>13</v>
+        <v>122</v>
       </c>
       <c r="G85" s="1" t="s">
-        <v>327</v>
+        <v>321</v>
       </c>
       <c r="H85" t="s">
-        <v>328</v>
+        <v>322</v>
       </c>
     </row>
     <row r="86" spans="1:8">
       <c r="A86" t="s">
-        <v>329</v>
+        <v>323</v>
       </c>
       <c r="B86" t="s">
         <v>9</v>
       </c>
       <c r="C86" t="s">
-        <v>330</v>
+        <v>324</v>
       </c>
       <c r="D86" t="s">
-        <v>285</v>
+        <v>200</v>
       </c>
       <c r="E86" t="s">
-        <v>286</v>
+        <v>201</v>
       </c>
       <c r="F86" t="s">
-        <v>13</v>
+        <v>82</v>
       </c>
       <c r="G86" s="1" t="s">
-        <v>331</v>
+        <v>325</v>
       </c>
       <c r="H86" t="s">
-        <v>332</v>
+        <v>326</v>
       </c>
     </row>
     <row r="87" spans="1:8">
       <c r="A87" t="s">
-        <v>333</v>
+        <v>327</v>
       </c>
       <c r="B87" t="s">
         <v>9</v>
       </c>
       <c r="C87" t="s">
-        <v>334</v>
+        <v>328</v>
       </c>
       <c r="D87" t="s">
-        <v>285</v>
+        <v>200</v>
       </c>
       <c r="E87" t="s">
-        <v>286</v>
+        <v>201</v>
       </c>
       <c r="F87" t="s">
-        <v>13</v>
+        <v>126</v>
       </c>
       <c r="G87" s="1" t="s">
-        <v>335</v>
+        <v>329</v>
       </c>
       <c r="H87" t="s">
-        <v>336</v>
+        <v>330</v>
       </c>
     </row>
     <row r="88" spans="1:8">
       <c r="A88" t="s">
-        <v>337</v>
+        <v>331</v>
       </c>
       <c r="B88" t="s">
         <v>9</v>
       </c>
       <c r="C88" t="s">
-        <v>338</v>
+        <v>332</v>
       </c>
       <c r="D88" t="s">
-        <v>285</v>
+        <v>200</v>
       </c>
       <c r="E88" t="s">
-        <v>286</v>
+        <v>201</v>
       </c>
       <c r="F88" t="s">
-        <v>13</v>
+        <v>126</v>
       </c>
       <c r="G88" s="1" t="s">
-        <v>339</v>
+        <v>333</v>
       </c>
       <c r="H88" t="s">
-        <v>340</v>
+        <v>334</v>
       </c>
     </row>
     <row r="89" spans="1:8">
       <c r="A89" t="s">
-        <v>341</v>
+        <v>335</v>
       </c>
       <c r="B89" t="s">
         <v>9</v>
       </c>
       <c r="C89" t="s">
-        <v>342</v>
+        <v>336</v>
       </c>
       <c r="D89" t="s">
-        <v>285</v>
+        <v>200</v>
       </c>
       <c r="E89" t="s">
-        <v>286</v>
+        <v>201</v>
       </c>
       <c r="F89" t="s">
-        <v>13</v>
+        <v>82</v>
       </c>
       <c r="G89" s="1" t="s">
-        <v>343</v>
+        <v>337</v>
       </c>
       <c r="H89" t="s">
-        <v>344</v>
+        <v>338</v>
       </c>
     </row>
     <row r="90" spans="1:8">
       <c r="A90" t="s">
-        <v>345</v>
+        <v>339</v>
       </c>
       <c r="B90" t="s">
         <v>9</v>
       </c>
       <c r="C90" t="s">
-        <v>346</v>
+        <v>340</v>
       </c>
       <c r="D90" t="s">
-        <v>285</v>
+        <v>200</v>
       </c>
       <c r="E90" t="s">
-        <v>286</v>
+        <v>201</v>
       </c>
       <c r="F90" t="s">
-        <v>13</v>
+        <v>82</v>
       </c>
       <c r="G90" s="1" t="s">
-        <v>347</v>
+        <v>341</v>
       </c>
       <c r="H90" t="s">
-        <v>348</v>
+        <v>342</v>
       </c>
     </row>
     <row r="91" spans="1:8">
       <c r="A91" t="s">
-        <v>349</v>
+        <v>343</v>
       </c>
       <c r="B91" t="s">
         <v>9</v>
       </c>
       <c r="C91" t="s">
-        <v>350</v>
+        <v>344</v>
       </c>
       <c r="D91" t="s">
-        <v>285</v>
+        <v>200</v>
       </c>
       <c r="E91" t="s">
-        <v>286</v>
+        <v>201</v>
       </c>
       <c r="F91" t="s">
-        <v>13</v>
+        <v>82</v>
       </c>
       <c r="G91" s="1" t="s">
-        <v>351</v>
+        <v>345</v>
       </c>
       <c r="H91" t="s">
-        <v>352</v>
+        <v>346</v>
       </c>
     </row>
     <row r="92" spans="1:8">
       <c r="A92" t="s">
-        <v>353</v>
+        <v>347</v>
       </c>
       <c r="B92" t="s">
         <v>9</v>
       </c>
       <c r="C92" t="s">
-        <v>354</v>
+        <v>348</v>
       </c>
       <c r="D92" t="s">
-        <v>285</v>
+        <v>200</v>
       </c>
       <c r="E92" t="s">
-        <v>286</v>
+        <v>201</v>
       </c>
       <c r="F92" t="s">
-        <v>13</v>
+        <v>82</v>
       </c>
       <c r="G92" s="1" t="s">
-        <v>355</v>
+        <v>349</v>
       </c>
       <c r="H92" t="s">
-        <v>356</v>
+        <v>350</v>
       </c>
     </row>
     <row r="93" spans="1:8">
       <c r="A93" t="s">
-        <v>357</v>
+        <v>351</v>
       </c>
       <c r="B93" t="s">
         <v>9</v>
       </c>
       <c r="C93" t="s">
-        <v>358</v>
+        <v>352</v>
       </c>
       <c r="D93" t="s">
-        <v>285</v>
+        <v>200</v>
       </c>
       <c r="E93" t="s">
-        <v>286</v>
+        <v>201</v>
       </c>
       <c r="F93" t="s">
-        <v>13</v>
+        <v>126</v>
       </c>
       <c r="G93" s="1" t="s">
-        <v>359</v>
+        <v>353</v>
       </c>
       <c r="H93" t="s">
-        <v>360</v>
+        <v>354</v>
       </c>
     </row>
     <row r="94" spans="1:8">
       <c r="A94" t="s">
-        <v>361</v>
+        <v>355</v>
       </c>
       <c r="B94" t="s">
         <v>9</v>
       </c>
       <c r="C94" t="s">
-        <v>362</v>
+        <v>356</v>
       </c>
       <c r="D94" t="s">
-        <v>285</v>
+        <v>200</v>
       </c>
       <c r="E94" t="s">
-        <v>286</v>
+        <v>201</v>
       </c>
       <c r="F94" t="s">
-        <v>13</v>
+        <v>82</v>
       </c>
       <c r="G94" s="1" t="s">
-        <v>363</v>
+        <v>357</v>
       </c>
       <c r="H94" t="s">
-        <v>364</v>
+        <v>358</v>
       </c>
     </row>
     <row r="95" spans="1:8">
       <c r="A95" t="s">
-        <v>365</v>
+        <v>359</v>
       </c>
       <c r="B95" t="s">
         <v>9</v>
       </c>
       <c r="C95" t="s">
-        <v>366</v>
+        <v>360</v>
       </c>
       <c r="D95" t="s">
-        <v>285</v>
+        <v>200</v>
       </c>
       <c r="E95" t="s">
-        <v>286</v>
+        <v>201</v>
       </c>
       <c r="F95" t="s">
-        <v>13</v>
+        <v>82</v>
       </c>
       <c r="G95" s="1" t="s">
-        <v>367</v>
+        <v>361</v>
       </c>
       <c r="H95" t="s">
-        <v>368</v>
+        <v>362</v>
       </c>
     </row>
     <row r="96" spans="1:8">
       <c r="A96" t="s">
-        <v>369</v>
+        <v>363</v>
       </c>
       <c r="B96" t="s">
         <v>9</v>
       </c>
       <c r="C96" t="s">
-        <v>370</v>
+        <v>364</v>
       </c>
       <c r="D96" t="s">
-        <v>285</v>
+        <v>200</v>
       </c>
       <c r="E96" t="s">
-        <v>286</v>
+        <v>201</v>
       </c>
       <c r="F96" t="s">
-        <v>13</v>
+        <v>82</v>
       </c>
       <c r="G96" s="1" t="s">
-        <v>371</v>
+        <v>365</v>
       </c>
       <c r="H96" t="s">
-        <v>372</v>
+        <v>366</v>
       </c>
     </row>
     <row r="97" spans="1:8">
       <c r="A97" t="s">
-        <v>373</v>
+        <v>367</v>
       </c>
       <c r="B97" t="s">
         <v>9</v>
       </c>
       <c r="C97" t="s">
-        <v>374</v>
+        <v>368</v>
       </c>
       <c r="D97" t="s">
-        <v>285</v>
+        <v>200</v>
       </c>
       <c r="E97" t="s">
-        <v>286</v>
+        <v>201</v>
       </c>
       <c r="F97" t="s">
-        <v>13</v>
+        <v>82</v>
       </c>
       <c r="G97" s="1" t="s">
-        <v>375</v>
+        <v>369</v>
       </c>
       <c r="H97" t="s">
-        <v>376</v>
+        <v>370</v>
       </c>
     </row>
     <row r="98" spans="1:8">
       <c r="A98" t="s">
-        <v>377</v>
+        <v>371</v>
       </c>
       <c r="B98" t="s">
         <v>9</v>
       </c>
       <c r="C98" t="s">
-        <v>378</v>
+        <v>372</v>
       </c>
       <c r="D98" t="s">
-        <v>285</v>
+        <v>200</v>
       </c>
       <c r="E98" t="s">
-        <v>286</v>
+        <v>201</v>
       </c>
       <c r="F98" t="s">
-        <v>13</v>
+        <v>82</v>
       </c>
       <c r="G98" s="1" t="s">
-        <v>379</v>
+        <v>373</v>
       </c>
       <c r="H98" t="s">
-        <v>380</v>
+        <v>374</v>
       </c>
     </row>
     <row r="99" spans="1:8">
       <c r="A99" t="s">
-        <v>381</v>
+        <v>375</v>
       </c>
       <c r="B99" t="s">
         <v>9</v>
       </c>
       <c r="C99" t="s">
-        <v>382</v>
+        <v>376</v>
       </c>
       <c r="D99" t="s">
-        <v>285</v>
+        <v>200</v>
       </c>
       <c r="E99" t="s">
-        <v>286</v>
+        <v>201</v>
       </c>
       <c r="F99" t="s">
-        <v>13</v>
+        <v>82</v>
       </c>
       <c r="G99" s="1" t="s">
-        <v>383</v>
+        <v>377</v>
       </c>
       <c r="H99" t="s">
-        <v>384</v>
+        <v>378</v>
       </c>
     </row>
     <row r="100" spans="1:8">
       <c r="A100" t="s">
-        <v>385</v>
+        <v>379</v>
       </c>
       <c r="B100" t="s">
         <v>9</v>
       </c>
       <c r="C100" t="s">
-        <v>386</v>
+        <v>380</v>
       </c>
       <c r="D100" t="s">
-        <v>285</v>
+        <v>200</v>
       </c>
       <c r="E100" t="s">
-        <v>286</v>
+        <v>201</v>
       </c>
       <c r="F100" t="s">
-        <v>13</v>
+        <v>82</v>
       </c>
       <c r="G100" s="1" t="s">
-        <v>387</v>
+        <v>381</v>
       </c>
       <c r="H100" t="s">
-        <v>388</v>
+        <v>382</v>
       </c>
     </row>
     <row r="101" spans="1:8">
       <c r="A101" t="s">
-        <v>389</v>
+        <v>383</v>
       </c>
       <c r="B101" t="s">
         <v>9</v>
       </c>
       <c r="C101" t="s">
-        <v>390</v>
+        <v>384</v>
       </c>
       <c r="D101" t="s">
-        <v>285</v>
+        <v>200</v>
       </c>
       <c r="E101" t="s">
-        <v>286</v>
+        <v>201</v>
       </c>
       <c r="F101" t="s">
-        <v>13</v>
+        <v>126</v>
       </c>
       <c r="G101" s="1" t="s">
-        <v>391</v>
+        <v>385</v>
       </c>
       <c r="H101" t="s">
-        <v>392</v>
+        <v>386</v>
       </c>
     </row>
     <row r="102" spans="1:8">
       <c r="A102" t="s">
-        <v>393</v>
+        <v>387</v>
       </c>
       <c r="B102" t="s">
         <v>9</v>
       </c>
       <c r="C102" t="s">
-        <v>394</v>
+        <v>388</v>
       </c>
       <c r="D102" t="s">
-        <v>285</v>
+        <v>200</v>
       </c>
       <c r="E102" t="s">
-        <v>286</v>
+        <v>201</v>
       </c>
       <c r="F102" t="s">
-        <v>13</v>
+        <v>126</v>
       </c>
       <c r="G102" s="1" t="s">
-        <v>395</v>
+        <v>389</v>
       </c>
       <c r="H102" t="s">
-        <v>396</v>
+        <v>390</v>
       </c>
     </row>
     <row r="103" spans="1:8">
       <c r="A103" t="s">
-        <v>397</v>
+        <v>391</v>
       </c>
       <c r="B103" t="s">
         <v>9</v>
       </c>
       <c r="C103" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="D103" t="s">
-        <v>285</v>
+        <v>200</v>
       </c>
       <c r="E103" t="s">
-        <v>286</v>
+        <v>201</v>
       </c>
       <c r="F103" t="s">
-        <v>13</v>
+        <v>82</v>
       </c>
       <c r="G103" s="1" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="H103" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="104" spans="1:8">
       <c r="A104" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="B104" t="s">
         <v>9</v>
       </c>
       <c r="C104" t="s">
-        <v>115</v>
+        <v>396</v>
       </c>
       <c r="D104" t="s">
-        <v>402</v>
+        <v>200</v>
       </c>
       <c r="E104" t="s">
-        <v>403</v>
+        <v>201</v>
       </c>
       <c r="F104" t="s">
-        <v>13</v>
+        <v>82</v>
       </c>
       <c r="G104" s="1" t="s">
-        <v>404</v>
+        <v>397</v>
       </c>
       <c r="H104" t="s">
-        <v>405</v>
+        <v>398</v>
       </c>
     </row>
     <row r="105" spans="1:8">
       <c r="A105" t="s">
-        <v>406</v>
+        <v>399</v>
       </c>
       <c r="B105" t="s">
         <v>9</v>
       </c>
       <c r="C105" t="s">
-        <v>51</v>
+        <v>400</v>
       </c>
       <c r="D105" t="s">
+        <v>200</v>
+      </c>
+      <c r="E105" t="s">
+        <v>201</v>
+      </c>
+      <c r="F105" t="s">
+        <v>401</v>
+      </c>
+      <c r="G105" s="1" t="s">
         <v>402</v>
       </c>
-      <c r="E105" t="s">
+      <c r="H105" t="s">
         <v>403</v>
-      </c>
-[...7 lines deleted...]
-        <v>408</v>
       </c>
     </row>
     <row r="106" spans="1:8">
       <c r="A106" t="s">
-        <v>409</v>
+        <v>404</v>
       </c>
       <c r="B106" t="s">
         <v>9</v>
       </c>
       <c r="C106" t="s">
-        <v>123</v>
+        <v>405</v>
       </c>
       <c r="D106" t="s">
-        <v>402</v>
+        <v>200</v>
       </c>
       <c r="E106" t="s">
-        <v>403</v>
+        <v>201</v>
       </c>
       <c r="F106" t="s">
-        <v>13</v>
+        <v>82</v>
       </c>
       <c r="G106" s="1" t="s">
-        <v>410</v>
+        <v>406</v>
       </c>
       <c r="H106" t="s">
-        <v>411</v>
+        <v>407</v>
       </c>
     </row>
     <row r="107" spans="1:8">
       <c r="A107" t="s">
-        <v>412</v>
+        <v>408</v>
       </c>
       <c r="B107" t="s">
         <v>9</v>
       </c>
       <c r="C107" t="s">
-        <v>413</v>
+        <v>409</v>
       </c>
       <c r="D107" t="s">
-        <v>414</v>
+        <v>200</v>
       </c>
       <c r="E107" t="s">
-        <v>415</v>
+        <v>201</v>
       </c>
       <c r="F107" t="s">
-        <v>171</v>
+        <v>82</v>
       </c>
       <c r="G107" s="1" t="s">
-        <v>416</v>
+        <v>410</v>
       </c>
       <c r="H107" t="s">
-        <v>417</v>
+        <v>411</v>
       </c>
     </row>
     <row r="108" spans="1:8">
       <c r="A108" t="s">
-        <v>418</v>
+        <v>412</v>
       </c>
       <c r="B108" t="s">
         <v>9</v>
       </c>
       <c r="C108" t="s">
-        <v>419</v>
+        <v>413</v>
       </c>
       <c r="D108" t="s">
+        <v>200</v>
+      </c>
+      <c r="E108" t="s">
+        <v>201</v>
+      </c>
+      <c r="F108" t="s">
+        <v>192</v>
+      </c>
+      <c r="G108" s="1" t="s">
         <v>414</v>
       </c>
-      <c r="E108" t="s">
+      <c r="H108" t="s">
         <v>415</v>
-      </c>
-[...7 lines deleted...]
-        <v>421</v>
       </c>
     </row>
     <row r="109" spans="1:8">
       <c r="A109" t="s">
+        <v>416</v>
+      </c>
+      <c r="B109" t="s">
+        <v>9</v>
+      </c>
+      <c r="C109" t="s">
+        <v>417</v>
+      </c>
+      <c r="D109" t="s">
+        <v>200</v>
+      </c>
+      <c r="E109" t="s">
+        <v>201</v>
+      </c>
+      <c r="F109" t="s">
+        <v>192</v>
+      </c>
+      <c r="G109" s="1" t="s">
+        <v>418</v>
+      </c>
+      <c r="H109" t="s">
+        <v>419</v>
+      </c>
+    </row>
+    <row r="110" spans="1:8">
+      <c r="A110" t="s">
+        <v>420</v>
+      </c>
+      <c r="B110" t="s">
+        <v>9</v>
+      </c>
+      <c r="C110" t="s">
+        <v>421</v>
+      </c>
+      <c r="D110" t="s">
+        <v>200</v>
+      </c>
+      <c r="E110" t="s">
+        <v>201</v>
+      </c>
+      <c r="F110" t="s">
+        <v>89</v>
+      </c>
+      <c r="G110" s="1" t="s">
         <v>422</v>
       </c>
-      <c r="B109" t="s">
-[...2 lines deleted...]
-      <c r="C109" t="s">
+      <c r="H110" t="s">
+        <v>423</v>
+      </c>
+    </row>
+    <row r="111" spans="1:8">
+      <c r="A111" t="s">
+        <v>424</v>
+      </c>
+      <c r="B111" t="s">
+        <v>9</v>
+      </c>
+      <c r="C111" t="s">
         <v>10</v>
       </c>
-      <c r="D109" t="s">
-[...8 lines deleted...]
-      <c r="G109" s="1" t="s">
+      <c r="D111" t="s">
         <v>425</v>
       </c>
-      <c r="H109" t="s">
+      <c r="E111" t="s">
         <v>426</v>
+      </c>
+      <c r="F111" t="s">
+        <v>13</v>
+      </c>
+      <c r="G111" s="1" t="s">
+        <v>427</v>
+      </c>
+      <c r="H111" t="s">
+        <v>428</v>
+      </c>
+    </row>
+    <row r="112" spans="1:8">
+      <c r="A112" t="s">
+        <v>429</v>
+      </c>
+      <c r="B112" t="s">
+        <v>9</v>
+      </c>
+      <c r="C112" t="s">
+        <v>34</v>
+      </c>
+      <c r="D112" t="s">
+        <v>425</v>
+      </c>
+      <c r="E112" t="s">
+        <v>426</v>
+      </c>
+      <c r="F112" t="s">
+        <v>13</v>
+      </c>
+      <c r="G112" s="1" t="s">
+        <v>430</v>
+      </c>
+      <c r="H112" t="s">
+        <v>431</v>
+      </c>
+    </row>
+    <row r="113" spans="1:8">
+      <c r="A113" t="s">
+        <v>432</v>
+      </c>
+      <c r="B113" t="s">
+        <v>9</v>
+      </c>
+      <c r="C113" t="s">
+        <v>22</v>
+      </c>
+      <c r="D113" t="s">
+        <v>425</v>
+      </c>
+      <c r="E113" t="s">
+        <v>426</v>
+      </c>
+      <c r="F113" t="s">
+        <v>13</v>
+      </c>
+      <c r="G113" s="1" t="s">
+        <v>433</v>
+      </c>
+      <c r="H113" t="s">
+        <v>434</v>
+      </c>
+    </row>
+    <row r="114" spans="1:8">
+      <c r="A114" t="s">
+        <v>435</v>
+      </c>
+      <c r="B114" t="s">
+        <v>9</v>
+      </c>
+      <c r="C114" t="s">
+        <v>26</v>
+      </c>
+      <c r="D114" t="s">
+        <v>425</v>
+      </c>
+      <c r="E114" t="s">
+        <v>426</v>
+      </c>
+      <c r="F114" t="s">
+        <v>13</v>
+      </c>
+      <c r="G114" s="1" t="s">
+        <v>436</v>
+      </c>
+      <c r="H114" t="s">
+        <v>437</v>
+      </c>
+    </row>
+    <row r="115" spans="1:8">
+      <c r="A115" t="s">
+        <v>438</v>
+      </c>
+      <c r="B115" t="s">
+        <v>9</v>
+      </c>
+      <c r="C115" t="s">
+        <v>44</v>
+      </c>
+      <c r="D115" t="s">
+        <v>425</v>
+      </c>
+      <c r="E115" t="s">
+        <v>426</v>
+      </c>
+      <c r="F115" t="s">
+        <v>13</v>
+      </c>
+      <c r="G115" s="1" t="s">
+        <v>439</v>
+      </c>
+      <c r="H115" t="s">
+        <v>440</v>
+      </c>
+    </row>
+    <row r="116" spans="1:8">
+      <c r="A116" t="s">
+        <v>441</v>
+      </c>
+      <c r="B116" t="s">
+        <v>9</v>
+      </c>
+      <c r="C116" t="s">
+        <v>48</v>
+      </c>
+      <c r="D116" t="s">
+        <v>425</v>
+      </c>
+      <c r="E116" t="s">
+        <v>426</v>
+      </c>
+      <c r="F116" t="s">
+        <v>13</v>
+      </c>
+      <c r="G116" s="1" t="s">
+        <v>442</v>
+      </c>
+      <c r="H116" t="s">
+        <v>443</v>
+      </c>
+    </row>
+    <row r="117" spans="1:8">
+      <c r="A117" t="s">
+        <v>444</v>
+      </c>
+      <c r="B117" t="s">
+        <v>9</v>
+      </c>
+      <c r="C117" t="s">
+        <v>52</v>
+      </c>
+      <c r="D117" t="s">
+        <v>425</v>
+      </c>
+      <c r="E117" t="s">
+        <v>426</v>
+      </c>
+      <c r="F117" t="s">
+        <v>13</v>
+      </c>
+      <c r="G117" s="1" t="s">
+        <v>445</v>
+      </c>
+      <c r="H117" t="s">
+        <v>446</v>
+      </c>
+    </row>
+    <row r="118" spans="1:8">
+      <c r="A118" t="s">
+        <v>447</v>
+      </c>
+      <c r="B118" t="s">
+        <v>9</v>
+      </c>
+      <c r="C118" t="s">
+        <v>140</v>
+      </c>
+      <c r="D118" t="s">
+        <v>425</v>
+      </c>
+      <c r="E118" t="s">
+        <v>426</v>
+      </c>
+      <c r="F118" t="s">
+        <v>13</v>
+      </c>
+      <c r="G118" s="1" t="s">
+        <v>448</v>
+      </c>
+      <c r="H118" t="s">
+        <v>449</v>
+      </c>
+    </row>
+    <row r="119" spans="1:8">
+      <c r="A119" t="s">
+        <v>450</v>
+      </c>
+      <c r="B119" t="s">
+        <v>9</v>
+      </c>
+      <c r="C119" t="s">
+        <v>56</v>
+      </c>
+      <c r="D119" t="s">
+        <v>425</v>
+      </c>
+      <c r="E119" t="s">
+        <v>426</v>
+      </c>
+      <c r="F119" t="s">
+        <v>13</v>
+      </c>
+      <c r="G119" s="1" t="s">
+        <v>451</v>
+      </c>
+      <c r="H119" t="s">
+        <v>452</v>
+      </c>
+    </row>
+    <row r="120" spans="1:8">
+      <c r="A120" t="s">
+        <v>453</v>
+      </c>
+      <c r="B120" t="s">
+        <v>9</v>
+      </c>
+      <c r="C120" t="s">
+        <v>454</v>
+      </c>
+      <c r="D120" t="s">
+        <v>425</v>
+      </c>
+      <c r="E120" t="s">
+        <v>426</v>
+      </c>
+      <c r="F120" t="s">
+        <v>13</v>
+      </c>
+      <c r="G120" s="1" t="s">
+        <v>455</v>
+      </c>
+      <c r="H120" t="s">
+        <v>456</v>
+      </c>
+    </row>
+    <row r="121" spans="1:8">
+      <c r="A121" t="s">
+        <v>457</v>
+      </c>
+      <c r="B121" t="s">
+        <v>9</v>
+      </c>
+      <c r="C121" t="s">
+        <v>458</v>
+      </c>
+      <c r="D121" t="s">
+        <v>425</v>
+      </c>
+      <c r="E121" t="s">
+        <v>426</v>
+      </c>
+      <c r="F121" t="s">
+        <v>13</v>
+      </c>
+      <c r="G121" s="1" t="s">
+        <v>459</v>
+      </c>
+      <c r="H121" t="s">
+        <v>460</v>
+      </c>
+    </row>
+    <row r="122" spans="1:8">
+      <c r="A122" t="s">
+        <v>461</v>
+      </c>
+      <c r="B122" t="s">
+        <v>9</v>
+      </c>
+      <c r="C122" t="s">
+        <v>462</v>
+      </c>
+      <c r="D122" t="s">
+        <v>425</v>
+      </c>
+      <c r="E122" t="s">
+        <v>426</v>
+      </c>
+      <c r="F122" t="s">
+        <v>13</v>
+      </c>
+      <c r="G122" s="1" t="s">
+        <v>463</v>
+      </c>
+      <c r="H122" t="s">
+        <v>464</v>
+      </c>
+    </row>
+    <row r="123" spans="1:8">
+      <c r="A123" t="s">
+        <v>465</v>
+      </c>
+      <c r="B123" t="s">
+        <v>9</v>
+      </c>
+      <c r="C123" t="s">
+        <v>466</v>
+      </c>
+      <c r="D123" t="s">
+        <v>425</v>
+      </c>
+      <c r="E123" t="s">
+        <v>426</v>
+      </c>
+      <c r="F123" t="s">
+        <v>13</v>
+      </c>
+      <c r="G123" s="1" t="s">
+        <v>467</v>
+      </c>
+      <c r="H123" t="s">
+        <v>468</v>
+      </c>
+    </row>
+    <row r="124" spans="1:8">
+      <c r="A124" t="s">
+        <v>469</v>
+      </c>
+      <c r="B124" t="s">
+        <v>9</v>
+      </c>
+      <c r="C124" t="s">
+        <v>470</v>
+      </c>
+      <c r="D124" t="s">
+        <v>425</v>
+      </c>
+      <c r="E124" t="s">
+        <v>426</v>
+      </c>
+      <c r="F124" t="s">
+        <v>13</v>
+      </c>
+      <c r="G124" s="1" t="s">
+        <v>471</v>
+      </c>
+      <c r="H124" t="s">
+        <v>472</v>
+      </c>
+    </row>
+    <row r="125" spans="1:8">
+      <c r="A125" t="s">
+        <v>473</v>
+      </c>
+      <c r="B125" t="s">
+        <v>9</v>
+      </c>
+      <c r="C125" t="s">
+        <v>474</v>
+      </c>
+      <c r="D125" t="s">
+        <v>425</v>
+      </c>
+      <c r="E125" t="s">
+        <v>426</v>
+      </c>
+      <c r="F125" t="s">
+        <v>13</v>
+      </c>
+      <c r="G125" s="1" t="s">
+        <v>475</v>
+      </c>
+      <c r="H125" t="s">
+        <v>476</v>
+      </c>
+    </row>
+    <row r="126" spans="1:8">
+      <c r="A126" t="s">
+        <v>477</v>
+      </c>
+      <c r="B126" t="s">
+        <v>9</v>
+      </c>
+      <c r="C126" t="s">
+        <v>478</v>
+      </c>
+      <c r="D126" t="s">
+        <v>425</v>
+      </c>
+      <c r="E126" t="s">
+        <v>426</v>
+      </c>
+      <c r="F126" t="s">
+        <v>13</v>
+      </c>
+      <c r="G126" s="1" t="s">
+        <v>479</v>
+      </c>
+      <c r="H126" t="s">
+        <v>480</v>
+      </c>
+    </row>
+    <row r="127" spans="1:8">
+      <c r="A127" t="s">
+        <v>481</v>
+      </c>
+      <c r="B127" t="s">
+        <v>9</v>
+      </c>
+      <c r="C127" t="s">
+        <v>482</v>
+      </c>
+      <c r="D127" t="s">
+        <v>425</v>
+      </c>
+      <c r="E127" t="s">
+        <v>426</v>
+      </c>
+      <c r="F127" t="s">
+        <v>13</v>
+      </c>
+      <c r="G127" s="1" t="s">
+        <v>483</v>
+      </c>
+      <c r="H127" t="s">
+        <v>484</v>
+      </c>
+    </row>
+    <row r="128" spans="1:8">
+      <c r="A128" t="s">
+        <v>485</v>
+      </c>
+      <c r="B128" t="s">
+        <v>9</v>
+      </c>
+      <c r="C128" t="s">
+        <v>486</v>
+      </c>
+      <c r="D128" t="s">
+        <v>425</v>
+      </c>
+      <c r="E128" t="s">
+        <v>426</v>
+      </c>
+      <c r="F128" t="s">
+        <v>13</v>
+      </c>
+      <c r="G128" s="1" t="s">
+        <v>487</v>
+      </c>
+      <c r="H128" t="s">
+        <v>488</v>
+      </c>
+    </row>
+    <row r="129" spans="1:8">
+      <c r="A129" t="s">
+        <v>489</v>
+      </c>
+      <c r="B129" t="s">
+        <v>9</v>
+      </c>
+      <c r="C129" t="s">
+        <v>490</v>
+      </c>
+      <c r="D129" t="s">
+        <v>425</v>
+      </c>
+      <c r="E129" t="s">
+        <v>426</v>
+      </c>
+      <c r="F129" t="s">
+        <v>13</v>
+      </c>
+      <c r="G129" s="1" t="s">
+        <v>491</v>
+      </c>
+      <c r="H129" t="s">
+        <v>492</v>
+      </c>
+    </row>
+    <row r="130" spans="1:8">
+      <c r="A130" t="s">
+        <v>493</v>
+      </c>
+      <c r="B130" t="s">
+        <v>9</v>
+      </c>
+      <c r="C130" t="s">
+        <v>494</v>
+      </c>
+      <c r="D130" t="s">
+        <v>425</v>
+      </c>
+      <c r="E130" t="s">
+        <v>426</v>
+      </c>
+      <c r="F130" t="s">
+        <v>13</v>
+      </c>
+      <c r="G130" s="1" t="s">
+        <v>495</v>
+      </c>
+      <c r="H130" t="s">
+        <v>496</v>
+      </c>
+    </row>
+    <row r="131" spans="1:8">
+      <c r="A131" t="s">
+        <v>497</v>
+      </c>
+      <c r="B131" t="s">
+        <v>9</v>
+      </c>
+      <c r="C131" t="s">
+        <v>498</v>
+      </c>
+      <c r="D131" t="s">
+        <v>425</v>
+      </c>
+      <c r="E131" t="s">
+        <v>426</v>
+      </c>
+      <c r="F131" t="s">
+        <v>13</v>
+      </c>
+      <c r="G131" s="1" t="s">
+        <v>499</v>
+      </c>
+      <c r="H131" t="s">
+        <v>500</v>
+      </c>
+    </row>
+    <row r="132" spans="1:8">
+      <c r="A132" t="s">
+        <v>501</v>
+      </c>
+      <c r="B132" t="s">
+        <v>9</v>
+      </c>
+      <c r="C132" t="s">
+        <v>502</v>
+      </c>
+      <c r="D132" t="s">
+        <v>425</v>
+      </c>
+      <c r="E132" t="s">
+        <v>426</v>
+      </c>
+      <c r="F132" t="s">
+        <v>13</v>
+      </c>
+      <c r="G132" s="1" t="s">
+        <v>503</v>
+      </c>
+      <c r="H132" t="s">
+        <v>504</v>
+      </c>
+    </row>
+    <row r="133" spans="1:8">
+      <c r="A133" t="s">
+        <v>505</v>
+      </c>
+      <c r="B133" t="s">
+        <v>9</v>
+      </c>
+      <c r="C133" t="s">
+        <v>506</v>
+      </c>
+      <c r="D133" t="s">
+        <v>425</v>
+      </c>
+      <c r="E133" t="s">
+        <v>426</v>
+      </c>
+      <c r="F133" t="s">
+        <v>13</v>
+      </c>
+      <c r="G133" s="1" t="s">
+        <v>507</v>
+      </c>
+      <c r="H133" t="s">
+        <v>508</v>
+      </c>
+    </row>
+    <row r="134" spans="1:8">
+      <c r="A134" t="s">
+        <v>509</v>
+      </c>
+      <c r="B134" t="s">
+        <v>9</v>
+      </c>
+      <c r="C134" t="s">
+        <v>510</v>
+      </c>
+      <c r="D134" t="s">
+        <v>425</v>
+      </c>
+      <c r="E134" t="s">
+        <v>426</v>
+      </c>
+      <c r="F134" t="s">
+        <v>13</v>
+      </c>
+      <c r="G134" s="1" t="s">
+        <v>511</v>
+      </c>
+      <c r="H134" t="s">
+        <v>512</v>
+      </c>
+    </row>
+    <row r="135" spans="1:8">
+      <c r="A135" t="s">
+        <v>513</v>
+      </c>
+      <c r="B135" t="s">
+        <v>9</v>
+      </c>
+      <c r="C135" t="s">
+        <v>514</v>
+      </c>
+      <c r="D135" t="s">
+        <v>425</v>
+      </c>
+      <c r="E135" t="s">
+        <v>426</v>
+      </c>
+      <c r="F135" t="s">
+        <v>13</v>
+      </c>
+      <c r="G135" s="1" t="s">
+        <v>515</v>
+      </c>
+      <c r="H135" t="s">
+        <v>516</v>
+      </c>
+    </row>
+    <row r="136" spans="1:8">
+      <c r="A136" t="s">
+        <v>517</v>
+      </c>
+      <c r="B136" t="s">
+        <v>9</v>
+      </c>
+      <c r="C136" t="s">
+        <v>518</v>
+      </c>
+      <c r="D136" t="s">
+        <v>425</v>
+      </c>
+      <c r="E136" t="s">
+        <v>426</v>
+      </c>
+      <c r="F136" t="s">
+        <v>13</v>
+      </c>
+      <c r="G136" s="1" t="s">
+        <v>519</v>
+      </c>
+      <c r="H136" t="s">
+        <v>520</v>
+      </c>
+    </row>
+    <row r="137" spans="1:8">
+      <c r="A137" t="s">
+        <v>521</v>
+      </c>
+      <c r="B137" t="s">
+        <v>9</v>
+      </c>
+      <c r="C137" t="s">
+        <v>522</v>
+      </c>
+      <c r="D137" t="s">
+        <v>425</v>
+      </c>
+      <c r="E137" t="s">
+        <v>426</v>
+      </c>
+      <c r="F137" t="s">
+        <v>13</v>
+      </c>
+      <c r="G137" s="1" t="s">
+        <v>523</v>
+      </c>
+      <c r="H137" t="s">
+        <v>524</v>
+      </c>
+    </row>
+    <row r="138" spans="1:8">
+      <c r="A138" t="s">
+        <v>525</v>
+      </c>
+      <c r="B138" t="s">
+        <v>9</v>
+      </c>
+      <c r="C138" t="s">
+        <v>526</v>
+      </c>
+      <c r="D138" t="s">
+        <v>425</v>
+      </c>
+      <c r="E138" t="s">
+        <v>426</v>
+      </c>
+      <c r="F138" t="s">
+        <v>13</v>
+      </c>
+      <c r="G138" s="1" t="s">
+        <v>527</v>
+      </c>
+      <c r="H138" t="s">
+        <v>528</v>
+      </c>
+    </row>
+    <row r="139" spans="1:8">
+      <c r="A139" t="s">
+        <v>529</v>
+      </c>
+      <c r="B139" t="s">
+        <v>9</v>
+      </c>
+      <c r="C139" t="s">
+        <v>530</v>
+      </c>
+      <c r="D139" t="s">
+        <v>425</v>
+      </c>
+      <c r="E139" t="s">
+        <v>426</v>
+      </c>
+      <c r="F139" t="s">
+        <v>13</v>
+      </c>
+      <c r="G139" s="1" t="s">
+        <v>531</v>
+      </c>
+      <c r="H139" t="s">
+        <v>532</v>
+      </c>
+    </row>
+    <row r="140" spans="1:8">
+      <c r="A140" t="s">
+        <v>533</v>
+      </c>
+      <c r="B140" t="s">
+        <v>9</v>
+      </c>
+      <c r="C140" t="s">
+        <v>534</v>
+      </c>
+      <c r="D140" t="s">
+        <v>425</v>
+      </c>
+      <c r="E140" t="s">
+        <v>426</v>
+      </c>
+      <c r="F140" t="s">
+        <v>13</v>
+      </c>
+      <c r="G140" s="1" t="s">
+        <v>535</v>
+      </c>
+      <c r="H140" t="s">
+        <v>536</v>
+      </c>
+    </row>
+    <row r="141" spans="1:8">
+      <c r="A141" t="s">
+        <v>537</v>
+      </c>
+      <c r="B141" t="s">
+        <v>9</v>
+      </c>
+      <c r="C141" t="s">
+        <v>538</v>
+      </c>
+      <c r="D141" t="s">
+        <v>425</v>
+      </c>
+      <c r="E141" t="s">
+        <v>426</v>
+      </c>
+      <c r="F141" t="s">
+        <v>13</v>
+      </c>
+      <c r="G141" s="1" t="s">
+        <v>539</v>
+      </c>
+      <c r="H141" t="s">
+        <v>540</v>
+      </c>
+    </row>
+    <row r="142" spans="1:8">
+      <c r="A142" t="s">
+        <v>541</v>
+      </c>
+      <c r="B142" t="s">
+        <v>9</v>
+      </c>
+      <c r="C142" t="s">
+        <v>542</v>
+      </c>
+      <c r="D142" t="s">
+        <v>425</v>
+      </c>
+      <c r="E142" t="s">
+        <v>426</v>
+      </c>
+      <c r="F142" t="s">
+        <v>13</v>
+      </c>
+      <c r="G142" s="1" t="s">
+        <v>543</v>
+      </c>
+      <c r="H142" t="s">
+        <v>544</v>
+      </c>
+    </row>
+    <row r="143" spans="1:8">
+      <c r="A143" t="s">
+        <v>545</v>
+      </c>
+      <c r="B143" t="s">
+        <v>9</v>
+      </c>
+      <c r="C143" t="s">
+        <v>546</v>
+      </c>
+      <c r="D143" t="s">
+        <v>425</v>
+      </c>
+      <c r="E143" t="s">
+        <v>426</v>
+      </c>
+      <c r="F143" t="s">
+        <v>13</v>
+      </c>
+      <c r="G143" s="1" t="s">
+        <v>547</v>
+      </c>
+      <c r="H143" t="s">
+        <v>548</v>
+      </c>
+    </row>
+    <row r="144" spans="1:8">
+      <c r="A144" t="s">
+        <v>549</v>
+      </c>
+      <c r="B144" t="s">
+        <v>9</v>
+      </c>
+      <c r="C144" t="s">
+        <v>550</v>
+      </c>
+      <c r="D144" t="s">
+        <v>425</v>
+      </c>
+      <c r="E144" t="s">
+        <v>426</v>
+      </c>
+      <c r="F144" t="s">
+        <v>13</v>
+      </c>
+      <c r="G144" s="1" t="s">
+        <v>551</v>
+      </c>
+      <c r="H144" t="s">
+        <v>552</v>
+      </c>
+    </row>
+    <row r="145" spans="1:8">
+      <c r="A145" t="s">
+        <v>553</v>
+      </c>
+      <c r="B145" t="s">
+        <v>9</v>
+      </c>
+      <c r="C145" t="s">
+        <v>554</v>
+      </c>
+      <c r="D145" t="s">
+        <v>425</v>
+      </c>
+      <c r="E145" t="s">
+        <v>426</v>
+      </c>
+      <c r="F145" t="s">
+        <v>13</v>
+      </c>
+      <c r="G145" s="1" t="s">
+        <v>555</v>
+      </c>
+      <c r="H145" t="s">
+        <v>556</v>
+      </c>
+    </row>
+    <row r="146" spans="1:8">
+      <c r="A146" t="s">
+        <v>557</v>
+      </c>
+      <c r="B146" t="s">
+        <v>9</v>
+      </c>
+      <c r="C146" t="s">
+        <v>558</v>
+      </c>
+      <c r="D146" t="s">
+        <v>425</v>
+      </c>
+      <c r="E146" t="s">
+        <v>426</v>
+      </c>
+      <c r="F146" t="s">
+        <v>13</v>
+      </c>
+      <c r="G146" s="1" t="s">
+        <v>559</v>
+      </c>
+      <c r="H146" t="s">
+        <v>560</v>
+      </c>
+    </row>
+    <row r="147" spans="1:8">
+      <c r="A147" t="s">
+        <v>561</v>
+      </c>
+      <c r="B147" t="s">
+        <v>9</v>
+      </c>
+      <c r="C147" t="s">
+        <v>562</v>
+      </c>
+      <c r="D147" t="s">
+        <v>425</v>
+      </c>
+      <c r="E147" t="s">
+        <v>426</v>
+      </c>
+      <c r="F147" t="s">
+        <v>13</v>
+      </c>
+      <c r="G147" s="1" t="s">
+        <v>563</v>
+      </c>
+      <c r="H147" t="s">
+        <v>564</v>
+      </c>
+    </row>
+    <row r="148" spans="1:8">
+      <c r="A148" t="s">
+        <v>565</v>
+      </c>
+      <c r="B148" t="s">
+        <v>9</v>
+      </c>
+      <c r="C148" t="s">
+        <v>98</v>
+      </c>
+      <c r="D148" t="s">
+        <v>425</v>
+      </c>
+      <c r="E148" t="s">
+        <v>426</v>
+      </c>
+      <c r="F148" t="s">
+        <v>13</v>
+      </c>
+      <c r="G148" s="1" t="s">
+        <v>566</v>
+      </c>
+      <c r="H148" t="s">
+        <v>567</v>
+      </c>
+    </row>
+    <row r="149" spans="1:8">
+      <c r="A149" t="s">
+        <v>568</v>
+      </c>
+      <c r="B149" t="s">
+        <v>9</v>
+      </c>
+      <c r="C149" t="s">
+        <v>569</v>
+      </c>
+      <c r="D149" t="s">
+        <v>425</v>
+      </c>
+      <c r="E149" t="s">
+        <v>426</v>
+      </c>
+      <c r="F149" t="s">
+        <v>13</v>
+      </c>
+      <c r="G149" s="1" t="s">
+        <v>570</v>
+      </c>
+      <c r="H149" t="s">
+        <v>571</v>
+      </c>
+    </row>
+    <row r="150" spans="1:8">
+      <c r="A150" t="s">
+        <v>572</v>
+      </c>
+      <c r="B150" t="s">
+        <v>9</v>
+      </c>
+      <c r="C150" t="s">
+        <v>573</v>
+      </c>
+      <c r="D150" t="s">
+        <v>425</v>
+      </c>
+      <c r="E150" t="s">
+        <v>426</v>
+      </c>
+      <c r="F150" t="s">
+        <v>13</v>
+      </c>
+      <c r="G150" s="1" t="s">
+        <v>574</v>
+      </c>
+      <c r="H150" t="s">
+        <v>575</v>
+      </c>
+    </row>
+    <row r="151" spans="1:8">
+      <c r="A151" t="s">
+        <v>576</v>
+      </c>
+      <c r="B151" t="s">
+        <v>9</v>
+      </c>
+      <c r="C151" t="s">
+        <v>577</v>
+      </c>
+      <c r="D151" t="s">
+        <v>425</v>
+      </c>
+      <c r="E151" t="s">
+        <v>426</v>
+      </c>
+      <c r="F151" t="s">
+        <v>13</v>
+      </c>
+      <c r="G151" s="1" t="s">
+        <v>578</v>
+      </c>
+      <c r="H151" t="s">
+        <v>579</v>
+      </c>
+    </row>
+    <row r="152" spans="1:8">
+      <c r="A152" t="s">
+        <v>580</v>
+      </c>
+      <c r="B152" t="s">
+        <v>9</v>
+      </c>
+      <c r="C152" t="s">
+        <v>581</v>
+      </c>
+      <c r="D152" t="s">
+        <v>425</v>
+      </c>
+      <c r="E152" t="s">
+        <v>426</v>
+      </c>
+      <c r="F152" t="s">
+        <v>13</v>
+      </c>
+      <c r="G152" s="1" t="s">
+        <v>582</v>
+      </c>
+      <c r="H152" t="s">
+        <v>583</v>
+      </c>
+    </row>
+    <row r="153" spans="1:8">
+      <c r="A153" t="s">
+        <v>584</v>
+      </c>
+      <c r="B153" t="s">
+        <v>9</v>
+      </c>
+      <c r="C153" t="s">
+        <v>585</v>
+      </c>
+      <c r="D153" t="s">
+        <v>425</v>
+      </c>
+      <c r="E153" t="s">
+        <v>426</v>
+      </c>
+      <c r="F153" t="s">
+        <v>13</v>
+      </c>
+      <c r="G153" s="1" t="s">
+        <v>586</v>
+      </c>
+      <c r="H153" t="s">
+        <v>587</v>
+      </c>
+    </row>
+    <row r="154" spans="1:8">
+      <c r="A154" t="s">
+        <v>588</v>
+      </c>
+      <c r="B154" t="s">
+        <v>9</v>
+      </c>
+      <c r="C154" t="s">
+        <v>589</v>
+      </c>
+      <c r="D154" t="s">
+        <v>425</v>
+      </c>
+      <c r="E154" t="s">
+        <v>426</v>
+      </c>
+      <c r="F154" t="s">
+        <v>13</v>
+      </c>
+      <c r="G154" s="1" t="s">
+        <v>590</v>
+      </c>
+      <c r="H154" t="s">
+        <v>591</v>
+      </c>
+    </row>
+    <row r="155" spans="1:8">
+      <c r="A155" t="s">
+        <v>592</v>
+      </c>
+      <c r="B155" t="s">
+        <v>9</v>
+      </c>
+      <c r="C155" t="s">
+        <v>593</v>
+      </c>
+      <c r="D155" t="s">
+        <v>425</v>
+      </c>
+      <c r="E155" t="s">
+        <v>426</v>
+      </c>
+      <c r="F155" t="s">
+        <v>13</v>
+      </c>
+      <c r="G155" s="1" t="s">
+        <v>594</v>
+      </c>
+      <c r="H155" t="s">
+        <v>595</v>
+      </c>
+    </row>
+    <row r="156" spans="1:8">
+      <c r="A156" t="s">
+        <v>596</v>
+      </c>
+      <c r="B156" t="s">
+        <v>9</v>
+      </c>
+      <c r="C156" t="s">
+        <v>79</v>
+      </c>
+      <c r="D156" t="s">
+        <v>425</v>
+      </c>
+      <c r="E156" t="s">
+        <v>426</v>
+      </c>
+      <c r="F156" t="s">
+        <v>13</v>
+      </c>
+      <c r="G156" s="1" t="s">
+        <v>597</v>
+      </c>
+      <c r="H156" t="s">
+        <v>598</v>
+      </c>
+    </row>
+    <row r="157" spans="1:8">
+      <c r="A157" t="s">
+        <v>599</v>
+      </c>
+      <c r="B157" t="s">
+        <v>9</v>
+      </c>
+      <c r="C157" t="s">
+        <v>199</v>
+      </c>
+      <c r="D157" t="s">
+        <v>425</v>
+      </c>
+      <c r="E157" t="s">
+        <v>426</v>
+      </c>
+      <c r="F157" t="s">
+        <v>13</v>
+      </c>
+      <c r="G157" s="1" t="s">
+        <v>600</v>
+      </c>
+      <c r="H157" t="s">
+        <v>601</v>
+      </c>
+    </row>
+    <row r="158" spans="1:8">
+      <c r="A158" t="s">
+        <v>602</v>
+      </c>
+      <c r="B158" t="s">
+        <v>9</v>
+      </c>
+      <c r="C158" t="s">
+        <v>204</v>
+      </c>
+      <c r="D158" t="s">
+        <v>425</v>
+      </c>
+      <c r="E158" t="s">
+        <v>426</v>
+      </c>
+      <c r="F158" t="s">
+        <v>13</v>
+      </c>
+      <c r="G158" s="1" t="s">
+        <v>603</v>
+      </c>
+      <c r="H158" t="s">
+        <v>604</v>
+      </c>
+    </row>
+    <row r="159" spans="1:8">
+      <c r="A159" t="s">
+        <v>605</v>
+      </c>
+      <c r="B159" t="s">
+        <v>9</v>
+      </c>
+      <c r="C159" t="s">
+        <v>85</v>
+      </c>
+      <c r="D159" t="s">
+        <v>425</v>
+      </c>
+      <c r="E159" t="s">
+        <v>426</v>
+      </c>
+      <c r="F159" t="s">
+        <v>13</v>
+      </c>
+      <c r="G159" s="1" t="s">
+        <v>606</v>
+      </c>
+      <c r="H159" t="s">
+        <v>607</v>
+      </c>
+    </row>
+    <row r="160" spans="1:8">
+      <c r="A160" t="s">
+        <v>608</v>
+      </c>
+      <c r="B160" t="s">
+        <v>9</v>
+      </c>
+      <c r="C160" t="s">
+        <v>207</v>
+      </c>
+      <c r="D160" t="s">
+        <v>425</v>
+      </c>
+      <c r="E160" t="s">
+        <v>426</v>
+      </c>
+      <c r="F160" t="s">
+        <v>13</v>
+      </c>
+      <c r="G160" s="1" t="s">
+        <v>609</v>
+      </c>
+      <c r="H160" t="s">
+        <v>610</v>
+      </c>
+    </row>
+    <row r="161" spans="1:8">
+      <c r="A161" t="s">
+        <v>611</v>
+      </c>
+      <c r="B161" t="s">
+        <v>9</v>
+      </c>
+      <c r="C161" t="s">
+        <v>210</v>
+      </c>
+      <c r="D161" t="s">
+        <v>425</v>
+      </c>
+      <c r="E161" t="s">
+        <v>426</v>
+      </c>
+      <c r="F161" t="s">
+        <v>13</v>
+      </c>
+      <c r="G161" s="1" t="s">
+        <v>612</v>
+      </c>
+      <c r="H161" t="s">
+        <v>613</v>
+      </c>
+    </row>
+    <row r="162" spans="1:8">
+      <c r="A162" t="s">
+        <v>614</v>
+      </c>
+      <c r="B162" t="s">
+        <v>9</v>
+      </c>
+      <c r="C162" t="s">
+        <v>213</v>
+      </c>
+      <c r="D162" t="s">
+        <v>425</v>
+      </c>
+      <c r="E162" t="s">
+        <v>426</v>
+      </c>
+      <c r="F162" t="s">
+        <v>13</v>
+      </c>
+      <c r="G162" s="1" t="s">
+        <v>615</v>
+      </c>
+      <c r="H162" t="s">
+        <v>616</v>
+      </c>
+    </row>
+    <row r="163" spans="1:8">
+      <c r="A163" t="s">
+        <v>617</v>
+      </c>
+      <c r="B163" t="s">
+        <v>9</v>
+      </c>
+      <c r="C163" t="s">
+        <v>33</v>
+      </c>
+      <c r="D163" t="s">
+        <v>425</v>
+      </c>
+      <c r="E163" t="s">
+        <v>426</v>
+      </c>
+      <c r="F163" t="s">
+        <v>13</v>
+      </c>
+      <c r="G163" s="1" t="s">
+        <v>618</v>
+      </c>
+      <c r="H163" t="s">
+        <v>619</v>
+      </c>
+    </row>
+    <row r="164" spans="1:8">
+      <c r="A164" t="s">
+        <v>620</v>
+      </c>
+      <c r="B164" t="s">
+        <v>9</v>
+      </c>
+      <c r="C164" t="s">
+        <v>113</v>
+      </c>
+      <c r="D164" t="s">
+        <v>425</v>
+      </c>
+      <c r="E164" t="s">
+        <v>426</v>
+      </c>
+      <c r="F164" t="s">
+        <v>13</v>
+      </c>
+      <c r="G164" s="1" t="s">
+        <v>621</v>
+      </c>
+      <c r="H164" t="s">
+        <v>622</v>
+      </c>
+    </row>
+    <row r="165" spans="1:8">
+      <c r="A165" t="s">
+        <v>623</v>
+      </c>
+      <c r="B165" t="s">
+        <v>9</v>
+      </c>
+      <c r="C165" t="s">
+        <v>624</v>
+      </c>
+      <c r="D165" t="s">
+        <v>425</v>
+      </c>
+      <c r="E165" t="s">
+        <v>426</v>
+      </c>
+      <c r="F165" t="s">
+        <v>13</v>
+      </c>
+      <c r="G165" s="1" t="s">
+        <v>625</v>
+      </c>
+      <c r="H165" t="s">
+        <v>626</v>
+      </c>
+    </row>
+    <row r="166" spans="1:8">
+      <c r="A166" t="s">
+        <v>627</v>
+      </c>
+      <c r="B166" t="s">
+        <v>9</v>
+      </c>
+      <c r="C166" t="s">
+        <v>628</v>
+      </c>
+      <c r="D166" t="s">
+        <v>425</v>
+      </c>
+      <c r="E166" t="s">
+        <v>426</v>
+      </c>
+      <c r="F166" t="s">
+        <v>13</v>
+      </c>
+      <c r="G166" s="1" t="s">
+        <v>629</v>
+      </c>
+      <c r="H166" t="s">
+        <v>630</v>
+      </c>
+    </row>
+    <row r="167" spans="1:8">
+      <c r="A167" t="s">
+        <v>631</v>
+      </c>
+      <c r="B167" t="s">
+        <v>9</v>
+      </c>
+      <c r="C167" t="s">
+        <v>632</v>
+      </c>
+      <c r="D167" t="s">
+        <v>425</v>
+      </c>
+      <c r="E167" t="s">
+        <v>426</v>
+      </c>
+      <c r="F167" t="s">
+        <v>13</v>
+      </c>
+      <c r="G167" s="1" t="s">
+        <v>633</v>
+      </c>
+      <c r="H167" t="s">
+        <v>634</v>
+      </c>
+    </row>
+    <row r="168" spans="1:8">
+      <c r="A168" t="s">
+        <v>635</v>
+      </c>
+      <c r="B168" t="s">
+        <v>9</v>
+      </c>
+      <c r="C168" t="s">
+        <v>636</v>
+      </c>
+      <c r="D168" t="s">
+        <v>425</v>
+      </c>
+      <c r="E168" t="s">
+        <v>426</v>
+      </c>
+      <c r="F168" t="s">
+        <v>13</v>
+      </c>
+      <c r="G168" s="1" t="s">
+        <v>637</v>
+      </c>
+      <c r="H168" t="s">
+        <v>638</v>
+      </c>
+    </row>
+    <row r="169" spans="1:8">
+      <c r="A169" t="s">
+        <v>639</v>
+      </c>
+      <c r="B169" t="s">
+        <v>9</v>
+      </c>
+      <c r="C169" t="s">
+        <v>140</v>
+      </c>
+      <c r="D169" t="s">
+        <v>640</v>
+      </c>
+      <c r="E169" t="s">
+        <v>641</v>
+      </c>
+      <c r="F169" t="s">
+        <v>13</v>
+      </c>
+      <c r="G169" s="1" t="s">
+        <v>642</v>
+      </c>
+      <c r="H169" t="s">
+        <v>643</v>
+      </c>
+    </row>
+    <row r="170" spans="1:8">
+      <c r="A170" t="s">
+        <v>644</v>
+      </c>
+      <c r="B170" t="s">
+        <v>9</v>
+      </c>
+      <c r="C170" t="s">
+        <v>56</v>
+      </c>
+      <c r="D170" t="s">
+        <v>640</v>
+      </c>
+      <c r="E170" t="s">
+        <v>641</v>
+      </c>
+      <c r="F170" t="s">
+        <v>13</v>
+      </c>
+      <c r="G170" s="1" t="s">
+        <v>645</v>
+      </c>
+      <c r="H170" t="s">
+        <v>646</v>
+      </c>
+    </row>
+    <row r="171" spans="1:8">
+      <c r="A171" t="s">
+        <v>647</v>
+      </c>
+      <c r="B171" t="s">
+        <v>9</v>
+      </c>
+      <c r="C171" t="s">
+        <v>60</v>
+      </c>
+      <c r="D171" t="s">
+        <v>640</v>
+      </c>
+      <c r="E171" t="s">
+        <v>641</v>
+      </c>
+      <c r="F171" t="s">
+        <v>13</v>
+      </c>
+      <c r="G171" s="1" t="s">
+        <v>648</v>
+      </c>
+      <c r="H171" t="s">
+        <v>649</v>
+      </c>
+    </row>
+    <row r="172" spans="1:8">
+      <c r="A172" t="s">
+        <v>650</v>
+      </c>
+      <c r="B172" t="s">
+        <v>9</v>
+      </c>
+      <c r="C172" t="s">
+        <v>340</v>
+      </c>
+      <c r="D172" t="s">
+        <v>651</v>
+      </c>
+      <c r="E172" t="s">
+        <v>652</v>
+      </c>
+      <c r="F172" t="s">
+        <v>192</v>
+      </c>
+      <c r="G172" s="1" t="s">
+        <v>653</v>
+      </c>
+      <c r="H172" t="s">
+        <v>654</v>
+      </c>
+    </row>
+    <row r="173" spans="1:8">
+      <c r="A173" t="s">
+        <v>655</v>
+      </c>
+      <c r="B173" t="s">
+        <v>9</v>
+      </c>
+      <c r="C173" t="s">
+        <v>344</v>
+      </c>
+      <c r="D173" t="s">
+        <v>651</v>
+      </c>
+      <c r="E173" t="s">
+        <v>652</v>
+      </c>
+      <c r="F173" t="s">
+        <v>13</v>
+      </c>
+      <c r="G173" s="1" t="s">
+        <v>656</v>
+      </c>
+      <c r="H173" t="s">
+        <v>657</v>
+      </c>
+    </row>
+    <row r="174" spans="1:8">
+      <c r="A174" t="s">
+        <v>658</v>
+      </c>
+      <c r="B174" t="s">
+        <v>9</v>
+      </c>
+      <c r="C174" t="s">
+        <v>372</v>
+      </c>
+      <c r="D174" t="s">
+        <v>651</v>
+      </c>
+      <c r="E174" t="s">
+        <v>652</v>
+      </c>
+      <c r="F174" t="s">
+        <v>192</v>
+      </c>
+      <c r="G174" s="1" t="s">
+        <v>659</v>
+      </c>
+      <c r="H174" t="s">
+        <v>660</v>
+      </c>
+    </row>
+    <row r="175" spans="1:8">
+      <c r="A175" t="s">
+        <v>661</v>
+      </c>
+      <c r="B175" t="s">
+        <v>9</v>
+      </c>
+      <c r="C175" t="s">
+        <v>10</v>
+      </c>
+      <c r="D175" t="s">
+        <v>662</v>
+      </c>
+      <c r="E175" t="s">
+        <v>663</v>
+      </c>
+      <c r="F175" t="s">
+        <v>13</v>
+      </c>
+      <c r="G175" s="1" t="s">
+        <v>664</v>
+      </c>
+      <c r="H175" t="s">
+        <v>665</v>
+      </c>
+    </row>
+    <row r="176" spans="1:8">
+      <c r="A176" t="s">
+        <v>666</v>
+      </c>
+      <c r="B176" t="s">
+        <v>9</v>
+      </c>
+      <c r="C176" t="s">
+        <v>10</v>
+      </c>
+      <c r="D176" t="s">
+        <v>667</v>
+      </c>
+      <c r="E176" t="s">
+        <v>668</v>
+      </c>
+      <c r="F176" t="s">
+        <v>13</v>
+      </c>
+      <c r="G176" s="1" t="s">
+        <v>669</v>
+      </c>
+      <c r="H176" t="s">
+        <v>670</v>
+      </c>
+    </row>
+    <row r="177" spans="1:8">
+      <c r="A177" t="s">
+        <v>671</v>
+      </c>
+      <c r="B177" t="s">
+        <v>9</v>
+      </c>
+      <c r="C177" t="s">
+        <v>34</v>
+      </c>
+      <c r="D177" t="s">
+        <v>667</v>
+      </c>
+      <c r="E177" t="s">
+        <v>668</v>
+      </c>
+      <c r="F177" t="s">
+        <v>13</v>
+      </c>
+      <c r="G177" s="1" t="s">
+        <v>672</v>
+      </c>
+      <c r="H177" t="s">
+        <v>673</v>
+      </c>
+    </row>
+    <row r="178" spans="1:8">
+      <c r="A178" t="s">
+        <v>674</v>
+      </c>
+      <c r="B178" t="s">
+        <v>9</v>
+      </c>
+      <c r="C178" t="s">
+        <v>22</v>
+      </c>
+      <c r="D178" t="s">
+        <v>667</v>
+      </c>
+      <c r="E178" t="s">
+        <v>668</v>
+      </c>
+      <c r="F178" t="s">
+        <v>13</v>
+      </c>
+      <c r="G178" s="1" t="s">
+        <v>675</v>
+      </c>
+      <c r="H178" t="s">
+        <v>676</v>
+      </c>
+    </row>
+    <row r="179" spans="1:8">
+      <c r="A179" t="s">
+        <v>677</v>
+      </c>
+      <c r="B179" t="s">
+        <v>9</v>
+      </c>
+      <c r="C179" t="s">
+        <v>26</v>
+      </c>
+      <c r="D179" t="s">
+        <v>667</v>
+      </c>
+      <c r="E179" t="s">
+        <v>668</v>
+      </c>
+      <c r="F179" t="s">
+        <v>13</v>
+      </c>
+      <c r="G179" s="1" t="s">
+        <v>656</v>
+      </c>
+      <c r="H179" t="s">
+        <v>678</v>
+      </c>
+    </row>
+    <row r="180" spans="1:8">
+      <c r="A180" t="s">
+        <v>679</v>
+      </c>
+      <c r="B180" t="s">
+        <v>9</v>
+      </c>
+      <c r="C180" t="s">
+        <v>10</v>
+      </c>
+      <c r="D180" t="s">
+        <v>680</v>
+      </c>
+      <c r="E180" t="s">
+        <v>681</v>
+      </c>
+      <c r="F180" t="s">
+        <v>682</v>
+      </c>
+      <c r="G180" s="1" t="s">
+        <v>683</v>
+      </c>
+      <c r="H180" t="s">
+        <v>684</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
@@ -4869,50 +7623,121 @@
     <hyperlink ref="G85" r:id="rId84"/>
     <hyperlink ref="G86" r:id="rId85"/>
     <hyperlink ref="G87" r:id="rId86"/>
     <hyperlink ref="G88" r:id="rId87"/>
     <hyperlink ref="G89" r:id="rId88"/>
     <hyperlink ref="G90" r:id="rId89"/>
     <hyperlink ref="G91" r:id="rId90"/>
     <hyperlink ref="G92" r:id="rId91"/>
     <hyperlink ref="G93" r:id="rId92"/>
     <hyperlink ref="G94" r:id="rId93"/>
     <hyperlink ref="G95" r:id="rId94"/>
     <hyperlink ref="G96" r:id="rId95"/>
     <hyperlink ref="G97" r:id="rId96"/>
     <hyperlink ref="G98" r:id="rId97"/>
     <hyperlink ref="G99" r:id="rId98"/>
     <hyperlink ref="G100" r:id="rId99"/>
     <hyperlink ref="G101" r:id="rId100"/>
     <hyperlink ref="G102" r:id="rId101"/>
     <hyperlink ref="G103" r:id="rId102"/>
     <hyperlink ref="G104" r:id="rId103"/>
     <hyperlink ref="G105" r:id="rId104"/>
     <hyperlink ref="G106" r:id="rId105"/>
     <hyperlink ref="G107" r:id="rId106"/>
     <hyperlink ref="G108" r:id="rId107"/>
     <hyperlink ref="G109" r:id="rId108"/>
+    <hyperlink ref="G110" r:id="rId109"/>
+    <hyperlink ref="G111" r:id="rId110"/>
+    <hyperlink ref="G112" r:id="rId111"/>
+    <hyperlink ref="G113" r:id="rId112"/>
+    <hyperlink ref="G114" r:id="rId113"/>
+    <hyperlink ref="G115" r:id="rId114"/>
+    <hyperlink ref="G116" r:id="rId115"/>
+    <hyperlink ref="G117" r:id="rId116"/>
+    <hyperlink ref="G118" r:id="rId117"/>
+    <hyperlink ref="G119" r:id="rId118"/>
+    <hyperlink ref="G120" r:id="rId119"/>
+    <hyperlink ref="G121" r:id="rId120"/>
+    <hyperlink ref="G122" r:id="rId121"/>
+    <hyperlink ref="G123" r:id="rId122"/>
+    <hyperlink ref="G124" r:id="rId123"/>
+    <hyperlink ref="G125" r:id="rId124"/>
+    <hyperlink ref="G126" r:id="rId125"/>
+    <hyperlink ref="G127" r:id="rId126"/>
+    <hyperlink ref="G128" r:id="rId127"/>
+    <hyperlink ref="G129" r:id="rId128"/>
+    <hyperlink ref="G130" r:id="rId129"/>
+    <hyperlink ref="G131" r:id="rId130"/>
+    <hyperlink ref="G132" r:id="rId131"/>
+    <hyperlink ref="G133" r:id="rId132"/>
+    <hyperlink ref="G134" r:id="rId133"/>
+    <hyperlink ref="G135" r:id="rId134"/>
+    <hyperlink ref="G136" r:id="rId135"/>
+    <hyperlink ref="G137" r:id="rId136"/>
+    <hyperlink ref="G138" r:id="rId137"/>
+    <hyperlink ref="G139" r:id="rId138"/>
+    <hyperlink ref="G140" r:id="rId139"/>
+    <hyperlink ref="G141" r:id="rId140"/>
+    <hyperlink ref="G142" r:id="rId141"/>
+    <hyperlink ref="G143" r:id="rId142"/>
+    <hyperlink ref="G144" r:id="rId143"/>
+    <hyperlink ref="G145" r:id="rId144"/>
+    <hyperlink ref="G146" r:id="rId145"/>
+    <hyperlink ref="G147" r:id="rId146"/>
+    <hyperlink ref="G148" r:id="rId147"/>
+    <hyperlink ref="G149" r:id="rId148"/>
+    <hyperlink ref="G150" r:id="rId149"/>
+    <hyperlink ref="G151" r:id="rId150"/>
+    <hyperlink ref="G152" r:id="rId151"/>
+    <hyperlink ref="G153" r:id="rId152"/>
+    <hyperlink ref="G154" r:id="rId153"/>
+    <hyperlink ref="G155" r:id="rId154"/>
+    <hyperlink ref="G156" r:id="rId155"/>
+    <hyperlink ref="G157" r:id="rId156"/>
+    <hyperlink ref="G158" r:id="rId157"/>
+    <hyperlink ref="G159" r:id="rId158"/>
+    <hyperlink ref="G160" r:id="rId159"/>
+    <hyperlink ref="G161" r:id="rId160"/>
+    <hyperlink ref="G162" r:id="rId161"/>
+    <hyperlink ref="G163" r:id="rId162"/>
+    <hyperlink ref="G164" r:id="rId163"/>
+    <hyperlink ref="G165" r:id="rId164"/>
+    <hyperlink ref="G166" r:id="rId165"/>
+    <hyperlink ref="G167" r:id="rId166"/>
+    <hyperlink ref="G168" r:id="rId167"/>
+    <hyperlink ref="G169" r:id="rId168"/>
+    <hyperlink ref="G170" r:id="rId169"/>
+    <hyperlink ref="G171" r:id="rId170"/>
+    <hyperlink ref="G172" r:id="rId171"/>
+    <hyperlink ref="G173" r:id="rId172"/>
+    <hyperlink ref="G174" r:id="rId173"/>
+    <hyperlink ref="G175" r:id="rId174"/>
+    <hyperlink ref="G176" r:id="rId175"/>
+    <hyperlink ref="G177" r:id="rId176"/>
+    <hyperlink ref="G178" r:id="rId177"/>
+    <hyperlink ref="G179" r:id="rId178"/>
+    <hyperlink ref="G180" r:id="rId179"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>